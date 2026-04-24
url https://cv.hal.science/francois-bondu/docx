--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Bondu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">directeur de recherches CNRS, équipe DOP,Institut FOTON, UMR6082Université de Rennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6487-5197</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187902461</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-2071-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990 ingénieur électronique, ESEO, Angers1991 service national, mission française de coopération, Bamako, Mali1992 ingénieur, GERPI informatique, Rennes1993 DEA physique théorique, Paris XIII1996 doctorat, Paris XIII, Laboratoire de l’accélérateur linéaire,bruit thermique et stabilisation en fréquence du laser pour le détecteur d’ondes gravitationnelles VIRGO1997 Attaché temporaire d’enseignement et de recherches, Paris XIII1998 post-doctorat, NIST Boulder, Colorado (L. Hollberg), horloge à atomes froids de calcium1998 chargé de recherches CNRS, laboratoire de l’accélérateur linéaire, Paris XIII, détecteur d’ondes gravitationelles VIRGO1999 chargé de recherches CNRS, Laboratoire ARTEMIS, Nice, détecteur d’ondes gravitationnelles VIRGO2008 habilitation à diriger des recherches, ARTEMIS, observatoire de la côte d’azur2009 Institut de Physique de Rennes2014 directeur de recherches CNRS2017 Institut FOTON, Rennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (275)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for short gravitational-wave bursts in the first part of the fourth LIGO-Virgo-KAGRA observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Adamcewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (10), pp.102005. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/wjdz-jdby⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW250114: Testing Hawking’s Area Law and the Kerr Nature of Black Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Adamcewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (11), pp.111403. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/kw5g-d732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWTC-4.0: An Introduction to Version 4.0 of the Gravitational-Wave Transient Catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Adhicary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 995 (1), pp.L18. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ae0c06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for continuous gravitational waves from known pulsars in the first part of the fourth LIGO-Virgo-KAGRA observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 983 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/adb3a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterization of the Advanced Virgo gravitational wave detector for the O4 observation run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (17), pp.4710-4726. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.555312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW241011 and GW241110: Exploring Binary Formation and Fundamental Physics with Asymmetric, High-spin Black Hole Coalescences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Adamcewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 993 (1), pp.L21. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ae0d54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves emitted from SN 2023ixf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 985 (2), pp.183. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/adc681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift-BAT GUANO follow-up of gravitational-wave triggers in the third LIGO-Virgo-KAGRA observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayathri Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Ronchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Tohuvavohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie A Kennea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 980 (2), pp.207. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad9749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Sub-)millimeter spectroscopy instrument for the soil metabolite detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (22), pp.41274-41281. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsen.2025.3614491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of General Relativity with GWTC-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.112.084080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search using GEO600 for gravitational waves coincident with fast radio bursts from SGR 1935+2154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 977 (2), pp.255. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad8de0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Fermi-GBM and Swift-BAT Analysis of Gravitational-Wave Candidates from the Third Gravitational-wave Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hamburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Veres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 964 (2), pp.149. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad1eed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Eccentric Black Hole Coalescences during the Third Observing Run of LIGO and Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 973 (2), pp.132. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad65ce⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational-lensing signatures in the full third observing run of the LIGO-Virgo network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Adhicary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 970 (2), pp.191. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad3e83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWTC-2.1: Deep extended catalog of compact binary coalescences observed by LIGO and Virgo during the first half of the third observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (2), pp.022001. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.109.022001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultralight vector dark matter search using data from the KAGRA O3GK run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (4), pp.042001. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.110.042001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational-wave Transients Associated with Magnetar Bursts in Advanced LIGO and Advanced Virgo Data from the Third Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 966 (1), pp.137. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad27d3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Gravitational Waves from the Coalescence of a $2.5-4.5~M_\odot$ Compact Object and a Neutron Star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 970 (2), pp.L34. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad5beb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the cosmic expansion history from GWTC-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 949 (2), pp.76. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac74bb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWTC-3: Compact Binary Coalescences Observed by LIGO and Virgo during the Second Part of the Third Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.041039. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.13.041039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for subsolar-mass black hole binaries in the second part of Advanced LIGO's and Advanced Virgo's third observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Adhicary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 524 (4), pp.5984-5992. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data from the Third Observing Run of LIGO, Virgo, KAGRA, and GEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Adhicary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 267 (2), pp.29. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/acdc9f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo Detector Characterization and Data Quality: results from the O3 run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (18), pp.185006. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/acd92d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-Dependent Squeezed Vacuum Source for the Advanced Virgo Gravitational-Wave Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alléné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (4), pp.041403. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.041403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The population of merging compact binaries inferred using gravitational waves through GWTC-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.011048. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo Detector Characterization and Data Quality: tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (18), pp.185005. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/acdf36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves Associated with Fast Radio Bursts Detected by CHIME/FRB During the LIGO--Virgo Observing Run O3a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 955 (2), pp.155. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acd770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based cross-correlation search for gravitational waves from the low-mass X-ray binary Scorpius X-1 in LIGO O3 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adhicary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 941 (2), pp.L30. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aca1b0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for intermediate-mass black hole binaries in the third observing run of Advanced LIGO and Advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 659, pp.A84. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for continuous gravitational waves from 20 accreting millisecond x-ray pulsars in O3 LIGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (2), pp.022002. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.022002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky, all-frequency directional search for persistent gravitational waves from Advanced LIGO's and Advanced Virgo's first three observing runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (12), pp.122001. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.122001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for Gravitational Waves from Known Pulsars at Two Harmonics in the Second and Third LIGO-Virgo Observing Runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 935 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac6acf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03857161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for subsolar-mass binaries in the first half of advanced LIGO’s and advanced Virgo’s third observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (6), pp.061104. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.061104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts Detected by Fermi and Swift during the LIGO-Virgo Run O3b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 928 (2), pp.186. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac532b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of advanced Virgo and reconstruction of the detector strain h(t) during the observing run O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (4), pp.045006. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ac3c8e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search of the early O3 LIGO data for continuous gravitational waves from the Cassiopeia A and Vela Jr. supernova remnants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (8), pp.082005. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.082005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for gravitational wave emission from scalar boson clouds around spinning black holes in LIGO O3 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (10), pp.102001. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.102001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowband Searches for Continuous and Long-duration Transient Gravitational Waves from Known Pulsars in the LIGO-Virgo Third Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 932 (2), pp.133. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac6ad0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First joint observation by the underground gravitational-wave detector KAGRA with GEO 600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (6), pp.063F01. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ptep/ptac073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 with a hidden Markov model in O3 LIGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (6), pp.062002. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.106.062002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo O3 run and the impact of the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (23), pp.235009. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ac776a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on dark photon dark matter using data from LIGO’s and Virgo’s third observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (6), pp.063030. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.063030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for continuous gravitational wave emission from the Milky Way center in O3 LIGO-Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (4), pp.042003. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.106.042003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars using Advanced LIGO and Advanced Virgo O3 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (10), pp.102008. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.106.102008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search in early O3 LIGO data for continuous gravitational-wave signals from unknown neutron stars in binary systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (6), pp.064017. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.103.064017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data from the first and second observing runs of Advanced LIGO and Advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheelu Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.100658. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2021.100658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on Cosmic Strings Using Data from the Third Advanced LIGO–Virgo Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (24), pp.241102. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.241102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Gravitational Waves from Two Neutron Star–Black Hole Coalescences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 915 (1), pp.L5. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ac082e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts Detected by Fermi and Swift During the LIGO-Virgo Run O3a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 915 (2), pp.86. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abee15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for short gravitational-wave bursts in the third Advanced LIGO and Advanced Virgo run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (12), pp.122004. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.122004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving below the Spin-down Limit: Constraints on Gravitational Waves from theEnergetic Young Pulsar PSR J0537-6910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 913 (2), pp.L27. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/abffcd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Properties of Compact Objects from the Second LIGO-Virgo Gravitational-Wave Transient Catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 913 (1), pp.L7. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/abe949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: “Searches for Continuous Gravitational Waves from 15 Supernova Remnants and Fomalhaut b with Advanced LIGO” (2019, ApJ, 875, 122)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 918 (2), pp.91. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac1f2c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gravitational-wave Measurement of the Hubble Constant Following the Second Observing Run of Advanced LIGO and Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 909 (2), pp.218. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abdcb7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars in the early O3 LIGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (8), pp.082004. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.082004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for Continuous Gravitational Waves from Young Supernova Remnants in the Early Third Observing Run of Advanced LIGO and Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 921 (1), pp.80. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac17ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for long-duration gravitational-wave bursts in the third Advanced LIGO and Advanced Virgo run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (10), pp.102001. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.102001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limits on the isotropic gravitational-wave background from Advanced LIGO and Advanced Virgo’s third observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (2), pp.022004. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.022004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of general relativity with binary black holes from the second LIGO-Virgo gravitational-wave transient catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (12), pp.122002. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.103.122002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for anisotropic gravitational-wave backgrounds using data from Advanced LIGO and Advanced Virgo’s first three observing runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (2), pp.022005. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.022005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWTC-2: Compact Binary Coalescences Observed by LIGO and Virgo During the First Half of the Third Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.021053. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.11.021053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints from LIGO O3 Data on Gravitational-wave Emission Due to R-modes in the Glitching Pulsar PSR J0537–6910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 922 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac0d52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Lensing Signatures in the Gravitational-Wave Observations from the First Half of LIGO–Virgo’s Third Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 923 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac23db⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 in the second Advanced LIGO observing run with an improved hidden Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (10), pp.109903. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.109903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: “Searches for Gravitational Waves from Known Pulsars at Two Harmonics in 2015–2017 LIGO Data” (2019, ApJ, 879, 10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 899 (2), pp.170. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abaabb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guide to LIGO–Virgo detector noise and extraction of transient gravitational-wave signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheelu Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (5), pp.055002. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ab685e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model comparison from LIGO–Virgo data on GW170817’s binary components and consequences for the merger remnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheelu Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (4), pp.045006. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ab5f7c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW190412: Observation of a Binary-Black-Hole Coalescence with Asymmetric Masses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (4), pp.043015. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.102.043015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically targeted search for gravitational waves emitted by core-collapse supernovae during the first and second observing runs of advanced LIGO and advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (8), pp.084002. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.101.084002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advanced Virgo longitudinal control system for the O2 observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Aloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116, pp.102386. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties and Astrophysical Implications of the 150 M$_\odot$ Binary Black Hole Merger GW190521</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 900 (1), pp.L13. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aba493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for observing and localizing gravitational-wave transients with Advanced LIGO, Advanced Virgo and KAGRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Reviews in Relativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41114-020-00026-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum backaction on Kg-scale mirrors: observation of radiation pressure noise in the advanced Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (13), pp.131101. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.131101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW190814: Gravitational Waves from the Coalescence of a 23 Solar Mass Black Hole with a 2.6 Solar Mass Compact Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 896 (2), pp.L44. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab960f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Fermi-GBM and LIGO/Virgo Analysis of Compact Binary Mergers From the First and Second Gravitational-wave Observing Runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bissaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 893, pp.100. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab7d3e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational-wave Constraints on the Equatorial Ellipticity of Millisecond Pulsars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 902 (1), pp.L21. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/abb655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW190425: Observation of a Compact Binary Coalescence with Total Mass $\sim 3.4 M_{\odot}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 892 (1), pp.L3. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab75f5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW190521: A Binary Black Hole Merger with a Total Mass of $150 M_{\odot}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (10), pp.101102. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.101102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational-wave signals associated with gamma-ray bursts during the second observing run of Advanced LIGO and Advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 886 (1), pp.75. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab4b48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars using Advanced LIGO O2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (2), pp.024004. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of General Relativity with the Binary Black Hole Signals from the LIGO-Virgo Catalog GWTC-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (10), pp.104036. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.104036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for Gravitational Waves from Known Pulsars at Two Harmonics in 2015-2017 LIGO Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 879 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab20cb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Measurement of the Hubble Constant from a Dark Standard Siren using the Dark Energy Survey Galaxies and the LIGO/Virgo Binary–Black-hole Merger GW170814</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soares-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palmese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Annis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garcia-Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 876 (1), pp.L7. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab14f1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the binary neutron star merger GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.011001. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.9.011001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Black Hole Population Properties Inferred from the First and Second Observing Runs of Advanced LIGO and Advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 882 (2), pp.L24. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab3800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWTC-1: A Gravitational-Wave Transient Catalog of Compact Binary Mergers Observed by LIGO and Virgo during the First and Second Observing Runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.031040. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.9.031040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for Continuous Gravitational Waves from 15 Supernova Remnants and Fomalhaut b with Advanced LIGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 875 (2), pp.122. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab113b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Subsolar Mass Ultracompact Binaries in Advanced LIGO’s Second Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (16), pp.161102. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.161102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from a long-lived remnant of the binary neutron star merger GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 875 (2), pp.160. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab0f3d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the $p$-Mode–$g$-Mode Tidal Instability with GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (6), pp.061104. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.061104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of General Relativity with GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (1), pp.011102. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.011102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for intermediate mass black hole binaries in the first and second observing runs of the Advanced LIGO and Virgo network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.064064. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.064064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-band search for gravitational waves from known pulsars using the second LIGO observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (12), pp.122002. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.99.122002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional limits on persistent gravitational waves using data from Advanced LIGO's first two observing runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.062001. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.062001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Standard Siren Measurement of the Hubble Constant from GW170817 without the Electromagnetic Counterpart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fishbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Magaña Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 871 (1), pp.L13. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aaf96e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-latency gravitational-wave alerts for multimessenger astronomy during the second advanced LIGO and Virgo observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 875 (2), pp.161. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab0e8f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Eccentric Binary Black Hole Mergers with Advanced LIGO and Advanced Virgo during their First and Second Observing Runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 883 (2), pp.149. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab3c2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Sky Search for Short Gravitational-Wave Bursts in the Second Advanced LIGO and Advanced Virgo Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (2), pp.024017. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.024017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for long-duration gravitational-wave transients in the second Advanced LIGO observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (10), pp.104033. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.99.104033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fermi Gamma-ray Burst Monitor Search for Electromagnetic Signals Coincident with Gravitational-Wave Candidates in Advanced LIGO's First Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blackburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 871 (1), pp.90. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaf726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Transient Gravitational-wave Signals Associated with Magnetar Bursts during Advanced LIGO’s Second Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 874 (2), pp.163. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab0e15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the isotropic stochastic background using data from Advanced LIGO’s second observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.061101. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.061101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Multimessenger Sources of Gravitational Waves and High-energy Neutrinos with Advanced LIGO during Its First Observing Run, ANTARES, and IceCube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 870 (2), pp.134. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaf21d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the Astrophysical Reach of the Advanced Virgo Detector via the Application of Squeezed Vacuum States of Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (23), pp.231108. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.231108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: : &amp;quot;Searches for Gravitational Waves from Known Pulsars at Two Harmonics in 2015-2017 LIGO Data&amp;quot; (2019, ApJ, 879, 10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 882, pp.73. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab3231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for tensor, vector, and scalar polarizations in the stochastic gravitational-wave background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (20), pp.201102. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.201102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on cosmic strings using data from the first Advanced LIGO observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (10), pp.102002. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.97.102002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization in dual-polarization DFB fiber lasers by an optical phase-locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.3483-3488. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.003483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW170817: Measurements of neutron star radii and equation of state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (16), pp.161101. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.161101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of Advanced Virgo and Reconstruction of the Gravitational Wave Signal $h(t)$ during the Observing Run O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (20), pp.205004. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/aadf1a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of data quality vetoes on a search for compact binary coalescences in Advanced LIGO’s first observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B P Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M R Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (6), pp.065010. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/aaaafa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714753v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for subsolar-mass ultracompact binaries in advanced LIGO’s first observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (23), pp.231103. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.231103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Band All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (10), pp.102003. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.97.102003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW170817: Implications for the stochastic gravitationnal-wave background from compact binary coalescences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (9), pp.091101. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.091101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for long-duration gravitational wave transients in the first Advanced LIGO observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B P Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M R Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (6), pp.065009. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/aaab76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Search for Nontensorial Gravitational Waves from Known Pulsars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B P Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (3), 13 p. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.120.031104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01887103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (6), pp.062002. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.062002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational waves and gamma-rays from a binary neutron star Merger: GW170817 and GRB 170817A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 848 (2), pp.L13. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa920c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the contribution of dynamical ejecta in the Kilonova associated with GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850 (2), pp.L39. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa9478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of waveform model systematics on the interpretation of GW150914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouffanais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (10), pp.104002. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/aa6854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01404690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gravitational-wave standard siren measurement of the Hubble constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 551 (7678), pp.85-88. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature24471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW170817: Observation of Gravitational Waves from a Binary Neutron Star Inspiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (16), pp.161101. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.161101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts During the First Advanced LIGO Observing Run and Implications for the Origin of GRB 150906B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouffanais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 841 (2), pp.89. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa6c47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01404731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Limits on the Stochastic Gravitational-Wave Background from Advanced LIGO's First Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (12), pp.121101. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.121101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01412187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for High-energy Neutrinos from Gravitational Wave Event GW151226 and Candidate LVT151012 with ANTARES and IceCube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), pp.022005. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First search for gravitational waves from known pulsars with Advanced LIGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B P Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M R Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 839 (1), 33 p. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa677f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01664010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Progenitor of Binary Neutron Star Merger GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850 (2), pp.L40. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa93fc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a 30-Hz Linewidth Wave Tunable Over 500 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (4), pp.1367-1371. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2016.2635639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW170104: Observation of a 50-solar-mass binary black hole coalescence at redshift 0.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (22), pp.221101. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.221101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for short gravitational-wave bursts in the first Advanced LIGO run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (4), pp.042003. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.95.042003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01394944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Advanced Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (28&amp;29), pp.1744003. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X17440031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-messenger Observations of a Binary Neutron Star Merger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 848 (2), pp.L12. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa91c9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for continuous gravitational waves from neutron stars in globular cluster NGC 6544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (8), pp.082005. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.95.082005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 in the first Advanced LIGO observing run with a hidden Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (12), pp.122003. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.95.122003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW170608: Observation of a 19-solar-mass Binary Black Hole coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.. P.. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 851 (2), pp.L35. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa9f0c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for high-energy neutrinos from binary neutron Star Merger GW170817 with ANTARES, IceCube, and the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850 (2), pp.L35. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa9aed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First narrow-band search for continuous gravitational waves from known pulsars in advanced detector data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (12), pp.122006. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First low-frequency Einstein@Home all-sky search for continuous gravitational waves in Advanced LIGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (12), pp.122004. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The basic physics of the binary black hole merger GW150914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annalen der Physik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 529 (1-2), pp.1600209. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/andp.201600209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01352453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Limits on Gravitational Waves from Scorpius X-1 from a Model-Based Cross-Correlation Search in Advanced LIGO Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 847 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa86f0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW170814: A three-detector observation of gravitational waves from a binary black hole coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (14), pp.141101.1-141101.16. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.141101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Post-merger Gravitational Waves from the Remnant of the Binary Neutron Star Merger GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 851 (1), pp.L16. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa9a35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for intermediate mass black hole binaries in the first observing run of Advanced LIGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), pp.022001. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: “First Search for Gravitational Waves from Known Pulsars with Advanced LIGO” (2017, ApJ, 839, 12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 851 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa9aee⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional limits on persistent gravitational waves from Advanced LIGO's first observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (12), pp.121102. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.121102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01412191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of transient noise in Advanced LIGO relevant to gravitational wave signal GW150914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degallaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (13), pp.134001. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/33/13/134001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01274013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the binary black hole merger GW150914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degallaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (24), pp.241102. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.241102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01274010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW150914: First results from the search for binary black hole coalescence with Advanced LIGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degallaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (12), pp.122003. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01273253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and broadband follow-up of the gravitational-wave transient GW150914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degallaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 826 (1), pp.L13. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/826/1/L13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01283976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplement: Localization and broadband follow-up of the gravitational-wave transient GW150914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casanueva Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0067-0049/225/1/8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01308576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limits on the rates of binary neutron star and neutron-star--black-hole mergers from Advanced LIGO's first observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 832 (2), </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/832/2/L21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01349288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW150914: Implications for the stochastic gravitational wave background from binary black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degallaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (13), pp.131102. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.131102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01273211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing gravitational-wave transient GW150914 with minimal assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degallaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (12), pp.122004. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01273232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directly comparing GW150914 with numerical solutions of Einstein's equations for binary black hole coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (6), pp.064035. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.064035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01327773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved analysis of GW150914 using a fully spin-precessing waveform model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (4), pp.041014. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.6.041014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01326869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplement: The Rate of Binary Black Hole Mergers Inferred from Advanced LIGO Observations Surrounding GW150914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227 (2), pp.14. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0067-0049/227/2/14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01331568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrophysical Implications of the Binary Black-Hole Merger GW150914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degallaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 818 (2), pp.L22. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/818/2/L22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01273215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First low frequency all-sky search for continuous gravitational wave signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casanueva Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (4), pp.042007. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.042007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01215360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for transient gravitational waves in coincidence with short duration radio transients during 2007-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (12), pp.122008. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01313662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Gravitational Waves from a Binary Black Hole Merger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (6), pp.061102. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.061102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01273200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive All-sky Search for Periodic Gravitational Waves in the Sixth Science Run LIGO Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (4), pp.042002. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.042002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01314863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Targeted Search for Gravitational-Wave Bursts from Core-Collapse Supernovae in Data of First-Generation Laser Interferometer Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (10), pp.102001. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.102001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01313211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the deepest all-sky survey for continuous gravitational waves on LIGO S6 data running on the Einstein@Home volunteer distributed computing project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (10), pp.102002. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.102002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01340416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the coupling between pump amplitude noise and differential phase noise in an Er, Yb: glass two-polarization dual-frequency solid-state laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4), pp.589--593. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.33.000589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Stabilization of a Laser Tunable Over 1 THz in an All Fibered System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (11), pp.1249--1252. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2016.2532119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of general relativity with GW150914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (22), pp.221101. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.221101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01274032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Black Hole Mergers in the first Advanced LIGO Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (4), pp.041015. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.6.041015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01332520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy Neutrino follow-up search of Gravitational Wave Event GW150914 with ANTARES and IceCube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrian-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Aartsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (12), pp.122010. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01278949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW151226: Observation of Gravitational Waves from a 22-Solar-Mass Binary Black Hole Coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (24), pp.241103. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.241103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01332514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW150914: The Advanced LIGO Detectors in the Era of First Discoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degallaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (13), pp.131103. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.131103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01274006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search of the Orion spur for continuous gravitational waves using a &amp;quot;loosely coherent&amp;quot; algorithm on data from LIGO interferometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casanueva Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (4), pp.042006. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.042006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01215371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An all-sky search for long-duration gravitational wave transients with LIGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casanueva Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (4), pp.042005. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.042005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01229258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for Observing and Localizing Gravitational-Wave Transients with Advanced LIGO and Advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Reviews in Relativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/lrr-2016-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00807196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A directed search for gravitational waves from Scorpius X-1 with initial LIGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (6), pp.062008. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.062008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01091572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the LIGO detectors during their sixth science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (11), pp.115012. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/32/11/115012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEARCHES FOR CONTINUOUS GRAVITATIONAL WAVES FROM NINE YOUNG SUPERNOVA REMNANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 813, pp.39. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/813/1/39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-band search of continuous gravitational-wave signals from Crab and Vela pulsars in Virgo VSR4 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (2), pp.022004. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.022004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01079253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Virgo: a second-generation interferometric gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allemandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (2), pp.024001. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/32/2/024001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01056608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for stochastic gravitational waves using data from the two co-located LIGO Hanford detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degallaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (2), pp.022003. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.022003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01077175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on cosmic strings from the LIGO-Virgo gravitational-wave detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.131101. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.131101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00923576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Searches for Optical Counterparts to Gravitational-wave Candidate Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211, pp.7. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/211/1/7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00923580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the gravitational wave signal h(t) during the Virgo science runs and independent validation with a photon calibrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.165013. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/31/16/165013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00935791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable terahertz radiation by photomixing without servo-locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.260-266. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2013.2296144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency laser with two continuously and widely tunable frequencies for optical referencing of GHz to THz beatnotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (15), pp.17673. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.017673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and results of a search for gravitational waves associated with gamma-ray bursts using the GEO600, LIGO, and Virgo detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (12), pp.122004. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.89.122004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00990297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational wave ringdowns from perturbed intermediate mass black holes in LIGO-Virgo data from 2005-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (10), pp.102006. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.89.102006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00965403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimessenger search for sources of gravitational waves and high-energy neutrinos: Initial results for LIGO-Virgo and IceCube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Aartsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.102002. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.102002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01019490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational waves from known pulsars: results from the initial detector era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 785, pp.119. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/785/2/119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00923583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz bandwidth noise eater hybrid optical amplifier: design guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennael Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (14), pp.4239-4242. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.004239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First all-sky search for continuous gravitational waves from unknown sources in binary systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (6), pp.062010. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.062010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00998658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational radiation from intermediate mass black hole binaries in data from the second LIGO-Virgo joint science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (12), pp.12203. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.89.122003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00976061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves associated with gamma-ray bursts detected by the InterPlanetary Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (1), pp.011102. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.011102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00977718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Hough search for continuous gravitational waves on data from the 5th LIGO science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (8), pp.085014. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/31/8/085014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00923573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an F-statistic all-sky search for continuous gravitational waves in Virgo VSR1 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (16), pp.165014. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/31/16/165014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00952104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Upper Limits on the Stochastic Gravitational-Wave Background from 2009-2010 LIGO and Virgo Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (23), pp.231101. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.231101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01010031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NINJA-2 project: Detecting and characterizing gravitational waveforms modelled using numerical binary black hole simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (11), pp.115004. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/31/11/115004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00924818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for long-lived gravitational-wave transients coincident with long gamma-ray bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88 (12), pp.122004. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.122004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation for compact binary coalescence signals with the first generation gravitational-wave detector network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.062001. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.062001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00818794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A directed search for continuous Gravitational Waves from the Galactic Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, 102002 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.102002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central heating radius of curvature correction (CHRoCC) for use in large scale gravitational wave interferometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (5), pp.055017. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/30/5/055017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00789647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves from Binary Black Hole Inspiral, Merger and Ringdown in LIGO-Virgo Data from 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.022002. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.87.022002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00737685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einstein@Home all-sky search for periodic gravitational waves in LIGO S5 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.042001. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.87.042001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00725598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Search for coincident Gravitational Waves and High Energy Neutrinos using LIGO, Virgo and ANTARES data from 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 06, pp.008. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2013/06/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and testing of the first prompt search for electromagnetic counterparts to gravitational wave transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 539, pp.A124. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00641028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky Search for Periodic Gravitational Waves in the Full S5 LIGO Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.022001. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.022001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00640993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo: a laser interferometer to detect gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.P03012. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/03/P03012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00689749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves associated with gamma-ray bursts during LIGO science run 6 and Virgo science runs 2 and 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 760, 12 (18 p.). </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/760/1/12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00706656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limits on a stochastic gravitational-wave background using LIGO and Virgo interferometers at 600-1000 Hz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.122001. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.122001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00708743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Virgo Seismic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.025005. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/29/2/025005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00641035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for gravitational-wave bursts in the second joint LIGO-Virgo run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.122007. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.122007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00679939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift Follow-up Observations of Candidate Gravitational-wave Transient Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Fridriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gehrels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Homan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 203, pp.28. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/203/2/28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00718573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The characterization of Virgo data and its impact on gravitational-wave searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.155002. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/29/15/155002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00683730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves from Low Mass Compact Binary Coalescence in LIGO's Sixth Science Run and Virgo's Science Runs 2 and 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.082002. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.082002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00689778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First low-latency LIGO+Virgo search for binary inspirals and their electromagnetic counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 541, pp.A155. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00702094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves from Intermediate Mass Binary Black Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.102004. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.102004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00679937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to Calibration and sensitivity of the Virgo detector during its second science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.079501. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/28/7/079501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00576828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Wave Bursts from Six Magnetars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 734, pp.L35. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/734/2/L35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00608259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A state observer for the Virgo inverted pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82, pp.094502. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3637466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00641381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of long-duration noise transients in LIGO and Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Coughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (23), pp.235008. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/28/23/235008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Alignment system during the second science run of the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.327-332. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optomechanical issues in the gravitational wave detector Advanced VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.888-897. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.CRHY.2011.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from binary black hole inspiral, merger and ringdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.122005. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.122005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00601265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional limits on persistent gravitational waves using LIGO S5 science data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.271102. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.271102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00662301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beating the spin-down limit on gravitational wave emission from the Vela pulsar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 737, pp.93. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/737/2/93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00624014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for gravitational wave events in coincidence with gamma events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vicere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Nuovo Cimento C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.135-139. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1393/ncc/i2011-10860-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Virgo project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (11), pp.114002. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/28/11/114002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and sensitivity of the Virgo detector during its second science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.025005. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/28/2/025005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00552235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the Virgo interferometer longitudinal control system during the second science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.521-527. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00547591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seismic Superattenuators of the Virgo gravitational waves interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Frequency Noise, Vibration and Active Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.63-79. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/0263-0923.30.1.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00603336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Superattenuator seismic isolation by Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.182-189. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00452402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning status of the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K G Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (8), pp.0824002. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/27/8/084002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from compact binary coalescence in LIGO and Virgo data from S5 and VSR1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.102001. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.82.102001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00544185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictions for the Rates of Compact Binary Coalescences Observable by Ground-based Gravitational-wave Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.173001. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/27/17/173001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00465032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vacuum Faraday isolation remote tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.4780-4790. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.49.004780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00525372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of the Virgo interferometer longitudinal control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (2), pp.75-80. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational-wave inspiral signals associated with short Gamma-Ray Bursts during LIGO's fifth and Virgo's first science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 715, pp.1453-1461. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/715/2/1453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00465042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40-GHz Photonic Synthesizer Using a Dual-Polarization Microlaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22, pp.1738-1740. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2010.2084077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for gravitational-wave bursts in the first joint LIGO-GEO-Virgo run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.102001. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.81.102001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00491714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational-wave bursts associated with gamma-ray bursts using data from LIGO Science Run 5 and Virgo Science Run 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ajith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 715, pp.1438-1452. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/715/2/1438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGO S6 detector characterization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.4010. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/27/19/194010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Alignment for the first science run of the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.131-139. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00462573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for gravitational waves from known pulsars with science run 5 LIGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ajith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 713, pp.671-685. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/713/1/671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssey: a Solar System Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. H. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Bério</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.529-547. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-008-9084-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matter wave explorer of gravity (MWXG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ertmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wendrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gilowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.611-649. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-008-9125-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser with an in-loop relative frequency stability of 1.0×10−21 on a 100-ms time scale for gravitational-wave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79, pp.053824. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.79.053824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00399922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational wave burst search in the Virgo C7 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.085009. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/26/8/085009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00373791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An upper limit on the stochastic gravitational-wave background of cosmological origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ajith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 460, 7258, pp.990-994. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00414345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrophysically Triggered Searches for Gravitational Waves: Status and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ajith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.114051. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/11/114051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00260101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves associated with GRB 050915a using the Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.225001. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/22/225001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00261375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vacuum optical isolation changes by heating in a Faraday isolator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47, pp.5853-5861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00346825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo 3 km interferometer for gravitational wave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.064009. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1464-4258/10/6/064009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00280610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First joint gravitational waves search by the Auriga-Explorer-Nautilus-Virgo collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.205007. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/20/205007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00327138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lock acquisition of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30, pp.29-38. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2008.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00311847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo interferometric gravitational antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp.478-487. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2006.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00136771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate measurement method of Fabry-Perot cavity parameters via optical transfer function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (14), pp.2611-2614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of coalescing binaries search activities in Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.5767-5775. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/23/003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the optical parameters of the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46, pp.3466-3484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00113562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length Sensing and Control in the Virgo Gravitational Wave Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.1985-1995. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2006.884422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00191533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the seismic attenuation performance of the VIRGO Superattenuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barsotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bradaschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.557-565. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2005.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the LIGO 4 km Fabry-Perot cavities via their high-frequency dynamic responses to length and laser frequency variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rakhmanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Savage Jr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First locking of the VIRGO central area interferometer with suspension hierarchical control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.629-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lock acquisition of the central interferometer of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.465-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for inspiralling binary events in the Virgo engineering run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.S709-S716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local control system for the test masses of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.617-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The commissioning of the central interferometer of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last stage control and mechanical transfer function measurement of the Virgo suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 73 (5), pp.2143-2149. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1463717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the double pendulum optics suspension system of a 30 m triangular Fabry-Pérot cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Heitmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. N. Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 71, pp.2890-2894. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1150708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finesse and mirror speed measurement for a suspended Fabry-Perot cavity using the ringing effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Heitmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 271, pp.314-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diode-laser optical frequency standard based on laser-cooled Ca atoms: Sub-kilohertz spectroscopy by optical shelving detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Oates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hollberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7 (3), pp.449-460. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100530050589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal noise in mirrors of gravitational wave interferometric antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 246, pp.227-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattered light noise in gravitational wave interferometric detectors: a statistical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 56, pp.6085-6095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00000213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 14, pp.1461-1469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00000262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapphire beamsplitters and test masses for advanced laser interferometer gravitational wave detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Notcutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.N. Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 218 (3-6), pp.197-206. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0375-9601(96)00434-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrahigh-spectral-purity laser for the VIRGO experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fritschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.N. Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 21, pp.582-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirror thermal noise in interferometric gravitational-wave detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 198, pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photomixing-based (sub-)millimeter frequency spectrometer for environmental metabolite detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 50th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of IRMMW-THz; IEEE; Aalto University; City of Espoo, Aug 2025, Espoo (Finlande), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Induction Decay signals stimulated and detected by photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hindle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Perth, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the submillimeter spectroscopy of the volatile metabolome emitted by the soil microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque Interdisciplinaire en Instrumentation (C2i)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Grenoble, France. pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Virgo Plus: Future Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alléné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Cosmic Ray International Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Naples, Italy. pp.012040, </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2429/1/012040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Advanced Virgo+ status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alléné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Cosmic Ray International Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Naples, Italy. pp.012039, </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2429/1/012039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996737v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument de spectroscopie terahertz du volatilome des microorganismes des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Dijon 2021 - Colloque PAMO (Physique Atomique, Moléculaire et Optique) / SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Virgo Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Topics in Astroparticle and Underground Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sudbury, Canada. pp.012010, </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1342/1/012010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical instrument for the submillimeter spectroscopy of the volatile metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.19149312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual polarization DFB fiber lasers as optical phase-locked microwave sources in the 1-10 GHz range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106832G, </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locked dual-polarization fiber lasers as compact optical-microwave sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Optronics in Defence &amp; Security (OPTRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kolymbari, Greece. pp.02003, </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201818202003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Advanced Virgo Gravitational Wave Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cosmology, Gravitational Waves and Particles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Singapore, Singapore. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789813231801_0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submillimetre spectroscopy of the volatile metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th terahertz days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Virgo Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Marcel Grossmann Meeting on Recent Developments in Theoretical and Experimental General Relativity, Astrophysics, and Relativistic Field Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rome, Italy. pp.3183-3191, </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789813226609_0406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards optical fibre synthesis of millimeter waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Méhauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European microwave week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Lasers stabilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Otique (SFO), Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COUPLAGE NON LINÉAIRE PHASE-AMPLITUDE DANS LES RÉSONATEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, congrès société française d'optique,, Jul 2015, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Advanced Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International LISA Symposium : Gainesville, Florida, USA, May 18-23, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Gainesville, United States. pp.012014, </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/610/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERROUILLAGE ÉLECTRONIQUE D’UNE DIODE LASER DFB TRÈS ACCORDABLE SUR UNE CAVITÉ FABRY-PEROT FIBRÉE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE BRETAGNE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur Micro-Onde à THz Ultra-Stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave to terahertz ultra-stable oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-UFFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE 2013 : congrès de la SFO, Société française d'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency tunable laser system for a microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th terahertz days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral purity microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Joint IEEE International Frequency Control Symposium/European Frequency and Time Forum, IFCS-EFTF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.40-42, </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF-IFC.2013.6702198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSMOTUS : oscillateur millimétrique/submillimétrique à très haute pureté spectrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise monitor tools and their application to Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Edoardo Amaldi conference on gravitational waves (Amaldi 9) and the 2011 Numerical Relativity - Data Analysis meeting (NRDA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cardiff, United Kingdom. pp.122024, </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/363/1/012024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00741119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by 1.55 µm photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics, Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, CA, United States. pp.84960C-1-7, </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.929738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser bi-fréquences accordables pour la génération d'onde millimétrique et submillimétrique à haute cohérence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Virgo Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degallaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Lisa symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00776460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NoEMi (Noise Frequency Event Miner) framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Edoardo Amaldi conference on gravitational waves (Amaldi 9) and the 2011 Numerical Relativity – Data Analysis meeting (NRDA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cardiff, United Kingdom. pp.012037, </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/363/1/012037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal generation using a unitravelling carrier photodiode and a dual-mode laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Wollongong, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by photomixing : coupling a unitravelling carrier photodiode and a two-axis dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Peytavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO 2012, Laser Science to Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Jose, CA, United States. paper CTu1B.3, 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo interferometer for gravitational wave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Galileo - Xu Guangqi Meeting: THE SUN, THE STARS, THE UNIVERSE AND GENERAL RELATIVITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Shanghai, China. pp.2075-2079, </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218271811020202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00636857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable beat notes for THz generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Térahertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles sources opto-hyper basées sur des lasers bi-fréquences stabilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Télémétrie Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo calibration and reconstruction of the gravitational wave strain h(t) during VSR1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Edoardo Amaldi Conference on Gravitational Waves (Amaldi 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, New York, United States. pp.012015, </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/228/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00429320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and perspectives of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on Topics in Astroparticle and Underground Physics, TAUP2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rome, Italy. pp.012074, </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/203/1/012074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00454775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning status of the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. Swinkels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Edoardo Amaldi Conference on Gravitational Waves (Amaldi 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, New York, United States. pp.0824002, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/27/8/084002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00491987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique micro-onde #à partir d'un microlaser bi-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Contrat de Projet Etat-Région Bretagne PONANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 GHz Photonic Synthesizer Using a Dual-Polarization Microlaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonic 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2010.5664186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for noise characterization in Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Gravitational Wave Data Analysis Workshop (GWDAW-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rome, Italy. pp.012004, </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/243/1/012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00534415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beating Fabry-Perot resonant eigenfrequencies to detect gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Phase Measurement Methods in Optics and Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Locarno, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very low latency search for low mass compact binary coalescences in the LIGO S6 and Virgo VSR2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Gravitational Wave Data Analysis Workshop (GWDAW-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Rome, Italy. pp.194013, </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/27/19/194013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00487256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise from scattered light in Virgo's second science run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Gravitational Wave Data Analysis Workshop (GWDAW-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, rome, Italy. pp.194011, </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/27/19/194011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleaning the Virgo sampled data for the search of periodic sources of gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Gravitational Wave Data Analysis Workshop (GWDAW13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Juan, Puerto Rico. pp.204002, </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/26/20/204002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00423954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Acquisition System of the Virgo Gravitational Waves Interferometric Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE NPSS Real Time Conference (RT07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Batavia, United States. pp.225-232, </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2007.913937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00174804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tournefier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 Europhysics Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Manchester, United Kingdom. pp.062025, </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/110/6/062025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00293886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Edoardo Almadi Conference on Gravitational Waves (Amaldi7) 18th International Conference on General Relativity and Gravitation (GRG18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sydney, Australia. pp.114045, </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/11/114045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00280667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric detectors of gravitational waves on Earth: the next generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 Europhysics Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Manchester, United Kingdom. pp.062016, </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/110/6/062016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Gravitational Wave Data Analysis Workshop (GWDAW 12) - Connecting Gravitational Waves with Observational Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Cambridge, United States. pp.184001, </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/18/184001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00322981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-correlation method to search for gravitational wave bursts with AURIGA and Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bignotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cerdonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Edoardo Almadi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sydney, Australia. pp.114046, </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/11/114046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00221039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise studies during the first Virgo science run and after</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Gravitational Wave Data Analysis Workshop (GWDAW 12) - Connecting Gravitational Waves with Observational Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cambridge, United States. pp.184003, </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/18/184003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00322986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRGO: a large interferometer for gravitational wave detection started its first scientific run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Topics In Astroparticle and Underground Physics (TAUP2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sendai, Japan. pp.032007, </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/120/3/032007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00315415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The real-time distributed control of the Virgo Interferometric Detector of Gravitational Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Symposium on Distributed Simulation and Real Time Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Chania, Greece. pp.302-310, </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2007.912887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00191056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise budget and noise hunting in VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00172279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky gravitational wave burst search in the Virgo C7 run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Automatic Alignment System of the Virgo Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coincidence analysis between periodic source candidates in C6 and C7 Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Potsdam, Germany. pp.S491-S499, </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the timing precision for inspiral signals found by interferometric gravitational wave detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Potsdam, Germany. pp.S617-S625, </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational waves by gamma-ray bursts and the Virgo detector: the case of GRB 050915a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Potsdam, Germany. pp.S671-S679, </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Potsdam, Germany. pp.S381-S388, </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Accelerator and Large Experimental Physics Control Systems (ICALEPCS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Knoxville, United States. pp.TOAB05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGO and VIRGO: large interferometers searching for gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII International Conference on High Energy Physics (ICHEP'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality studies for burst analysis of Virgo data acquired during Weekly Science Runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Potsdam, Germany. pp.S415-S422, </w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Acquisition System of the Virgo Gravitational Waves Interferometric Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Symposium on Distributed Simulation and Real Time Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00191035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of coalescing binaries search activities in Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Virgo Upgrades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 050915a & the Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00178917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality and detector characterization for Burst Search in Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond 2007 - Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00184660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of noise lines in the Virgo C7 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Potsdam, Germany. pp.S433-S443, </w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Gravitational Wave Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Brownsville, United States. pp.S635-S642, </w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/19/S01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00109660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of coalescing binaries search code in Virgo, and the analysis of C5 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S187-S196, </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAUP 2005 9th International Workshop on Topics in Astroparticle and Underground Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Zaragoza, Spain. pp.32-35, </w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/39/1/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00078956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S63-S69, </w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variable finesse locking technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S85-S89, </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel in-time analysis system for Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.35-43, </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/32/1/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental noise studies in Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.80-88, </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/32/1/013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo automatic alignment system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S91-S101, </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo upgrade investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.223-229, </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/32/1/033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Virgo burst detection tools on commissioning run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S197-S205, </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal/independent noise in VIRGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Gravitational Wave Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Brownsville, United States. pp.S829-S836, </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/19/S21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00109665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAE 2005: 17th Italian Meeting on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Catania, Italy. pp.307-310, </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2125677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the detection pipelines for inspirals with Virgo commissioning run C4 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S1139-S1148, </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th Gravitational Wave Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S869-S880, </w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple line detection algorithm applied to Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Annecy, France. pp.S1189-S1196, </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mission to Explore the Pioneer Anomaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dittus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Turyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lämmerzahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Foerstner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmic Vision 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Noordwijk, Netherlands. pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first study of environmental noise coupling to the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S1069-S1077, </w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo status and commissioning results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International LISA Symposium and 38th ESLAB Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Noordwijk, Netherlands. pp.S185-S191, </w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/10/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tournefier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEP2005 International Europhysics Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisboa, Portugal. pp.PoS(HEP2005)029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAP: a tool for noise data analysis. Application to Virgo engineering runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S1041-S1049, </w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo and the worldwide search for gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th SIGRAV Conference on General Relativity and Gravitational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vietri sul Mare, Italy. pp.92-100, </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1891534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Physics with the Laser Astrometric Test Of Relativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Turyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dittus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. L. Nordtvedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laemmerzahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmic Vision 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Noordwijk, Netherlands. pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the Virgo central interferometer commissioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi International Conference on Gravitational Waves 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tirrenia, Pise, Italy. pp.S395-S402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first test of a sine-Hough method for the detection of pulsars in binary systems using the E4 Virgo engineering run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi Conference on Gravitational Waves 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tirrenia (Pisa), Italy. pp.S717-S727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VIRGO large mirrors: a challenge for low loss coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masserot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi International Conference on Gravitational Waves 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tirrenia, Pise, Italy. pp.S935-S945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Rencontres du Vietnam Particle Physics and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Hanoi, Vietnam. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Telescopes and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low loss coatings for the VIRGO large mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masserot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical System Design 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Saint-Etienne, France. pp.483-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi International Conference on Gravitational Waves 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tirrenia, Pise, Italy. pp.S385-S394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of seismic noise at the Virgo site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi International Conference on Gravitational Waves 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tirrenia, Pise, Italy. pp.S433-S440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length Sensing and Control in the Virgo Gravitational Wave Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rome, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last-stage suspension of the mirrors for the gravitational wave antenna Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi International Conference on Gravitational Waves 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tirrenia, Pise, Italy. pp.S425-S432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo interferometric gravitational antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Diagnostics and Monitoring (OPTIDIMON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Bacoli (Napoli), Italy. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for non-Gaussian events in the data of the VIRGO E4 engineering run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravitational Wave Data Analysis Workshop 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Kyoto, Japan. pp.623-632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analysis methods for non-Gaussian, nonstationary and nonlinera features and their application to VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravitational Wave Data Analysis Workshop 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Kyoto, Japan. pp.915-924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gravitational wave detector VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced ICFA Beam Dynamics Workshop on Nanometre Size Colliding Beams 26 Nanobeam 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lausanne, Switzerland. pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravitational Wave Data Analysis Workshop 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Kyoto, Japan. pp.S609-S616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo data acquisition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NPSS Real Time Conference 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The present status of the VIRGO Central Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi conference on gravitational waves 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Perth, Australia. pp.1421-1428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of the Virgo experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gravitational Waves - Sources and Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Cascina Pisa, Italy. pp.73-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virgo suspension system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Gravitational Waves - Sources And Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Cascina Pisa, Italy. pp.116-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00000994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo interferometer for gravitational wave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Topical Seminar on Experimental Apparatus for Particle Physics and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, San Miniato, Italy. pp.167-175, </w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0920-5632(97)00109-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRGO a laser interferometer for the detection of gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Moriond 31 Moriond Workshop 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Les Arcs, France. pp.347-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRGO: a wide band gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Mathematical Aspects of Theories of Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Warsaw, Poland. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the VIRGO experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting On Advanced Detectors 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, La Biodola,Isola D'Elba, Italy. pp.258-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz absorption spectroscopy instrument for the detection of VOCs emitted by soil microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a compact instrument to measure the volatile metabolites with submillimeter spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Spoilers in Food 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase locking of dual-polarization DFB fiber lasers through pump-power modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruit des lasers dans la génération optique d'ondes submillimétriques pour la spectroscopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hallal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonique et mesures de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrouillage électronique d'une diode laser DFB très accordable sur une cavité Fabry-Perot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club optique micro-onde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de la réponse temporelle de la dispersion chromatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France. , 2015, Journées nationales de l'optique guidée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique d'ondes hyperfréquences et millimétriques à très bas bruit de phase : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système amplificateur optique réducteur de bruit sur une bande gigahertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateurs ultra-stables microonde et TeraHertz à base de lasers bifréquences verrouillés par OEPLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-onde / Société Française d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'onde opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-microonde SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable dual-polarization Ti:Al2O3 laser for THz beat note generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique-microonde à 40 GHz à partir d'un microlaser bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-Microonde SFO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of interferometric gravitational wave detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-D. Fournier, J. Grimm, J. Leblond, J.R. Partington. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmonic Analysis and Rational Approximation: Their Roles in Signals, Control and Dynamical Systems (Lecture Notes in Control &amp; Information Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin and Heidelberg GmbH &amp; Co. K, pp.100-103, 2006, Lecture Notes in Control and Information sciences, </w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11601609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE PRODUCTION DE TRÈS HAUTES FRÉQUENCES PAR BATTEMENT DE FRÉQUENCES LUMINEUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2960354 / Texte intégral : http://bit.ly/1nOKVdW. 2012, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR GÉNÉRANT UN SIGNAL COMPORTANT UNE FRÉQUENCE DE L'ORDRE DU TÉRAHERTZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2961042 / Texte intégral : http://bit.ly/1qiqz1x. 2011, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed searches for gravitational waves from ultralight vector boson clouds around merger remnant and galactic black holes during the first part of the fourth LIGO-Virgo-KAGRA observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Adamcewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWTC-4.0: Methods for Identifying and Characterizing Gravitational-wave Transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adhicary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo Detector Characterization and Data Quality during the O3 run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOMÉLANGE POUR LA GÉNÉRATION D’ONDES HYPERFRÉQUENCES À MILLIMÉTRIQUES : FORMULAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Mirror Alignment for VIRGO: First experimental demonstration of the Anderson technique on a large-scale interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Freise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to Gravitational Waves from Compact Binary Coalescences Achieved during LIGO's Fifth and Virgo's First Science Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00525806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du bruit thermique et stabilisation en fréquence du laser du détecteur interferométrique d'ondes gravitationnelles VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Université Paris Sud - Paris XI, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00002892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interféromètre Virgo : propriétés optiques, stabilisation en fréquence du laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Nice Sophia Antipolis, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00284986v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationary Gaussian noises; noises in microwave and optical oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bruits gaussiens stationnaires, RENNES, France. 2023, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709449v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruits gaussiens stationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Bruits gaussiens stationnaires, Rennes Université Rennes 1, France. 2022, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Gravitational Wave Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sfo-00270559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1064"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Bondu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">directeur de recherches CNRS, équipe DOP,Institut FOTON, UMR6082Université de Rennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6487-5197</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187902461</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-2071-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990 ingénieur électronique, ESEO, Angers1991 service national, mission française de coopération, Bamako, Mali1992 ingénieur, GERPI informatique, Rennes1993 DEA physique théorique, Paris XIII1996 doctorat, Paris XIII, Laboratoire de l’accélérateur linéaire,bruit thermique et stabilisation en fréquence du laser pour le détecteur d’ondes gravitationnelles VIRGO1997 Attaché temporaire d’enseignement et de recherches, Paris XIII1998 post-doctorat, NIST Boulder, Colorado (L. Hollberg), horloge à atomes froids de calcium1998 chargé de recherches CNRS, laboratoire de l’accélérateur linéaire, Paris XIII, détecteur d’ondes gravitationelles VIRGO1999 chargé de recherches CNRS, Laboratoire ARTEMIS, Nice, détecteur d’ondes gravitationnelles VIRGO2008 habilitation à diriger des recherches, ARTEMIS, observatoire de la côte d’azur2009 Institut de Physique de Rennes2014 directeur de recherches CNRS2017 Institut FOTON, Rennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (275)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for short gravitational-wave bursts in the first part of the fourth LIGO-Virgo-KAGRA observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Adamcewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (10), pp.102005. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/wjdz-jdby⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for continuous gravitational waves from known pulsars in the first part of the fourth LIGO-Virgo-KAGRA observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 983 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/adb3a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterization of the Advanced Virgo gravitational wave detector for the O4 observation run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (17), pp.4710-4726. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.555312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWTC-4.0: An Introduction to Version 4.0 of the Gravitational-Wave Transient Catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Adhicary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 995 (1), pp.L18. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ae0c06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW250114: Testing Hawking’s Area Law and the Kerr Nature of Black Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Adamcewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (11), pp.111403. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/kw5g-d732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW241011 and GW241110: Exploring Binary Formation and Fundamental Physics with Asymmetric, High-spin Black Hole Coalescences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Adamcewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 993 (1), pp.L21. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ae0d54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves emitted from SN 2023ixf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 985 (2), pp.183. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/adc681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift-BAT GUANO follow-up of gravitational-wave triggers in the third LIGO-Virgo-KAGRA observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayathri Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Ronchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Tohuvavohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie A Kennea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 980 (2), pp.207. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad9749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Sub-)millimeter spectroscopy instrument for the soil metabolite detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (22), pp.41274-41281. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsen.2025.3614491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of General Relativity with GWTC-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.112.084080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Fermi-GBM and Swift-BAT Analysis of Gravitational-Wave Candidates from the Third Gravitational-wave Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hamburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Veres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 964 (2), pp.149. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad1eed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Eccentric Black Hole Coalescences during the Third Observing Run of LIGO and Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 973 (2), pp.132. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad65ce⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search using GEO600 for gravitational waves coincident with fast radio bursts from SGR 1935+2154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 977 (2), pp.255. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad8de0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational-lensing signatures in the full third observing run of the LIGO-Virgo network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Adhicary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 970 (2), pp.191. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad3e83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWTC-2.1: Deep extended catalog of compact binary coalescences observed by LIGO and Virgo during the first half of the third observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (2), pp.022001. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.109.022001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultralight vector dark matter search using data from the KAGRA O3GK run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (4), pp.042001. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.110.042001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational-wave Transients Associated with Magnetar Bursts in Advanced LIGO and Advanced Virgo Data from the Third Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 966 (1), pp.137. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad27d3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Gravitational Waves from the Coalescence of a $2.5-4.5~M_\odot$ Compact Object and a Neutron Star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 970 (2), pp.L34. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad5beb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the cosmic expansion history from GWTC-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 949 (2), pp.76. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac74bb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWTC-3: Compact Binary Coalescences Observed by LIGO and Virgo during the Second Part of the Third Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.041039. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.13.041039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for subsolar-mass black hole binaries in the second part of Advanced LIGO's and Advanced Virgo's third observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Adhicary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon.Not.Roy.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 524 (4), pp.5984-5992. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data from the Third Observing Run of LIGO, Virgo, KAGRA, and GEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Adhicary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Suppl.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 267 (2), pp.29. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/acdc9f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo Detector Characterization and Data Quality: results from the O3 run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (18), pp.185006. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/acd92d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-Dependent Squeezed Vacuum Source for the Advanced Virgo Gravitational-Wave Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alléné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (4), pp.041403. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.041403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The population of merging compact binaries inferred using gravitational waves through GWTC-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.011048. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo Detector Characterization and Data Quality: tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (18), pp.185005. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/acdf36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves Associated with Fast Radio Bursts Detected by CHIME/FRB During the LIGO--Virgo Observing Run O3a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 955 (2), pp.155. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acd770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for intermediate-mass black hole binaries in the third observing run of Advanced LIGO and Advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 659, pp.A84. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based cross-correlation search for gravitational waves from the low-mass X-ray binary Scorpius X-1 in LIGO O3 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adhicary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 941 (2), pp.L30. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aca1b0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts Detected by Fermi and Swift during the LIGO-Virgo Run O3b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 928 (2), pp.186. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac532b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of advanced Virgo and reconstruction of the detector strain h(t) during the observing run O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (4), pp.045006. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ac3c8e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for subsolar-mass binaries in the first half of advanced LIGO’s and advanced Virgo’s third observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (6), pp.061104. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.061104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for Gravitational Waves from Known Pulsars at Two Harmonics in the Second and Third LIGO-Virgo Observing Runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 935 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac6acf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03857161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search of the early O3 LIGO data for continuous gravitational waves from the Cassiopeia A and Vela Jr. supernova remnants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (8), pp.082005. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.082005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for gravitational wave emission from scalar boson clouds around spinning black holes in LIGO O3 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (10), pp.102001. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.102001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for continuous gravitational waves from 20 accreting millisecond x-ray pulsars in O3 LIGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (2), pp.022002. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.022002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky, all-frequency directional search for persistent gravitational waves from Advanced LIGO's and Advanced Virgo's first three observing runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (12), pp.122001. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.122001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowband Searches for Continuous and Long-duration Transient Gravitational Waves from Known Pulsars in the LIGO-Virgo Third Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 932 (2), pp.133. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac6ad0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First joint observation by the underground gravitational-wave detector KAGRA with GEO 600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (6), pp.063F01. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ptep/ptac073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 with a hidden Markov model in O3 LIGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (6), pp.062002. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.106.062002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo O3 run and the impact of the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (23), pp.235009. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ac776a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars using Advanced LIGO and Advanced Virgo O3 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (10), pp.102008. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.106.102008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on dark photon dark matter using data from LIGO’s and Virgo’s third observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (6), pp.063030. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.063030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for continuous gravitational wave emission from the Milky Way center in O3 LIGO-Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (4), pp.042003. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.106.042003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data from the first and second observing runs of Advanced LIGO and Advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheelu Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.100658. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2021.100658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search in early O3 LIGO data for continuous gravitational-wave signals from unknown neutron stars in binary systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (6), pp.064017. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.103.064017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for short gravitational-wave bursts in the third Advanced LIGO and Advanced Virgo run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (12), pp.122004. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.122004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Gravitational Waves from Two Neutron Star–Black Hole Coalescences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 915 (1), pp.L5. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ac082e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on Cosmic Strings Using Data from the Third Advanced LIGO–Virgo Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (24), pp.241102. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.241102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts Detected by Fermi and Swift During the LIGO-Virgo Run O3a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 915 (2), pp.86. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abee15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving below the Spin-down Limit: Constraints on Gravitational Waves from theEnergetic Young Pulsar PSR J0537-6910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 913 (2), pp.L27. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/abffcd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Properties of Compact Objects from the Second LIGO-Virgo Gravitational-Wave Transient Catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 913 (1), pp.L7. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/abe949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: “Searches for Continuous Gravitational Waves from 15 Supernova Remnants and Fomalhaut b with Advanced LIGO” (2019, ApJ, 875, 122)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 918 (2), pp.91. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac1f2c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gravitational-wave Measurement of the Hubble Constant Following the Second Observing Run of Advanced LIGO and Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 909 (2), pp.218. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abdcb7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars in the early O3 LIGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (8), pp.082004. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.082004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for Continuous Gravitational Waves from Young Supernova Remnants in the Early Third Observing Run of Advanced LIGO and Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 921 (1), pp.80. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac17ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for anisotropic gravitational-wave backgrounds using data from Advanced LIGO and Advanced Virgo’s first three observing runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (2), pp.022005. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.022005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of general relativity with binary black holes from the second LIGO-Virgo gravitational-wave transient catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (12), pp.122002. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.103.122002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWTC-2: Compact Binary Coalescences Observed by LIGO and Virgo During the First Half of the Third Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.021053. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.11.021053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for long-duration gravitational-wave bursts in the third Advanced LIGO and Advanced Virgo run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (10), pp.102001. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.102001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limits on the isotropic gravitational-wave background from Advanced LIGO and Advanced Virgo’s third observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (2), pp.022004. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.022004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints from LIGO O3 Data on Gravitational-wave Emission Due to R-modes in the Glitching Pulsar PSR J0537–6910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 922 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac0d52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Lensing Signatures in the Gravitational-Wave Observations from the First Half of LIGO–Virgo’s Third Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 923 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac23db⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 in the second Advanced LIGO observing run with an improved hidden Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (10), pp.109903. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.109903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model comparison from LIGO–Virgo data on GW170817’s binary components and consequences for the merger remnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheelu Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (4), pp.045006. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ab5f7c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guide to LIGO–Virgo detector noise and extraction of transient gravitational-wave signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheelu Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (5), pp.055002. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ab685e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically targeted search for gravitational waves emitted by core-collapse supernovae during the first and second observing runs of advanced LIGO and advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (8), pp.084002. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.101.084002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW190412: Observation of a Binary-Black-Hole Coalescence with Asymmetric Masses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (4), pp.043015. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.102.043015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: “Searches for Gravitational Waves from Known Pulsars at Two Harmonics in 2015–2017 LIGO Data” (2019, ApJ, 879, 10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 899 (2), pp.170. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abaabb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties and Astrophysical Implications of the 150 M$_\odot$ Binary Black Hole Merger GW190521</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 900 (1), pp.L13. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aba493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advanced Virgo longitudinal control system for the O2 observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Aloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astropart.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116, pp.102386. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for observing and localizing gravitational-wave transients with Advanced LIGO, Advanced Virgo and KAGRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Reviews in Relativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41114-020-00026-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum backaction on Kg-scale mirrors: observation of radiation pressure noise in the advanced Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (13), pp.131101. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.131101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Fermi-GBM and LIGO/Virgo Analysis of Compact Binary Mergers From the First and Second Gravitational-wave Observing Runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bissaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 893, pp.100. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab7d3e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW190814: Gravitational Waves from the Coalescence of a 23 Solar Mass Black Hole with a 2.6 Solar Mass Compact Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 896 (2), pp.L44. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab960f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational-wave Constraints on the Equatorial Ellipticity of Millisecond Pulsars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 902 (1), pp.L21. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/abb655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW190425: Observation of a Compact Binary Coalescence with Total Mass $\sim 3.4 M_{\odot}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 892 (1), pp.L3. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab75f5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW190521: A Binary Black Hole Merger with a Total Mass of $150 M_{\odot}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (10), pp.101102. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.101102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of General Relativity with the Binary Black Hole Signals from the LIGO-Virgo Catalog GWTC-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (10), pp.104036. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.104036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational-wave signals associated with gamma-ray bursts during the second observing run of Advanced LIGO and Advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 886 (1), pp.75. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab4b48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars using Advanced LIGO O2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (2), pp.024004. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the binary neutron star merger GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.011001. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.9.011001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Black Hole Population Properties Inferred from the First and Second Observing Runs of Advanced LIGO and Advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 882 (2), pp.L24. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab3800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Measurement of the Hubble Constant from a Dark Standard Siren using the Dark Energy Survey Galaxies and the LIGO/Virgo Binary–Black-hole Merger GW170814</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soares-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palmese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Annis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garcia-Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 876 (1), pp.L7. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab14f1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the $p$-Mode–$g$-Mode Tidal Instability with GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (6), pp.061104. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.061104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of General Relativity with GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (1), pp.011102. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.011102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWTC-1: A Gravitational-Wave Transient Catalog of Compact Binary Mergers Observed by LIGO and Virgo during the First and Second Observing Runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.031040. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.9.031040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from a long-lived remnant of the binary neutron star merger GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 875 (2), pp.160. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab0f3d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for Continuous Gravitational Waves from 15 Supernova Remnants and Fomalhaut b with Advanced LIGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 875 (2), pp.122. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab113b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Subsolar Mass Ultracompact Binaries in Advanced LIGO’s Second Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (16), pp.161102. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.161102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for Gravitational Waves from Known Pulsars at Two Harmonics in 2015-2017 LIGO Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 879 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab20cb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-band search for gravitational waves from known pulsars using the second LIGO observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (12), pp.122002. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.99.122002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for intermediate mass black hole binaries in the first and second observing runs of the Advanced LIGO and Virgo network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.064064. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.064064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Standard Siren Measurement of the Hubble Constant from GW170817 without the Electromagnetic Counterpart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fishbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Magaña Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 871 (1), pp.L13. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aaf96e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-latency gravitational-wave alerts for multimessenger astronomy during the second advanced LIGO and Virgo observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 875 (2), pp.161. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab0e8f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional limits on persistent gravitational waves using data from Advanced LIGO's first two observing runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.062001. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.062001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for long-duration gravitational-wave transients in the second Advanced LIGO observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (10), pp.104033. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.99.104033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Sky Search for Short Gravitational-Wave Bursts in the Second Advanced LIGO and Advanced Virgo Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (2), pp.024017. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.024017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Eccentric Binary Black Hole Mergers with Advanced LIGO and Advanced Virgo during their First and Second Observing Runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 883 (2), pp.149. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab3c2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fermi Gamma-ray Burst Monitor Search for Electromagnetic Signals Coincident with Gravitational-Wave Candidates in Advanced LIGO's First Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blackburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 871 (1), pp.90. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaf726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Transient Gravitational-wave Signals Associated with Magnetar Bursts during Advanced LIGO’s Second Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 874 (2), pp.163. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab0e15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the isotropic stochastic background using data from Advanced LIGO’s second observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.061101. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.061101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the Astrophysical Reach of the Advanced Virgo Detector via the Application of Squeezed Vacuum States of Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (23), pp.231108. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.231108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Multimessenger Sources of Gravitational Waves and High-energy Neutrinos with Advanced LIGO during Its First Observing Run, ANTARES, and IceCube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 870 (2), pp.134. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaf21d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: : &amp;quot;Searches for Gravitational Waves from Known Pulsars at Two Harmonics in 2015-2017 LIGO Data&amp;quot; (2019, ApJ, 879, 10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 882, pp.73. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab3231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for tensor, vector, and scalar polarizations in the stochastic gravitational-wave background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (20), pp.201102. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.201102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW170817: Measurements of neutron star radii and equation of state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (16), pp.161101. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.161101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of Advanced Virgo and Reconstruction of the Gravitational Wave Signal $h(t)$ during the Observing Run O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (20), pp.205004. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/aadf1a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization in dual-polarization DFB fiber lasers by an optical phase-locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.3483-3488. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.003483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on cosmic strings using data from the first Advanced LIGO observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (10), pp.102002. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.97.102002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of data quality vetoes on a search for compact binary coalescences in Advanced LIGO’s first observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B P Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M R Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (6), pp.065010. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/aaaafa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714753v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for subsolar-mass ultracompact binaries in advanced LIGO’s first observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (23), pp.231103. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.231103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW170817: Implications for the stochastic gravitationnal-wave background from compact binary coalescences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (9), pp.091101. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.091101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Band All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (10), pp.102003. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.97.102003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for long-duration gravitational wave transients in the first Advanced LIGO observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B P Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M R Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (6), pp.065009. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/aaab76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Search for Nontensorial Gravitational Waves from Known Pulsars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B P Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (3), 13 p. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.120.031104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01887103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational waves and gamma-rays from a binary neutron star Merger: GW170817 and GRB 170817A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 848 (2), pp.L13. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa920c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the contribution of dynamical ejecta in the Kilonova associated with GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850 (2), pp.L39. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa9478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gravitational-wave standard siren measurement of the Hubble constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 551 (7678), pp.85-88. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature24471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of waveform model systematics on the interpretation of GW150914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouffanais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (10), pp.104002. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/aa6854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01404690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (6), pp.062002. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.062002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Limits on the Stochastic Gravitational-Wave Background from Advanced LIGO's First Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (12), pp.121101. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.121101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01412187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First search for gravitational waves from known pulsars with Advanced LIGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B P Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M R Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 839 (1), 33 p. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa677f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01664010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Progenitor of Binary Neutron Star Merger GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850 (2), pp.L40. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa93fc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for High-energy Neutrinos from Gravitational Wave Event GW151226 and Candidate LVT151012 with ANTARES and IceCube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), pp.022005. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a 30-Hz Linewidth Wave Tunable Over 500 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (4), pp.1367-1371. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2016.2635639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW170104: Observation of a 50-solar-mass binary black hole coalescence at redshift 0.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (22), pp.221101. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.221101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Advanced Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int.J.Mod.Phys.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (28&amp;29), pp.1744003. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X17440031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for short gravitational-wave bursts in the first Advanced LIGO run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (4), pp.042003. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.95.042003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01394944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-messenger Observations of a Binary Neutron Star Merger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 848 (2), pp.L12. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa91c9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts During the First Advanced LIGO Observing Run and Implications for the Origin of GRB 150906B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouffanais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 841 (2), pp.89. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa6c47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01404731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW170817: Observation of Gravitational Waves from a Binary Neutron Star Inspiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (16), pp.161101. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.161101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for continuous gravitational waves from neutron stars in globular cluster NGC 6544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (8), pp.082005. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.95.082005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 in the first Advanced LIGO observing run with a hidden Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (12), pp.122003. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.95.122003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW170608: Observation of a 19-solar-mass Binary Black Hole coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.. P.. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 851 (2), pp.L35. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa9f0c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for high-energy neutrinos from binary neutron Star Merger GW170817 with ANTARES, IceCube, and the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850 (2), pp.L35. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa9aed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW170814: A three-detector observation of gravitational waves from a binary black hole coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (14), pp.141101.1-141101.16. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.141101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Limits on Gravitational Waves from Scorpius X-1 from a Model-Based Cross-Correlation Search in Advanced LIGO Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 847 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa86f0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The basic physics of the binary black hole merger GW150914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annalen der Physik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 529 (1-2), pp.1600209. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/andp.201600209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01352453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First narrow-band search for continuous gravitational waves from known pulsars in advanced detector data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (12), pp.122006. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First low-frequency Einstein@Home all-sky search for continuous gravitational waves in Advanced LIGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (12), pp.122004. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: “First Search for Gravitational Waves from Known Pulsars with Advanced LIGO” (2017, ApJ, 839, 12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 851 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa9aee⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional limits on persistent gravitational waves from Advanced LIGO's first observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (12), pp.121102. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.121102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01412191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Post-merger Gravitational Waves from the Remnant of the Binary Neutron Star Merger GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 851 (1), pp.L16. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa9a35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for intermediate mass black hole binaries in the first observing run of Advanced LIGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), pp.022001. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of transient noise in Advanced LIGO relevant to gravitational wave signal GW150914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degallaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (13), pp.134001. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/33/13/134001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01274013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the binary black hole merger GW150914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degallaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (24), pp.241102. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.241102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01274010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limits on the rates of binary neutron star and neutron-star--black-hole mergers from Advanced LIGO's first observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 832 (2), </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/832/2/L21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01349288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW150914: First results from the search for binary black hole coalescence with Advanced LIGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degallaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (12), pp.122003. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01273253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and broadband follow-up of the gravitational-wave transient GW150914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degallaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 826 (1), pp.L13. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/826/1/L13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01283976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplement: Localization and broadband follow-up of the gravitational-wave transient GW150914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casanueva Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0067-0049/225/1/8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01308576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First low frequency all-sky search for continuous gravitational wave signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casanueva Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (4), pp.042007. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.042007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01215360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrophysical Implications of the Binary Black-Hole Merger GW150914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degallaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 818 (2), pp.L22. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/818/2/L22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01273215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for transient gravitational waves in coincidence with short duration radio transients during 2007-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (12), pp.122008. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01313662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplement: The Rate of Binary Black Hole Mergers Inferred from Advanced LIGO Observations Surrounding GW150914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227 (2), pp.14. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0067-0049/227/2/14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01331568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW150914: Implications for the stochastic gravitational wave background from binary black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degallaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (13), pp.131102. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.131102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01273211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing gravitational-wave transient GW150914 with minimal assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degallaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (12), pp.122004. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01273232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directly comparing GW150914 with numerical solutions of Einstein's equations for binary black hole coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (6), pp.064035. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.064035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01327773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved analysis of GW150914 using a fully spin-precessing waveform model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (4), pp.041014. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.6.041014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01326869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive All-sky Search for Periodic Gravitational Waves in the Sixth Science Run LIGO Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (4), pp.042002. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.042002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01314863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Gravitational Waves from a Binary Black Hole Merger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (6), pp.061102. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.061102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01273200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the coupling between pump amplitude noise and differential phase noise in an Er, Yb: glass two-polarization dual-frequency solid-state laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4), pp.589--593. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.33.000589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Targeted Search for Gravitational-Wave Bursts from Core-Collapse Supernovae in Data of First-Generation Laser Interferometer Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (10), pp.102001. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.102001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01313211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the deepest all-sky survey for continuous gravitational waves on LIGO S6 data running on the Einstein@Home volunteer distributed computing project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (10), pp.102002. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.102002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01340416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Stabilization of a Laser Tunable Over 1 THz in an All Fibered System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (11), pp.1249--1252. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2016.2532119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW150914: The Advanced LIGO Detectors in the Era of First Discoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degallaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (13), pp.131103. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.131103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01274006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Black Hole Mergers in the first Advanced LIGO Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (4), pp.041015. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.6.041015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01332520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW151226: Observation of Gravitational Waves from a 22-Solar-Mass Binary Black Hole Coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (24), pp.241103. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.241103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01332514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy Neutrino follow-up search of Gravitational Wave Event GW150914 with ANTARES and IceCube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrian-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Aartsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (12), pp.122010. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01278949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of general relativity with GW150914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (22), pp.221101. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.221101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01274032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for Observing and Localizing Gravitational-Wave Transients with Advanced LIGO and Advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Reviews in Relativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/lrr-2016-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00807196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search of the Orion spur for continuous gravitational waves using a &amp;quot;loosely coherent&amp;quot; algorithm on data from LIGO interferometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casanueva Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (4), pp.042006. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.042006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01215371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An all-sky search for long-duration gravitational wave transients with LIGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casanueva Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (4), pp.042005. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.042005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01229258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A directed search for gravitational waves from Scorpius X-1 with initial LIGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (6), pp.062008. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.062008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01091572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the LIGO detectors during their sixth science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (11), pp.115012. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/32/11/115012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEARCHES FOR CONTINUOUS GRAVITATIONAL WAVES FROM NINE YOUNG SUPERNOVA REMNANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 813, pp.39. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/813/1/39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-band search of continuous gravitational-wave signals from Crab and Vela pulsars in Virgo VSR4 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (2), pp.022004. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.022004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01079253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Virgo: a second-generation interferometric gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allemandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (2), pp.024001. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/32/2/024001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01056608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for stochastic gravitational waves using data from the two co-located LIGO Hanford detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degallaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (2), pp.022003. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.022003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01077175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Searches for Optical Counterparts to Gravitational-wave Candidate Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211, pp.7. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/211/1/7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00923580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on cosmic strings from the LIGO-Virgo gravitational-wave detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.131101. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.131101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00923576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency laser with two continuously and widely tunable frequencies for optical referencing of GHz to THz beatnotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (15), pp.17673. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.017673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable terahertz radiation by photomixing without servo-locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.260-266. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2013.2296144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational waves from known pulsars: results from the initial detector era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 785, pp.119. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/785/2/119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00923583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational wave ringdowns from perturbed intermediate mass black holes in LIGO-Virgo data from 2005-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (10), pp.102006. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.89.102006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00965403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and results of a search for gravitational waves associated with gamma-ray bursts using the GEO600, LIGO, and Virgo detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (12), pp.122004. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.89.122004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00990297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimessenger search for sources of gravitational waves and high-energy neutrinos: Initial results for LIGO-Virgo and IceCube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Aartsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.102002. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.102002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01019490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz bandwidth noise eater hybrid optical amplifier: design guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennael Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (14), pp.4239-4242. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.004239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational radiation from intermediate mass black hole binaries in data from the second LIGO-Virgo joint science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (12), pp.12203. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.89.122003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00976061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First all-sky search for continuous gravitational waves from unknown sources in binary systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (6), pp.062010. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.062010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00998658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the gravitational wave signal h(t) during the Virgo science runs and independent validation with a photon calibrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.165013. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/31/16/165013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00935791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves associated with gamma-ray bursts detected by the InterPlanetary Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (1), pp.011102. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.011102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00977718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Hough search for continuous gravitational waves on data from the 5th LIGO science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (8), pp.085014. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/31/8/085014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00923573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Upper Limits on the Stochastic Gravitational-Wave Background from 2009-2010 LIGO and Virgo Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (23), pp.231101. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.231101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01010031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NINJA-2 project: Detecting and characterizing gravitational waveforms modelled using numerical binary black hole simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (11), pp.115004. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/31/11/115004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00924818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an F-statistic all-sky search for continuous gravitational waves in Virgo VSR1 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (16), pp.165014. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/31/16/165014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00952104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation for compact binary coalescence signals with the first generation gravitational-wave detector network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.062001. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.062001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00818794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for long-lived gravitational-wave transients coincident with long gamma-ray bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88 (12), pp.122004. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.122004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A directed search for continuous Gravitational Waves from the Galactic Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, 102002 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.102002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central heating radius of curvature correction (CHRoCC) for use in large scale gravitational wave interferometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (5), pp.055017. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/30/5/055017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00789647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves from Binary Black Hole Inspiral, Merger and Ringdown in LIGO-Virgo Data from 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.022002. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.87.022002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00737685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einstein@Home all-sky search for periodic gravitational waves in LIGO S5 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.042001. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.87.042001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00725598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Search for coincident Gravitational Waves and High Energy Neutrinos using LIGO, Virgo and ANTARES data from 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 06, pp.008. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2013/06/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo: a laser interferometer to detect gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.P03012. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/03/P03012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00689749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and testing of the first prompt search for electromagnetic counterparts to gravitational wave transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 539, pp.A124. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00641028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky Search for Periodic Gravitational Waves in the Full S5 LIGO Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.022001. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.022001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00640993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Virgo Seismic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.025005. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/29/2/025005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00641035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limits on a stochastic gravitational-wave background using LIGO and Virgo interferometers at 600-1000 Hz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.122001. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.122001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00708743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for gravitational-wave bursts in the second joint LIGO-Virgo run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.122007. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.122007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00679939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift Follow-up Observations of Candidate Gravitational-wave Transient Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Fridriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gehrels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Homan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 203, pp.28. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/203/2/28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00718573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves associated with gamma-ray bursts during LIGO science run 6 and Virgo science runs 2 and 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 760, 12 (18 p.). </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/760/1/12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00706656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The characterization of Virgo data and its impact on gravitational-wave searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.155002. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/29/15/155002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00683730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First low-latency LIGO+Virgo search for binary inspirals and their electromagnetic counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 541, pp.A155. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00702094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves from Low Mass Compact Binary Coalescence in LIGO's Sixth Science Run and Virgo's Science Runs 2 and 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.082002. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.082002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00689778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves from Intermediate Mass Binary Black Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.102004. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.102004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00679937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to Calibration and sensitivity of the Virgo detector during its second science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.079501. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/28/7/079501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00576828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of long-duration noise transients in LIGO and Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Coughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (23), pp.235008. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/28/23/235008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A state observer for the Virgo inverted pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82, pp.094502. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3637466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00641381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Alignment system during the second science run of the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.327-332. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Wave Bursts from Six Magnetars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 734, pp.L35. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/734/2/L35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00608259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optomechanical issues in the gravitational wave detector Advanced VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.888-897. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.CRHY.2011.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for gravitational wave events in coincidence with gamma events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vicere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Nuovo Cimento C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.135-139. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1393/ncc/i2011-10860-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beating the spin-down limit on gravitational wave emission from the Vela pulsar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 737, pp.93. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/737/2/93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00624014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from binary black hole inspiral, merger and ringdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.122005. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.122005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00601265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional limits on persistent gravitational waves using LIGO S5 science data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.271102. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.271102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00662301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and sensitivity of the Virgo detector during its second science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.025005. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/28/2/025005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00552235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the Virgo interferometer longitudinal control system during the second science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.521-527. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00547591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Virgo project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (11), pp.114002. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/28/11/114002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seismic Superattenuators of the Virgo gravitational waves interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Frequency Noise, Vibration and Active Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.63-79. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/0263-0923.30.1.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00603336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Superattenuator seismic isolation by Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.182-189. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00452402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vacuum Faraday isolation remote tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.4780-4790. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.49.004780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00525372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of the Virgo interferometer longitudinal control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (2), pp.75-80. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from compact binary coalescence in LIGO and Virgo data from S5 and VSR1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.102001. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.82.102001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00544185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictions for the Rates of Compact Binary Coalescences Observable by Ground-based Gravitational-wave Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.173001. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/27/17/173001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00465032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning status of the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K G Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (8), pp.0824002. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/27/8/084002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational-wave inspiral signals associated with short Gamma-Ray Bursts during LIGO's fifth and Virgo's first science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 715, pp.1453-1461. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/715/2/1453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00465042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40-GHz Photonic Synthesizer Using a Dual-Polarization Microlaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22, pp.1738-1740. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2010.2084077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational-wave bursts associated with gamma-ray bursts using data from LIGO Science Run 5 and Virgo Science Run 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ajith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 715, pp.1438-1452. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/715/2/1438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for gravitational-wave bursts in the first joint LIGO-GEO-Virgo run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.102001. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.81.102001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00491714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for gravitational waves from known pulsars with science run 5 LIGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ajith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 713, pp.671-685. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/713/1/671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Alignment for the first science run of the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.131-139. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00462573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGO S6 detector characterization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.4010. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/27/19/194010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matter wave explorer of gravity (MWXG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ertmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wendrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gilowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.611-649. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-008-9125-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssey: a Solar System Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. H. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Bério</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.529-547. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-008-9084-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser with an in-loop relative frequency stability of 1.0×10−21 on a 100-ms time scale for gravitational-wave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79, pp.053824. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.79.053824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00399922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational wave burst search in the Virgo C7 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.085009. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/26/8/085009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00373791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An upper limit on the stochastic gravitational-wave background of cosmological origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ajith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 460, 7258, pp.990-994. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00414345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves associated with GRB 050915a using the Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.225001. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/22/225001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00261375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrophysically Triggered Searches for Gravitational Waves: Status and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ajith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.114051. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/11/114051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00260101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vacuum optical isolation changes by heating in a Faraday isolator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47, pp.5853-5861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00346825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo 3 km interferometer for gravitational wave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.064009. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1464-4258/10/6/064009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00280610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First joint gravitational waves search by the Auriga-Explorer-Nautilus-Virgo collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.205007. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/20/205007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00327138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lock acquisition of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30, pp.29-38. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2008.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00311847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo interferometric gravitational antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp.478-487. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2006.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00136771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate measurement method of Fabry-Perot cavity parameters via optical transfer function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (14), pp.2611-2614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of coalescing binaries search activities in Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.5767-5775. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/23/003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the optical parameters of the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46, pp.3466-3484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00113562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length Sensing and Control in the Virgo Gravitational Wave Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.1985-1995. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2006.884422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00191533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the seismic attenuation performance of the VIRGO Superattenuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barsotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bradaschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.557-565. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2005.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the LIGO 4 km Fabry-Perot cavities via their high-frequency dynamic responses to length and laser frequency variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rakhmanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Savage Jr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First locking of the VIRGO central area interferometer with suspension hierarchical control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.629-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lock acquisition of the central interferometer of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.465-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for inspiralling binary events in the Virgo engineering run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.S709-S716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local control system for the test masses of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.617-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The commissioning of the central interferometer of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last stage control and mechanical transfer function measurement of the Virgo suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 73 (5), pp.2143-2149. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1463717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the double pendulum optics suspension system of a 30 m triangular Fabry-Pérot cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Heitmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. N. Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 71, pp.2890-2894. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1150708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finesse and mirror speed measurement for a suspended Fabry-Perot cavity using the ringing effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Heitmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 271, pp.314-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diode-laser optical frequency standard based on laser-cooled Ca atoms: Sub-kilohertz spectroscopy by optical shelving detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Oates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hollberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7 (3), pp.449-460. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100530050589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal noise in mirrors of gravitational wave interferometric antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 246, pp.227-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 14, pp.1461-1469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00000262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattered light noise in gravitational wave interferometric detectors: a statistical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 56, pp.6085-6095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00000213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapphire beamsplitters and test masses for advanced laser interferometer gravitational wave detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Notcutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.N. Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 218 (3-6), pp.197-206. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0375-9601(96)00434-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrahigh-spectral-purity laser for the VIRGO experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fritschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.N. Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 21, pp.582-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirror thermal noise in interferometric gravitational-wave detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 198, pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photomixing-based (sub-)millimeter frequency spectrometer for environmental metabolite detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 50th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of IRMMW-THz; IEEE; Aalto University; City of Espoo, Aug 2025, Espoo (Finlande), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Induction Decay signals stimulated and detected by photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hindle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Perth, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the submillimeter spectroscopy of the volatile metabolome emitted by the soil microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque Interdisciplinaire en Instrumentation (C2i)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Grenoble, France. pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Virgo Plus: Future Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alléné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Cosmic Ray International Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Naples, Italy. pp.012040, </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2429/1/012040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Advanced Virgo+ status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alléné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Cosmic Ray International Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Naples, Italy. pp.012039, </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2429/1/012039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996737v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument de spectroscopie terahertz du volatilome des microorganismes des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Dijon 2021 - Colloque PAMO (Physique Atomique, Moléculaire et Optique) / SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Virgo Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Topics in Astroparticle and Underground Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sudbury, Canada. pp.012010, </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1342/1/012010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical instrument for the submillimeter spectroscopy of the volatile metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.19149312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual polarization DFB fiber lasers as optical phase-locked microwave sources in the 1-10 GHz range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106832G, </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locked dual-polarization fiber lasers as compact optical-microwave sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Optronics in Defence &amp; Security (OPTRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kolymbari, Greece. pp.02003, </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201818202003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Advanced Virgo Gravitational Wave Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cosmology, Gravitational Waves and Particles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Singapore, Singapore. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789813231801_0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submillimetre spectroscopy of the volatile metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th terahertz days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Virgo Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Marcel Grossmann Meeting on Recent Developments in Theoretical and Experimental General Relativity, Astrophysics, and Relativistic Field Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rome, Italy. pp.3183-3191, </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789813226609_0406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards optical fibre synthesis of millimeter waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Méhauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European microwave week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Lasers stabilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Otique (SFO), Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COUPLAGE NON LINÉAIRE PHASE-AMPLITUDE DANS LES RÉSONATEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, congrès société française d'optique,, Jul 2015, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Advanced Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International LISA Symposium : Gainesville, Florida, USA, May 18-23, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Gainesville, United States. pp.012014, </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/610/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERROUILLAGE ÉLECTRONIQUE D’UNE DIODE LASER DFB TRÈS ACCORDABLE SUR UNE CAVITÉ FABRY-PEROT FIBRÉE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE BRETAGNE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur Micro-Onde à THz Ultra-Stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave to terahertz ultra-stable oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-UFFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency tunable laser system for a microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th terahertz days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE 2013 : congrès de la SFO, Société française d'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral purity microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Joint IEEE International Frequency Control Symposium/European Frequency and Time Forum, IFCS-EFTF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.40-42, </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF-IFC.2013.6702198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSMOTUS : oscillateur millimétrique/submillimétrique à très haute pureté spectrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise monitor tools and their application to Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Edoardo Amaldi conference on gravitational waves (Amaldi 9) and the 2011 Numerical Relativity - Data Analysis meeting (NRDA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cardiff, United Kingdom. pp.122024, </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/363/1/012024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00741119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser bi-fréquences accordables pour la génération d'onde millimétrique et submillimétrique à haute cohérence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Virgo Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degallaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Lisa symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00776460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NoEMi (Noise Frequency Event Miner) framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Edoardo Amaldi conference on gravitational waves (Amaldi 9) and the 2011 Numerical Relativity – Data Analysis meeting (NRDA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cardiff, United Kingdom. pp.012037, </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/363/1/012037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by 1.55 µm photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics, Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, CA, United States. pp.84960C-1-7, </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.929738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal generation using a unitravelling carrier photodiode and a dual-mode laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Wollongong, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by photomixing : coupling a unitravelling carrier photodiode and a two-axis dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Peytavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO 2012, Laser Science to Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Jose, CA, United States. paper CTu1B.3, 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable beat notes for THz generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Térahertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo interferometer for gravitational wave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Galileo - Xu Guangqi Meeting: THE SUN, THE STARS, THE UNIVERSE AND GENERAL RELATIVITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Shanghai, China. pp.2075-2079, </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218271811020202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00636857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles sources opto-hyper basées sur des lasers bi-fréquences stabilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Télémétrie Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo calibration and reconstruction of the gravitational wave strain h(t) during VSR1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Edoardo Amaldi Conference on Gravitational Waves (Amaldi 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, New York, United States. pp.012015, </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/228/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00429320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning status of the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. Swinkels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Edoardo Amaldi Conference on Gravitational Waves (Amaldi 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, New York, United States. pp.0824002, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/27/8/084002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00491987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique micro-onde #à partir d'un microlaser bi-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Contrat de Projet Etat-Région Bretagne PONANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and perspectives of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on Topics in Astroparticle and Underground Physics, TAUP2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rome, Italy. pp.012074, </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/203/1/012074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00454775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 GHz Photonic Synthesizer Using a Dual-Polarization Microlaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonic 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2010.5664186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beating Fabry-Perot resonant eigenfrequencies to detect gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Phase Measurement Methods in Optics and Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Locarno, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for noise characterization in Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Gravitational Wave Data Analysis Workshop (GWDAW-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rome, Italy. pp.012004, </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/243/1/012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00534415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very low latency search for low mass compact binary coalescences in the LIGO S6 and Virgo VSR2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Gravitational Wave Data Analysis Workshop (GWDAW-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Rome, Italy. pp.194013, </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/27/19/194013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00487256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise from scattered light in Virgo's second science run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Gravitational Wave Data Analysis Workshop (GWDAW-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, rome, Italy. pp.194011, </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/27/19/194011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleaning the Virgo sampled data for the search of periodic sources of gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Gravitational Wave Data Analysis Workshop (GWDAW13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Juan, Puerto Rico. pp.204002, </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/26/20/204002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00423954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Acquisition System of the Virgo Gravitational Waves Interferometric Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE NPSS Real Time Conference (RT07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Batavia, United States. pp.225-232, </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2007.913937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00174804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Gravitational Wave Data Analysis Workshop (GWDAW 12) - Connecting Gravitational Waves with Observational Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Cambridge, United States. pp.184001, </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/18/184001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00322981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric detectors of gravitational waves on Earth: the next generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 Europhysics Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Manchester, United Kingdom. pp.062016, </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/110/6/062016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tournefier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 Europhysics Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Manchester, United Kingdom. pp.062025, </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/110/6/062025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00293886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Edoardo Almadi Conference on Gravitational Waves (Amaldi7) 18th International Conference on General Relativity and Gravitation (GRG18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sydney, Australia. pp.114045, </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/11/114045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00280667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-correlation method to search for gravitational wave bursts with AURIGA and Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bignotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cerdonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Edoardo Almadi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sydney, Australia. pp.114046, </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/11/114046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00221039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise studies during the first Virgo science run and after</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Gravitational Wave Data Analysis Workshop (GWDAW 12) - Connecting Gravitational Waves with Observational Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cambridge, United States. pp.184003, </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/18/184003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00322986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRGO: a large interferometer for gravitational wave detection started its first scientific run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Topics In Astroparticle and Underground Physics (TAUP2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sendai, Japan. pp.032007, </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/120/3/032007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00315415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The real-time distributed control of the Virgo Interferometric Detector of Gravitational Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Symposium on Distributed Simulation and Real Time Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Chania, Greece. pp.302-310, </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2007.912887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00191056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise budget and noise hunting in VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00172279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational waves by gamma-ray bursts and the Virgo detector: the case of GRB 050915a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Potsdam, Germany. pp.S671-S679, </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality studies for burst analysis of Virgo data acquired during Weekly Science Runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Potsdam, Germany. pp.S415-S422, </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Potsdam, Germany. pp.S381-S388, </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Accelerator and Large Experimental Physics Control Systems (ICALEPCS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Knoxville, United States. pp.TOAB05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGO and VIRGO: large interferometers searching for gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII International Conference on High Energy Physics (ICHEP'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coincidence analysis between periodic source candidates in C6 and C7 Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Potsdam, Germany. pp.S491-S499, </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the timing precision for inspiral signals found by interferometric gravitational wave detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Potsdam, Germany. pp.S617-S625, </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Automatic Alignment System of the Virgo Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky gravitational wave burst search in the Virgo C7 run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Acquisition System of the Virgo Gravitational Waves Interferometric Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Symposium on Distributed Simulation and Real Time Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00191035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of coalescing binaries search activities in Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Virgo Upgrades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of noise lines in the Virgo C7 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Potsdam, Germany. pp.S433-S443, </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 050915a & the Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00178917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality and detector characterization for Burst Search in Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond 2007 - Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00184660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Gravitational Wave Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Brownsville, United States. pp.S635-S642, </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/19/S01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00109660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAUP 2005 9th International Workshop on Topics in Astroparticle and Underground Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Zaragoza, Spain. pp.32-35, </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/39/1/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00078956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S63-S69, </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of coalescing binaries search code in Virgo, and the analysis of C5 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S187-S196, </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variable finesse locking technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S85-S89, </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel in-time analysis system for Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.35-43, </w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/32/1/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental noise studies in Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.80-88, </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/32/1/013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo automatic alignment system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S91-S101, </w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo upgrade investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.223-229, </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/32/1/033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Virgo burst detection tools on commissioning run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S197-S205, </w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal/independent noise in VIRGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Gravitational Wave Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Brownsville, United States. pp.S829-S836, </w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/19/S21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00109665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th Gravitational Wave Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S869-S880, </w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAE 2005: 17th Italian Meeting on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Catania, Italy. pp.307-310, </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2125677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the detection pipelines for inspirals with Virgo commissioning run C4 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S1139-S1148, </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple line detection algorithm applied to Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Annecy, France. pp.S1189-S1196, </w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first study of environmental noise coupling to the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S1069-S1077, </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mission to Explore the Pioneer Anomaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dittus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Turyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lämmerzahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Foerstner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmic Vision 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Noordwijk, Netherlands. pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo status and commissioning results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International LISA Symposium and 38th ESLAB Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Noordwijk, Netherlands. pp.S185-S191, </w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/10/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tournefier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEP2005 International Europhysics Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisboa, Portugal. pp.PoS(HEP2005)029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo and the worldwide search for gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th SIGRAV Conference on General Relativity and Gravitational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vietri sul Mare, Italy. pp.92-100, </w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1891534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAP: a tool for noise data analysis. Application to Virgo engineering runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S1041-S1049, </w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Physics with the Laser Astrometric Test Of Relativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Turyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dittus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. L. Nordtvedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laemmerzahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmic Vision 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Noordwijk, Netherlands. pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VIRGO large mirrors: a challenge for low loss coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masserot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi International Conference on Gravitational Waves 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tirrenia, Pise, Italy. pp.S935-S945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the Virgo central interferometer commissioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi International Conference on Gravitational Waves 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tirrenia, Pise, Italy. pp.S395-S402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first test of a sine-Hough method for the detection of pulsars in binary systems using the E4 Virgo engineering run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi Conference on Gravitational Waves 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tirrenia (Pisa), Italy. pp.S717-S727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi International Conference on Gravitational Waves 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tirrenia, Pise, Italy. pp.S385-S394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low loss coatings for the VIRGO large mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masserot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical System Design 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Saint-Etienne, France. pp.483-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Telescopes and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Rencontres du Vietnam Particle Physics and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Hanoi, Vietnam. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of seismic noise at the Virgo site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi International Conference on Gravitational Waves 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tirrenia, Pise, Italy. pp.S433-S440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last-stage suspension of the mirrors for the gravitational wave antenna Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi International Conference on Gravitational Waves 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tirrenia, Pise, Italy. pp.S425-S432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length Sensing and Control in the Virgo Gravitational Wave Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rome, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo interferometric gravitational antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Diagnostics and Monitoring (OPTIDIMON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Bacoli (Napoli), Italy. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for non-Gaussian events in the data of the VIRGO E4 engineering run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravitational Wave Data Analysis Workshop 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Kyoto, Japan. pp.623-632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analysis methods for non-Gaussian, nonstationary and nonlinera features and their application to VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravitational Wave Data Analysis Workshop 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Kyoto, Japan. pp.915-924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gravitational wave detector VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced ICFA Beam Dynamics Workshop on Nanometre Size Colliding Beams 26 Nanobeam 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lausanne, Switzerland. pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravitational Wave Data Analysis Workshop 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Kyoto, Japan. pp.S609-S616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo data acquisition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NPSS Real Time Conference 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The present status of the VIRGO Central Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi conference on gravitational waves 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Perth, Australia. pp.1421-1428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of the Virgo experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gravitational Waves - Sources and Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Cascina Pisa, Italy. pp.73-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virgo suspension system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Gravitational Waves - Sources And Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Cascina Pisa, Italy. pp.116-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00000994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo interferometer for gravitational wave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Topical Seminar on Experimental Apparatus for Particle Physics and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, San Miniato, Italy. pp.167-175, </w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0920-5632(97)00109-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRGO a laser interferometer for the detection of gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Moriond 31 Moriond Workshop 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Les Arcs, France. pp.347-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRGO: a wide band gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Mathematical Aspects of Theories of Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Warsaw, Poland. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the VIRGO experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting On Advanced Detectors 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, La Biodola,Isola D'Elba, Italy. pp.258-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz absorption spectroscopy instrument for the detection of VOCs emitted by soil microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a compact instrument to measure the volatile metabolites with submillimeter spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Spoilers in Food 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase locking of dual-polarization DFB fiber lasers through pump-power modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruit des lasers dans la génération optique d'ondes submillimétriques pour la spectroscopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hallal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonique et mesures de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de la réponse temporelle de la dispersion chromatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France. , 2015, Journées nationales de l'optique guidée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrouillage électronique d'une diode laser DFB très accordable sur une cavité Fabry-Perot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club optique micro-onde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique d'ondes hyperfréquences et millimétriques à très bas bruit de phase : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système amplificateur optique réducteur de bruit sur une bande gigahertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateurs ultra-stables microonde et TeraHertz à base de lasers bifréquences verrouillés par OEPLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-onde / Société Française d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable dual-polarization Ti:Al2O3 laser for THz beat note generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-microonde SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'onde opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique-microonde à 40 GHz à partir d'un microlaser bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-Microonde SFO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of interferometric gravitational wave detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-D. Fournier, J. Grimm, J. Leblond, J.R. Partington. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmonic Analysis and Rational Approximation: Their Roles in Signals, Control and Dynamical Systems (Lecture Notes in Control &amp; Information Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin and Heidelberg GmbH &amp; Co. K, pp.100-103, 2006, Lecture Notes in Control and Information sciences, </w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11601609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE PRODUCTION DE TRÈS HAUTES FRÉQUENCES PAR BATTEMENT DE FRÉQUENCES LUMINEUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2960354 / Texte intégral : http://bit.ly/1nOKVdW. 2012, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR GÉNÉRANT UN SIGNAL COMPORTANT UNE FRÉQUENCE DE L'ORDRE DU TÉRAHERTZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2961042 / Texte intégral : http://bit.ly/1qiqz1x. 2011, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brewster angle for z-cut uniaxial crystal and p-polarization beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed searches for gravitational waves from ultralight vector boson clouds around merger remnant and galactic black holes during the first part of the fourth LIGO-Virgo-KAGRA observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Adamcewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWTC-4.0: Methods for Identifying and Characterizing Gravitational-wave Transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adhicary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo Detector Characterization and Data Quality during the O3 run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOMÉLANGE POUR LA GÉNÉRATION D’ONDES HYPERFRÉQUENCES À MILLIMÉTRIQUES : FORMULAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Mirror Alignment for VIRGO: First experimental demonstration of the Anderson technique on a large-scale interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Freise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to Gravitational Waves from Compact Binary Coalescences Achieved during LIGO's Fifth and Virgo's First Science Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00525806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du bruit thermique et stabilisation en fréquence du laser du détecteur interferométrique d'ondes gravitationnelles VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Université Paris Sud - Paris XI, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00002892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interféromètre Virgo : propriétés optiques, stabilisation en fréquence du laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Nice Sophia Antipolis, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00284986v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationary Gaussian noises; noises in microwave and optical oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bruits gaussiens stationnaires, RENNES, France. 2023, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709449v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruits gaussiens stationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Bruits gaussiens stationnaires, Rennes Université Rennes 1, France. 2022, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Gravitational Wave Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sfo-00270559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1064"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58E3DB8A"/>
+    <w:nsid w:val="48C4BDF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-bondu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6487-5197" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187902461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2071-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304504v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Abac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Abouelfettouh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Acernese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ackley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Adamcewicz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/wjdz-jdby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249760v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kw5g-d732" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Adhicary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ae0c06" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abbott" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adb3a0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406255v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Agarwal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Aiello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Albanesi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.555312" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ae0d54" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adc681" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Raman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Ronchini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Delaunay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Tohuvavohu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie A Kennea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad9749" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gudz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2025.3614491" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adhikari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.112.084080" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad8de0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fletcher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wood" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hamburg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Veres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M Hui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad1eed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Abe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad65ce" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092267v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad3e83" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D Abbott" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Adams" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.022001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.042001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Adhikari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad27d3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609925v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad5beb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862940v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac74bb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04651579v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Abbott" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.041039" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad588" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/acdc9f" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846555v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agathos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albanesi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allocca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acd92d" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171346v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Agathos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C All&#233;n&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.041403" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/hal-03862873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011048" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846558v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acdf36" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738490v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd770" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862440v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca1b0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644661v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Abbott" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Abbott" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Acernese" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Ackley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Adams" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141452" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863450v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.022002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711636v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.122001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857161v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6acf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.061104" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656903v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac532b" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546110v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac3c8e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863386v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.082005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863381v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.102001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711201v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6ad0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722171v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac073" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.062002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738053v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac776a" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261280v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.063030" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862997v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.042003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738498v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.102008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203680v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abraham" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143734v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelu Abraham" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100658" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171349v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.241102" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430297v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abbott" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac082e" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022670v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abee15" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507490v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.122004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203679v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abffcd" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010977v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abe949" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413221v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1f2c" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303025v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abdcb7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.082004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac17ea" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428826v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.102001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203682v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010973v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.122002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186190v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022673v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.021053" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224757v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0d52" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235571v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Abbott" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac23db" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192534v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.109903" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219200v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abaabb" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Abbott" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D Abbott" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab685e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999729v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab5f7c" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613266v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.043015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302999v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.101.084002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491265v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aiello" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Aloy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.07.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946170v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aba493" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973168v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41114-020-00026-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959692v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.131101" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892973v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab960f" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203701v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamburg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fletcher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldstein" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bissaldi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Briggs" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab7d3e" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171322v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abb655" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440020v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab75f5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203664v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.101102" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410764v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4b48" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080725v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.024004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116509v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.104036" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097449v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab20cb" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990733v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soares-Santos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palmese" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hartley" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Annis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Bellido" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab14f1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817888v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.011001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051700v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab3800" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059393v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.031040" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009089v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab113b" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144373v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.161102" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902969v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0f3d" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130376v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.061104" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921970v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.011102" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188104v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.064064" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066450v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.122002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279053v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.062001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050847v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fishbach" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gray" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maga&#241;a Hernandez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sur" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaf96e" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017735v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0e8f" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999728v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3c2d" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136354v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.024017" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101674v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.104033" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902981v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burns" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Hui" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blackburn" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf726" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051546v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0e15" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283532v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.061101" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217642v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aubert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf21d" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416888v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amato" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.231108" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808846v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Abbott" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3231" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933956v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aloy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Anderson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ar&#232;ne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arun" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.201102" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999542v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716235v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guionie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.003483" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846586v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.161101" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846617v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adams" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Agatsuma" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aadf1a" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714753v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P Abbott" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Abbott" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Abernathy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aaaafa" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863138v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.231103" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999862v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Abbott" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102003" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999780v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.091101" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296318v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aaab76" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887103v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D Abbott" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.031104" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645676v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abbott" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.062002" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645884v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa920c" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669861v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9478" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404690v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bacon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barsuglia" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouffanais" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa6854" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645900v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24471" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645859v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.161101" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404731v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6c47" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412187v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnand" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buskulic" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducrot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.121101" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645570v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022005" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664010v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa677f" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669862v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa93fc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01427869v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hallal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bouhier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2635639" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645700v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.221101" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01394944v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.042003" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645901v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X17440031" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646052v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa91c9" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143735v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Abernathy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.082005" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485091v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.122003" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417097v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.. P.. Abbott" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9f0c" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669864v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9aed" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417039v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122006" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999799v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122004" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01352453v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201600209" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645247v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa86f0" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645341v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.141101" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458823v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9a35" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999753v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022001" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191238v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Abernathy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa9aee" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412191v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.121102" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274013v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cagnoli" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degallaix" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dolique" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flaminio" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/33/13/134001" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274010v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.241102" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273253v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122003" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01283976v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/826/1/L13" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01308576v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bizouard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brisson" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casanueva Diaz" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/225/1/8" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349288v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abernathy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/832/2/L21" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273211v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.131102" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273232v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122004" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01327773v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.064035" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01326869v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.041014" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01331568v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/227/2/14" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273215v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/818/2/L22" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01215360v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aasi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.042007" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313662v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122008" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273200v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.061102" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01314863v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.042002" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313211v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.102001" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01340416v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.102002" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343398v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000589" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343406v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2532119" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274032v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.221101" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01332520v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.041015" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278949v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adrian-Martinez" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Aartsen" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pradier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gay" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122010" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01332514v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.241103" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274006v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.131103" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01215371v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.042006" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01229258v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.042005" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00807196v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Accadia" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/lrr-2016-1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01091572v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.062008" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328650v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/11/115012" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328236v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/813/1/39" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079253v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.022004" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01056608v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aisa" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allemandou" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/2/024001" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01077175v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aasi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.022003" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923576v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.131101" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923580v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/211/1/7" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00935791v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astone" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/16/165013" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941862v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2013.2296144" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081126v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.017673" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00990297v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.122004" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00965403v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.102006" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019490v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Aartsen" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ackermann" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.102002" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923583v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/785/2/119" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063249v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennael Danion" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004239" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00998658v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.062010" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00976061v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.122003" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00977718v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.011102" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923573v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/8/085014" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00952104v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/16/165014" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01010031v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.231101" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00924818v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/11/115004" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919901v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.122004" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00818794v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.062001" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906576v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.102002" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00789647v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/30/5/055017" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00737685v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.022002" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725598v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.042001" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709861v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/06/008" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00641028v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118219" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00640993v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.022001" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00689749v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alshourbagy" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amico" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antonucci" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/03/P03012" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-V9FS99G4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706656v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/1/12" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00708743v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.122001" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00641035v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ballardin" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barone" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/2/025005" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679939v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.122007" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00718573v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Evans" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Fridriksson" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gehrels" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Homan" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Osborne" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/203/2/28" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00683730v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/15/155002" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00689778v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Abadie" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.082002" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00702094v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218860" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679937v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.102004" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00576828v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/28/7/079501" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608259v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/734/2/L35" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00641381v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637466" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695589v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Coughlin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/28/23/235008" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732746v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.10.005" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV8TSC29-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695665v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chaibi" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CRHY.2011.07.004" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21MN0646-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00601265v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.122005" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00662301v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.271102" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00624014v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/737/2/93" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695579v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicere" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2011-10860-7" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705154v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Accadia" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Antonucci" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Astone" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ballardin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/28/11/114002" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D43C659C18D5652D8CFE6C52D5E10B92CEB37EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00552235v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/28/2/025005" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00547591v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.11.006" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7KMXGTV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00603336v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0263-0923.30.1.63" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00452402v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoudia" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Arun" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.01.006" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587610v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aoudia" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K G Arun" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/8/084002" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00544185v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.102001" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00465032v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/17/173001" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525372v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.004780" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521252v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.11.006" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13969T12-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00465042v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/715/2/1453" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910880v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2084077" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00491714v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.81.102001" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421376v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adhikari" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ajith" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/715/2/1438" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910711v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Christensen" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/19/194010" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-05N4M3SL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00462573v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.01.010" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-465R4N7T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421367v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/713/1/671" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195434v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Christophe" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Andersen" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Anderson" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asmar" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. B&#233;rio" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9084-y" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354819v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ertmer" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schubert" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wendrich" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilowski" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaiser" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9125-6" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00399922v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Arun" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.053824" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00373791v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/26/8/085009" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414345v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08278" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260101v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/11/114051" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00261375v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/22/225001" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346825v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00280610v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/10/6/064009" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/962F643E69A8F764A8C71293DAC07DD126430643/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00327138v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/20/205007" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311847v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2008.06.005" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DV30CQT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136771v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Shourbagy" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avino" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2006.04.010" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP5X1B0C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148759v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189890v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/23/003" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113562v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191533v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2006.884422" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024251v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Braccini" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barsotti" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bradaschia" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cella" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Virgilio" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2005.04.002" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5JL36PS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414568v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakhmanov" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debieu" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Savage Jr." TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021612v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babusci" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barill" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022249v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barille" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021605v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021613v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021724v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011764v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bozzi" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgoin" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cortese" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Errico" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Enard" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1463717" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414588v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heitmann" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heusse" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Man" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1150708" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008066v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matone" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082153v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Oates" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Fox" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hollberg" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050589" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-15M6B6DT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007970v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hello" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Vinet" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000213v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Vinet" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ferrante" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000262v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caron" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dominjon" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drezen" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Grave" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083607v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ju" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Notcutt" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blair" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bondu" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Zhao" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9601(96)00434-3" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-88MKB8V4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022658v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fritschel" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Man" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brillet" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022548v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225354v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748565v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parnet" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bondu" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697581" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031198v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997107v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. All&#233;n&#233;" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012040" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996737v2" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012039" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290108v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467332v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1342/1/012010" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292414v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800096v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306049" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784699v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965299v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818202003" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669838v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813231801_0001" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622216v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669603v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813226609_0406" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01384221v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343444v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230951v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Basset" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Na" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261438v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Adams" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Agatsuma" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allocca" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/610/1/012014" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284334v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00741119v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/363/1/012024" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803097v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pavanello" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929738" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776460v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846235v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/363/1/012037" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803095v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380162" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803101v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00636857v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218271811020202" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141990v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704331v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00429320v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/228/1/012015" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00454775v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/203/1/012074" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00491987v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Swinkels" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919619v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919624v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2010.5664186" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00534415v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/243/1/012004" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916294v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00487256v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/19/194013" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BZG7XHLX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629992v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/19/194011" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00423954v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/26/20/204002" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZD7R1PWW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669509v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00174804v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.913937" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00293886v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tournefier" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/110/6/062025" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00280667v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/11/114045" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C640C36F2BC82064E9B1BA2C894AA6B779282E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190917v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/110/6/062016" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00322981v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/18/184001" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-97J83PTM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00221039v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bignotto" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonaldi" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camarda" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cerdonio" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conti" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/11/114046" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00322986v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/18/184003" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-90Z5RJRS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315415v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/120/3/032007" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191056v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.912887" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172279v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189561v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189562v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175900v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S12" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R9L641H2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175904v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S24" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q66R3ZLQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175906v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S29" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WHF4J65X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175815v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S01" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53BBA1AFD25BF085ECFF7B94940C47DD91FE2327/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190903v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190863v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175868v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S05" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CQV2TTJT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191035v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189565v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190873v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189559v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00178917v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184660v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175899v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S07" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5ZPHRHVC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00109660v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/19/S01" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PX1PL48T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026008v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S24" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WHWJWD7D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00078956v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/39/1/007" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025999v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S09" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5FD2SZBK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026004v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S12" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025979v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/32/1/007" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025980v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/32/1/013" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026007v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S13" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q8GWG2R2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025981v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/32/1/033" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026009v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S25" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MNDRD04C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00109665v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/19/S21" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7BSNK2F6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025760v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2125677" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024950v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S28" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TC8TMB89-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023532v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S01" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024959v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S33" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008613v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dittus" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Turyshev" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#228;mmerzahl" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Theil" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foerstner" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024927v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S21" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024240v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/10/008" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025043v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024949v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S18" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CF9G929P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024189v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1891534" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008614v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shao" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Nordtvedt" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laemmerzahl" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021602v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020117v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yvert" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021725v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauville" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marion" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masserot" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025837v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025835v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babusc" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024327v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021601v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021604v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025839v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021603v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024243v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014167v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014169v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013993v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellachia" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boget" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chollet" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021574v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnault" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020105v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011458v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005096v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000994v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002432v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5632(97)00109-6" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGDLGXB4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003241v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003239v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002455v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massonnet" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674524v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouesbet" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622232v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942365v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01384306v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01384292v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230942v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142510v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142601v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703618v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703648v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141998v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919154v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolland" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105710v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vinet" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11601609" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994792v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994782v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327812v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411478v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Abac" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abouelfettouh" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737863v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329714v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023531v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freise" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525806v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abernathy" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002892v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00284986v2" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04709449v3" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959937v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00270559v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-bondu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6487-5197" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187902461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2071-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304504v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Abac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Abouelfettouh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Acernese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ackley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Adamcewicz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/wjdz-jdby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907883v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abbott" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adb3a0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406255v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Agarwal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aiello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albanesi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.555312" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Adhicary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ae0c06" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249760v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kw5g-d732" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ae0d54" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780788v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adc681" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Raman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Ronchini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Delaunay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Tohuvavohu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie A Kennea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad9749" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gudz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2025.3614491" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862862v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adhikari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.112.084080" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fletcher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wood" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hamburg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Veres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M Hui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad1eed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Abe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad65ce" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad8de0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092267v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad3e83" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D Abbott" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Adams" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.022001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.042001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Adhikari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad27d3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609925v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad5beb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862940v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac74bb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04651579v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Abbott" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.041039" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad588" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/acdc9f" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846555v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agathos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allocca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acd92d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171346v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Agathos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Albanesi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C All&#233;n&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.041403" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/hal-03862873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011048" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846558v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acdf36" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738490v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd770" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Abbott" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Abbott" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Acernese" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Ackley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Adams" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141452" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca1b0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac532b" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546110v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac3c8e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778299v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.061104" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6acf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.082005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863381v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.102001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863450v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.022002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711636v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.122001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711201v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6ad0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722171v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac073" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.062002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738053v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac776a" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738498v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.102008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261280v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.063030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862997v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.042003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143734v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelu Abraham" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100658" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203680v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abraham" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507490v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.122004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430297v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abbott" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac082e" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171349v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.241102" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022670v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abee15" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203679v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abffcd" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010977v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abe949" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413221v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1f2c" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303025v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abdcb7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.082004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac17ea" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186190v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010973v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.122002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022673v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.021053" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428826v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.102001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203682v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224757v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0d52" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235571v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Abbott" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac23db" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192534v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.109903" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999729v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Abbott" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D Abbott" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab5f7c" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417088v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab685e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302999v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.101.084002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613266v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.043015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219200v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abaabb" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946170v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aba493" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491265v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Aloy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.07.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973168v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41114-020-00026-9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959692v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.131101" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203701v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamburg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fletcher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldstein" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bissaldi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Briggs" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab7d3e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892973v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab960f" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171322v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abb655" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440020v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab75f5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203664v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.101102" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116509v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.104036" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410764v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4b48" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080725v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.024004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817888v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.011001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051700v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab3800" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990733v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soares-Santos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palmese" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hartley" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Annis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Bellido" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab14f1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130376v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.061104" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921970v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.011102" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059393v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.031040" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902969v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0f3d" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009089v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab113b" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144373v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.161102" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097449v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab20cb" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066450v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.122002" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188104v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.064064" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050847v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fishbach" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gray" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maga&#241;a Hernandez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sur" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaf96e" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017735v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0e8f" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279053v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.062001" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101674v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.104033" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136354v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.024017" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999728v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3c2d" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902981v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burns" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Hui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blackburn" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf726" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051546v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0e15" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283532v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.061101" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416888v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amato" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.231108" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217642v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aubert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf21d" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808846v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Abbott" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3231" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933956v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aloy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Anderson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ar&#232;ne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.201102" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846586v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.161101" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846617v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adams" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Agatsuma" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aadf1a" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716235v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guionie" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.003483" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999542v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102002" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714753v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P Abbott" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Abbott" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Abernathy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aaaafa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863138v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.231103" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999780v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Abbott" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.091101" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999862v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102003" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296318v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aaab76" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887103v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D Abbott" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.031104" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645884v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa920c" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669861v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9478" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645900v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24471" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404690v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bacon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barsuglia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouffanais" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa6854" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645676v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abbott" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.062002" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412187v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnand" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buskulic" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducrot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.121101" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664010v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa677f" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669862v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa93fc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645570v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022005" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01427869v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hallal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bouhier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2635639" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645700v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.221101" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645901v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X17440031" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01394944v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.042003" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646052v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa91c9" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404731v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6c47" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645859v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.161101" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143735v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Abernathy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.082005" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485091v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.122003" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417097v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.. P.. Abbott" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9f0c" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669864v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9aed" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645341v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.141101" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645247v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa86f0" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01352453v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201600209" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417039v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122006" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999799v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122004" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191238v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Abernathy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa9aee" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412191v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.121102" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458823v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9a35" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999753v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022001" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274013v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cagnoli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degallaix" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dolique" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flaminio" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/33/13/134001" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274010v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.241102" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349288v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abernathy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/832/2/L21" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273253v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122003" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01283976v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/826/1/L13" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01308576v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bizouard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brisson" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casanueva Diaz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/225/1/8" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01215360v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aasi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.042007" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273215v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/818/2/L22" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313662v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122008" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01331568v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/227/2/14" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273211v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.131102" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273232v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122004" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01327773v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.064035" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01326869v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.041014" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01314863v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.042002" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273200v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.061102" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343398v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000589" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313211v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.102001" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01340416v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.102002" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343406v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2532119" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274006v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.131103" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01332520v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.041015" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01332514v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.241103" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278949v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adrian-Martinez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Aartsen" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pradier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gay" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122010" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274032v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.221101" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00807196v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Accadia" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/lrr-2016-1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01215371v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.042006" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01229258v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.042005" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01091572v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.062008" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328650v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/11/115012" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328236v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/813/1/39" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079253v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.022004" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01056608v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aisa" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allemandou" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/2/024001" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01077175v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aasi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.022003" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923580v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/211/1/7" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923576v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.131101" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081126v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.017673" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941862v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2013.2296144" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923583v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/785/2/119" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00965403v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.102006" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00990297v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.122004" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019490v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Aartsen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.102002" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063249v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennael Danion" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004239" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00976061v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.122003" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00998658v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.062010" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00935791v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astone" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/16/165013" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00977718v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.011102" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923573v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/8/085014" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01010031v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.231101" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00924818v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/11/115004" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00952104v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/16/165014" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00818794v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.062001" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919901v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.122004" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906576v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.102002" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00789647v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/30/5/055017" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00737685v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.022002" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725598v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.042001" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709861v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/06/008" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00689749v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alshourbagy" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amico" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antonucci" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/03/P03012" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-V9FS99G4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00641028v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118219" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00640993v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.022001" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00641035v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ballardin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barone" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/2/025005" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00708743v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.122001" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679939v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.122007" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00718573v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Evans" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Fridriksson" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gehrels" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Homan" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Osborne" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/203/2/28" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706656v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/1/12" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00683730v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/15/155002" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00702094v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218860" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00689778v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Abadie" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.082002" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679937v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.102004" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00576828v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/28/7/079501" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695589v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Coughlin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/28/23/235008" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00641381v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637466" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732746v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.10.005" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV8TSC29-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608259v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/734/2/L35" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695665v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chaibi" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CRHY.2011.07.004" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21MN0646-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695579v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicere" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2011-10860-7" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00624014v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/737/2/93" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00601265v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.122005" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00662301v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.271102" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00552235v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/28/2/025005" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00547591v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.11.006" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7KMXGTV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705154v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Accadia" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Antonucci" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Astone" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ballardin" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/28/11/114002" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D43C659C18D5652D8CFE6C52D5E10B92CEB37EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00603336v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0263-0923.30.1.63" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00452402v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoudia" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Arun" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.01.006" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525372v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.004780" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521252v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.11.006" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13969T12-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00544185v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.102001" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00465032v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/17/173001" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587610v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aoudia" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K G Arun" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/8/084002" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00465042v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/715/2/1453" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910880v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2084077" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421376v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adhikari" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ajith" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/715/2/1438" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00491714v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.81.102001" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421367v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/713/1/671" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00462573v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.01.010" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-465R4N7T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910711v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Christensen" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/19/194010" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-05N4M3SL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354819v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ertmer" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schubert" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wendrich" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilowski" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaiser" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9125-6" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195434v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Christophe" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Andersen" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Anderson" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asmar" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. B&#233;rio" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9084-y" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00399922v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Arun" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.053824" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00373791v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/26/8/085009" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414345v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08278" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00261375v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/22/225001" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260101v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/11/114051" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346825v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00280610v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/10/6/064009" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/962F643E69A8F764A8C71293DAC07DD126430643/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00327138v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/20/205007" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311847v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2008.06.005" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DV30CQT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136771v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Shourbagy" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avino" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2006.04.010" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP5X1B0C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148759v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189890v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/23/003" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113562v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191533v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2006.884422" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024251v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Braccini" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barsotti" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bradaschia" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cella" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Virgilio" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2005.04.002" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5JL36PS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414568v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakhmanov" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debieu" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Savage Jr." TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021612v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babusci" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barill" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022249v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barille" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021605v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021613v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021724v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011764v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bozzi" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgoin" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cortese" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Errico" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Enard" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1463717" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414588v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heitmann" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heusse" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Man" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1150708" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008066v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matone" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082153v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Oates" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Fox" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hollberg" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050589" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-15M6B6DT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007970v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hello" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Vinet" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000262v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caron" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dominjon" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drezen" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Grave" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000213v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Vinet" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ferrante" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083607v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ju" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Notcutt" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blair" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bondu" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Zhao" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9601(96)00434-3" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-88MKB8V4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022658v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fritschel" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Man" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brillet" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022548v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225354v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748565v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parnet" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bondu" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697581" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031198v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997107v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. All&#233;n&#233;" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012040" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996737v2" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012039" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290108v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467332v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1342/1/012010" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292414v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800096v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306049" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784699v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965299v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818202003" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669838v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813231801_0001" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622216v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669603v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813226609_0406" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01384221v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343444v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230951v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Basset" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Na" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261438v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Adams" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Agatsuma" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allocca" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/610/1/012014" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284334v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00741119v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/363/1/012024" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776460v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846235v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/363/1/012037" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803097v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pavanello" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929738" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803095v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380162" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803101v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141990v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00636857v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218271811020202" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704331v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00429320v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/228/1/012015" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00491987v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Swinkels" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919619v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00454775v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/203/1/012074" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919624v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2010.5664186" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916294v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00534415v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/243/1/012004" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00487256v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/19/194013" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BZG7XHLX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629992v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/19/194011" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00423954v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/26/20/204002" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZD7R1PWW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669509v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00174804v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.913937" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00322981v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/18/184001" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-97J83PTM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190917v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/110/6/062016" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00293886v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tournefier" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/110/6/062025" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00280667v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/11/114045" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C640C36F2BC82064E9B1BA2C894AA6B779282E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00221039v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bignotto" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonaldi" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camarda" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cerdonio" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conti" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/11/114046" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00322986v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/18/184003" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-90Z5RJRS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315415v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/120/3/032007" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191056v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.912887" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172279v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175906v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S29" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WHF4J65X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175868v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S05" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CQV2TTJT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175815v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S01" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53BBA1AFD25BF085ECFF7B94940C47DD91FE2327/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190903v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190863v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175900v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S12" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R9L641H2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175904v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S24" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q66R3ZLQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189562v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189561v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191035v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189565v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190873v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189559v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175899v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S07" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5ZPHRHVC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00178917v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184660v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00109660v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/19/S01" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PX1PL48T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00078956v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/39/1/007" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025999v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S09" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5FD2SZBK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026008v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S24" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WHWJWD7D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026004v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S12" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025979v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/32/1/007" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025980v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/32/1/013" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026007v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S13" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q8GWG2R2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025981v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/32/1/033" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026009v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S25" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MNDRD04C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00109665v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/19/S21" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7BSNK2F6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023532v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S01" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025760v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2125677" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024950v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S28" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TC8TMB89-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024959v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S33" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024927v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S21" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008613v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dittus" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Turyshev" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#228;mmerzahl" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Theil" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foerstner" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024240v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/10/008" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025043v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024189v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1891534" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024949v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S18" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CF9G929P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008614v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shao" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Nordtvedt" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laemmerzahl" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021725v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauville" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marion" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masserot" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021602v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020117v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yvert" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021601v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024327v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025835v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babusc" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025837v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021604v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021603v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025839v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024243v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014167v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014169v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013993v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellachia" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boget" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chollet" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021574v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnault" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020105v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011458v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005096v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000994v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002432v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5632(97)00109-6" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGDLGXB4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003241v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003239v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002455v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massonnet" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674524v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouesbet" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622232v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942365v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01384306v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230942v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01384292v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142510v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142601v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141998v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703648v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703618v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919154v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolland" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105710v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vinet" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11601609" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994792v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994782v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518234v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327812v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411478v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Abac" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abouelfettouh" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737863v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329714v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023531v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freise" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525806v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abernathy" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002892v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00284986v2" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04709449v3" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959937v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00270559v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>