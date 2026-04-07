--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -585,78 +585,78 @@
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Yong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 82, pp.23 - 23. </w:t>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.e0149497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0149497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491181v1</w:t>
+                <w:t xml:space="preserve">hal-01490101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Screening Using Transgenic Zebrafish Embryos Reveals New Effects of HDAC Inhibitors Trichostatin A and Valproic Acid on Organogenesis</w:t>
               </w:r>
@@ -719,78 +719,78 @@
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Yong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11 (2), pp.e0149497. </w:t>
+              <w:t xml:space="preserve">, 2016, 82, pp.23 - 23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0149497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490101v1</w:t>
+                <w:t xml:space="preserve">hal-01491181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botanical compounds and their regulation of nuclear receptor action: The case of traditional Chinese medicine</w:t>
               </w:r>
@@ -1363,313 +1363,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00384307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of Tribolium nuclear receptors reveals an evolutionary overacceleration of a network controlling the ecdysone cascade</w:t>
+                <w:t xml:space="preserve">The beetle by the name of Tribolium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 38 (4), pp.416-429. </w:t>
+              <w:t xml:space="preserve">, 2008, 38 (4), pp.377-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2007.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2008.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00288743v1</w:t>
+                <w:t xml:space="preserve">hal-04231447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The beetle by the name of Tribolium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bonneton</w:t>
+                <w:t xml:space="preserve">Annotation of Tribolium nuclear receptors reveals an increase in evolutionary rate of a network controlling the ecdysone cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 38 (4), pp.377-379. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2008.01.002⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 38 (4), p. 416 - p. 429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2007.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231447v1</w:t>
+                <w:t xml:space="preserve">hal-00453844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of Tribolium nuclear receptors reveals an increase in evolutionary rate of a network controlling the ecdysone cascade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bonneton</w:t>
+                <w:t xml:space="preserve">Annotation of Tribolium nuclear receptors reveals an evolutionary overacceleration of a network controlling the ecdysone cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Laudet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 38 (4), p. 416 - p. 429. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+              <w:t xml:space="preserve">, 2008, 38 (4), pp.416-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ibmb.2007.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453844v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00288743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer et classer</w:t>
               </w:r>
@@ -2081,226 +2081,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence évolutive extrême d’un gène homéotique : le cas bicoid</w:t>
+                <w:t xml:space="preserve">Rapid divergence of the ecdysone receptor in diptera and lepidoptera suggests coevolution between ECR and USP-RXR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zelus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Iwema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robinson-Rechavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 20 (4), pp.541-553</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231455v1</w:t>
+                <w:t xml:space="preserve">hal-02674217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid divergence of the ecdysone receptor in diptera and lepidoptera suggests coevolution between ECR and USP-RXR</w:t>
+                <w:t xml:space="preserve">Divergence évolutive extrême d’un gène homéotique : le cas bicoid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneton</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Laudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (12), pp.1265-1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/200319121265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674217v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid divergence of the ecdysone receptor in Diptera and Lepidoptera suggests coevolution between ECR and USP-RXR.</w:t>
               </w:r>
@@ -3397,51 +3397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidamalia Vargas-Lowman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armisen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fernanda Burguez Floriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Rocha Silva Cordeiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Viala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1908316116" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armis&#233;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendhran Rajakumar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Friedrich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua B Benoit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh M Robertson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5163-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouveia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonneton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almunia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qu&#233;au" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22235-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tohme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yong Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149497" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490170v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2014.10.028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald J. Hill" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. L. Billas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd D. Graham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Lawrence" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-120811-153610" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. da Lage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maestro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Iwema" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-199" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010263297" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00384307v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Iwema" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain A. Studer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robinson-Rechavi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ml Billas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00288743v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2007.10.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231447v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2008.01.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453844v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227589v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reymond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vialette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Billas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nierengarten" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601810" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654873v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kathirithamby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227588v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200319121265" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674217v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zelus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robinson-Rechavi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00285059v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Zelus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hancock" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Shaw" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A Dover" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227468v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J Shaw" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fazakerley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Shi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Theodore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Maroni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Wegnez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(95)01544-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227436v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Durliat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Boissonneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Andr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00141608" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-F6SDSD4D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227444v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.1020160305" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCKTH86K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04227587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidamalia Vargas-Lowman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armisen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fernanda Burguez Floriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Rocha Silva Cordeiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Viala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1908316116" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armis&#233;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendhran Rajakumar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Friedrich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua B Benoit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh M Robertson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5163-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouveia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonneton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almunia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qu&#233;au" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22235-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490101v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tohme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yong Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149497" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490170v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2014.10.028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald J. Hill" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. L. Billas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd D. Graham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Lawrence" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-120811-153610" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. da Lage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maestro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Iwema" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-199" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010263297" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00384307v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Iwema" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain A. Studer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robinson-Rechavi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ml Billas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231447v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2008.01.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453844v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laudet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2007.10.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00288743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227589v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reymond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vialette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Billas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nierengarten" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601810" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654873v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kathirithamby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227588v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674217v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zelus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robinson-Rechavi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200319121265" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00285059v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Zelus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hancock" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Shaw" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A Dover" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227468v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J Shaw" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fazakerley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Shi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Theodore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Maroni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Wegnez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(95)01544-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227436v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Durliat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Boissonneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Andr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00141608" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-F6SDSD4D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227444v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.1020160305" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCKTH86K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04227587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>