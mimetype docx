--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -636,2390 +636,2256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Screening Using Transgenic Zebrafish Embryos Reveals New Effects of HDAC Inhibitors Trichostatin A and Valproic Acid on Organogenesis</w:t>
+                <w:t xml:space="preserve">Botanical compounds and their regulation of nuclear receptor action: The case of traditional Chinese medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Yong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149497⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 401, pp.221 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2014.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491181v1</w:t>
+                <w:t xml:space="preserve">hal-01490170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Botanical compounds and their regulation of nuclear receptor action: The case of traditional Chinese medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ling Li</w:t>
+                <w:t xml:space="preserve">Ecdysone Receptors: From the Ashburner Model to Structural Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald J. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle M. L. Billas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laudet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lloyd D. Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Lawrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.251 - +. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-ento-120811-153610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2014.10.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01490170v1</w:t>
+                <w:t xml:space="preserve">hal-02647651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecdysone Receptors: From the Ashburner Model to Structural Biology</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular adaptation and resilience of the insect's nuclear receptor USP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. da Lage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Iwema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (199), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-12-199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-ento-120811-153610⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02647651v1</w:t>
+                <w:t xml:space="preserve">hal-00778587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular adaptation and resilience of the insect's nuclear receptor USP</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand Tribolium complémente la génétique de la drosophile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2010263297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-12-199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00778587v1</w:t>
+                <w:t xml:space="preserve">hal-01490171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand Tribolium complémente la génétique de la drosophile</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural and evolutionary innovation of the heterodimerization interface between USP and the ecdysone receptor ECR in insects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Iwema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain A. Studer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robinson-Rechavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ml Billas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (4), pp.753-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msn302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2010263297⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01490171v1</w:t>
+                <w:t xml:space="preserve">inserm-00384307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and evolutionary innovation of the heterodimerization interface between USP and the ecdysone receptor ECR in insects.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The beetle by the name of Tribolium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (4), pp.377-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2008.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msn302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00384307v1</w:t>
+                <w:t xml:space="preserve">hal-04231447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The beetle by the name of Tribolium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bonneton</w:t>
+                <w:t xml:space="preserve">Annotation of Tribolium nuclear receptors reveals an increase in evolutionary rate of a network controlling the ecdysone cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 38 (4), pp.377-379. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 38 (4), p. 416 - p. 429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2007.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2008.01.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04231447v1</w:t>
+                <w:t xml:space="preserve">hal-00453844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of Tribolium nuclear receptors reveals an increase in evolutionary rate of a network controlling the ecdysone cascade</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Annotation of Tribolium nuclear receptors reveals an evolutionary overacceleration of a network controlling the ecdysone cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Laudet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 38 (4), p. 416 - p. 429. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 38 (4), pp.416-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2007.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2007.10.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00453844v1</w:t>
+                <w:t xml:space="preserve">ensl-00288743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of Tribolium nuclear receptors reveals an evolutionary overacceleration of a network controlling the ecdysone cascade</w:t>
+                <w:t xml:space="preserve">Explorer et classer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laudet</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hommes et Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63 (automne), pp.4-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00288743v1</w:t>
+                <w:t xml:space="preserve">hal-04227589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer et classer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and functional characterization of a novel type of ligand-independent RXR-USP receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Iwema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle M.L. Billas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helène Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et Plantes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (16), pp.3770-3782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227589v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional characterization of a novel type of ligand-independent RXR-USP receptor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The rapid divergence of the ecdysone receptor is a synapomorphy for Mecopterida that clarifies the Strepsiptera problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kathirithamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (3), pp.351-362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601810⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02589453v1</w:t>
+                <w:t xml:space="preserve">hal-02654873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rapid divergence of the ecdysone receptor is a synapomorphy for Mecopterida that clarifies the Strepsiptera problem</w:t>
+                <w:t xml:space="preserve">Comment les ailes sont venues aux insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15 (3), pp.351-362</w:t>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19, pp.64-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654873v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les ailes sont venues aux insectes</w:t>
+                <w:t xml:space="preserve">Divergence évolutive extrême d’un gène homéotique : le cas bicoid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (12), pp.1265-1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/200319121265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227588v1</w:t>
+                <w:t xml:space="preserve">hal-04231455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid divergence of the ecdysone receptor in diptera and lepidoptera suggests coevolution between ECR and USP-RXR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zelus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Iwema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robinson-Rechavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Laudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 20 (4), pp.541-553</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence évolutive extrême d’un gène homéotique : le cas bicoid</w:t>
+                <w:t xml:space="preserve">Rapid divergence of the ecdysone receptor in Diptera and Lepidoptera suggests coevolution between ECR and USP-RXR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Zelus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Iwema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robinson-Rechavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 20 (4), pp.541-553</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/200319121265⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04231455v1</w:t>
+                <w:t xml:space="preserve">ensl-00285059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid divergence of the ecdysone receptor in Diptera and Lepidoptera suggests coevolution between ECR and USP-RXR.</w:t>
+                <w:t xml:space="preserve">High Sequence Turnover in the Regulatory Regions of the Developmental Gene hunchback in Insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laudet</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip J. Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel A Dover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 20 (4), pp.541-553</w:t>
+              <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00285059v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Sequence Turnover in the Regulatory Regions of the Developmental Gene hunchback in Insects</w:t>
+                <w:t xml:space="preserve">Comparison of bicoid-dependent regulation of hunchback between Musca domestica and Drosophila melanogaster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Hancock</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip J Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fazakerley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel A Dover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999</w:t>
+              <w:t xml:space="preserve">Mechanisms of Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 66, pp.143-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227465v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of bicoid-dependent regulation of hunchback between Musca domestica and Drosophila melanogaster.</w:t>
+                <w:t xml:space="preserve">Developmental and environnemental regulation of Drosophila metallothionein genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gabriel A Dover</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Theodore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Silar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Maroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Wegnez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms of Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 380, pp.33-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0014-5793(95)01544-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227468v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental and environnemental regulation of Drosophila metallothionein genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of metallothionein genes during the post-embryonic development of Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Durliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Silar</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Boissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Wegnez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioMetals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 8, pp.339-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/bf00141608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0014-5793(95)01544-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04227449v1</w:t>
+                <w:t xml:space="preserve">hal-04227436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of metallothionein genes during the post-embryonic development of Drosophila melanogaster</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developmental Variability of Metallothionein Mtn Gene Expression in the Species of the Drosophila melanogaster subgroup.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...128 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Wegnez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 16, pp.253-263. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dvg.1020160305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dvg.1020160305⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3029,111 +2895,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of nuclear hormone receptors in insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive molecular insect science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2005, 978-0-444-51516-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3143,114 +3009,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude développementale et fonctionnelle des métallothionéines chez la drosophile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris 11, 1994. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04227587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3397,51 +3263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidamalia Vargas-Lowman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armisen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fernanda Burguez Floriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Rocha Silva Cordeiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Viala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1908316116" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armis&#233;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendhran Rajakumar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Friedrich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua B Benoit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh M Robertson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5163-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouveia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonneton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almunia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qu&#233;au" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22235-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490101v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tohme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yong Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149497" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490170v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2014.10.028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald J. Hill" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. L. Billas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd D. Graham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Lawrence" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-120811-153610" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. da Lage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maestro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Iwema" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-199" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010263297" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00384307v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Iwema" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain A. Studer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robinson-Rechavi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ml Billas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231447v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2008.01.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453844v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laudet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2007.10.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00288743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227589v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reymond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vialette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Billas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nierengarten" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601810" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654873v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kathirithamby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227588v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674217v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zelus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robinson-Rechavi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200319121265" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00285059v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Zelus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hancock" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Shaw" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A Dover" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227468v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J Shaw" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fazakerley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Shi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Theodore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Maroni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Wegnez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(95)01544-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227436v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Durliat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Boissonneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Andr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00141608" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-F6SDSD4D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227444v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.1020160305" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCKTH86K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04227587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidamalia Vargas-Lowman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armisen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fernanda Burguez Floriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Rocha Silva Cordeiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Viala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1908316116" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armis&#233;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendhran Rajakumar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Friedrich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua B Benoit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh M Robertson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5163-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouveia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonneton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almunia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qu&#233;au" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22235-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490101v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tohme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yong Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149497" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2014.10.028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647651v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald J. Hill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. L. Billas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd D. Graham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Lawrence" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-120811-153610" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. da Lage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maestro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Iwema" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-199" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490171v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010263297" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00384307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Iwema" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain A. Studer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robinson-Rechavi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ml Billas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn302" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2008.01.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453844v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laudet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2007.10.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00288743v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227589v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reymond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vialette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M.L. Billas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Beck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Nierengarten" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601810" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kathirithamby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200319121265" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zelus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robinson-Rechavi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00285059v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Zelus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hancock" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Shaw" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A Dover" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J Shaw" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fazakerley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Shi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227449v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Theodore" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Maroni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Wegnez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(95)01544-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Durliat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Boissonneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Andr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00141608" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-F6SDSD4D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227444v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.1020160305" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCKTH86K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04227587v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>