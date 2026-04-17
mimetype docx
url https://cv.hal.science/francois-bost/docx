--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -250,881 +250,881 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La région Grand-Est au défi de ses évolutions industrielles et de sa réindustrialisation</w:t>
+                <w:t xml:space="preserve">Regards interdisciplinaires sur l’étude et l’enseignement de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Laquerrière-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salembier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition des Archives Contemporaines, 2024, 9782813005502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813005502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards interdisciplinaires sur l'étude et l'enseignement de la transition écologique: Actes du colloque de 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Bonfiglioli</w:t>
+                <w:t xml:space="preserve">Fabrice Thuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Cresson</w:t>
+                <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+                <w:t xml:space="preserve">Aude Laquerrière-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Messaoudi</w:t>
+                <w:t xml:space="preserve">Pascal Salembier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images économiques du monde 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IRES/CGT. 2024</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04882207v1</w:t>
+              <w:t xml:space="preserve">Armand Colin, pp.356, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images économiques du monde 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sanmartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">armand colin. armand colin, pp.361, 2017, 978-2-200-62003-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01680446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images économiques du monde 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sanmartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">armand colin, 2016, 978-2-200-61507-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01394224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprises et environnement quels enjeux pour le développement durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards interdisciplinaires sur l’étude et l’enseignement de la transition écologique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La région Grand-Est au défi de ses évolutions industrielles et de sa réindustrialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...259 lines deleted...]
-                <w:t xml:space="preserve">Christian Pihet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Bonfiglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Armand Colin, pp.356, 2018</w:t>
-[...150 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">IRES/CGT. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...173 lines deleted...]
-                <w:t xml:space="preserve">hal-03174161v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1168,51 +1168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Bayoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bennafla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de l'Égypte contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.106-107, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1259,51 +1259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d'acteurs et justice spatiale. Le cas des chefs d'entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Piermay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Gervais-Lambony; Claire Bénit-Gbaffou; Jean-Luc Piermay; Alain Musset; Sabine Planel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La justice spatiale et la ville. Regards du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1345,64 +1345,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et environnement : quels enjeux pour le développement durable ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.11-18, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1468,51 +1468,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special economic zones: methodological and definition issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transnational Corporations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (2), p. 141-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1531,239 +1531,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crises et mutations contemporaines : approches géopolitiques et géoéconomiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Entreprises et territoires à l’épreuve de la démondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Rosière</w:t>
+                <w:t xml:space="preserve">Frédéric Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34, </w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Entreprises et territoires à l’épreuve de la démondialisation, 723-724 (5-6), pp.443-462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/espacepolitique.4543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ag.723.0443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716625v1</w:t>
+                <w:t xml:space="preserve">hal-03771619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprises et territoires à l’épreuve de la démondialisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Crises et mutations contemporaines : approches géopolitiques et géoéconomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leriche</w:t>
+                <w:t xml:space="preserve">Stéphane Rosière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Entreprises et territoires à l’épreuve de la démondialisation, 723-724 (5-6), pp.443-462. </w:t>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ag.723.0443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.4543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771619v1</w:t>
+                <w:t xml:space="preserve">hal-03716625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires français à l’épreuve des mutations industrielles [éditorial]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Fagnoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1810,51 +1810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désindustrialisation et délocalisations : les mots et les choses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 88 (2), pp.112-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1882,178 +1882,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux internationaux de production et reconfiguration des territoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les zones franches, interfaces de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Delapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économies et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 38, pp.237-254</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 658, pp.563-585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069238v1</w:t>
+                <w:t xml:space="preserve">hal-01069246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les zones franches, interfaces de la mondialisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Réseaux internationaux de production et reconfiguration des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 658, pp.563-585</w:t>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38, pp.237-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069246v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2084,51 +2084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires français à l’épreuve des mutations industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Fagnoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 92 (4), 2015, Les territoires français à l’épreuve des mutations industrielles</w:t>
@@ -2189,51 +2189,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones franches et leur version proche-orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Comparer l'Intégration des Territoires et l'Adaptation du Droit dans le monde Arabe et Indien" (programme CITADAIN). Paris, Institut de Géographie, 19.06.2009.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2258,51 +2258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des lieux des zones franches dans le monde et en Afrique subsaharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Development Zone, East London</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Afrique du Sud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2417,51 +2417,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F8B2399"/>
+    <w:nsid w:val="089CED41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2648,51 +2648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-bost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8920-8216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05659643X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/18823148" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882207v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bonfiglioli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cresson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leclercq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Messaoudi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859183v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thuriot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laquerri&#232;re-Lacroix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005502" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Colin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanmartin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Humain-Lamoure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Bayoumi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37587" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piermay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/2838-la-justice-spatiale-et-la-ville-regards-du-sud-9782811110833.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171644v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05285472v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rosi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4543" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03771619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.723.0443" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Fagnoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01069233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8210" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01069238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delapierre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01069246v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378270v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-bost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8920-8216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05659643X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/18823148" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859183v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thuriot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laquerri&#232;re-Lacroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005502" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680446v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanmartin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Humain-Lamoure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394224v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bonfiglioli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cresson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leclercq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Messaoudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Bayoumi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37587" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piermay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/2838-la-justice-spatiale-et-la-ville-regards-du-sud-9782811110833.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171644v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05285472v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03771619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.723.0443" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rosi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4543" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Fagnoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01069233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8210" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01069246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01069238v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delapierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378270v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>