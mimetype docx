--- v1 (2026-04-17)
+++ v2 (2026-05-25)
@@ -250,881 +250,881 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards interdisciplinaires sur l’étude et l’enseignement de la transition écologique</w:t>
+                <w:t xml:space="preserve">La région Grand-Est au défi de ses évolutions industrielles et de sa réindustrialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+                <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Thuriot</w:t>
+                <w:t xml:space="preserve">Clotilde Bonfiglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bost</w:t>
+                <w:t xml:space="preserve">Julie Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Laquerrière-Lacroix</w:t>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Salembier</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> (édition critique)</w:t>
+                <w:t xml:space="preserve">Dalila Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRES/CGT. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859183v1</w:t>
-[...542 lines deleted...]
-                <w:t xml:space="preserve">hal-03174161v1</w:t>
+                <w:t xml:space="preserve">hal-04882207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La région Grand-Est au défi de ses évolutions industrielles et de sa réindustrialisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Regards interdisciplinaires sur l’étude et l’enseignement de la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Laquerrière-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salembier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition des Archives Contemporaines, 2024, 9782813005502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813005502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards interdisciplinaires sur l'étude et l'enseignement de la transition écologique: Actes du colloque de 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Laquerrière-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salembier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images économiques du monde 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pihet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.356, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images économiques du monde 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sanmartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">armand colin. armand colin, pp.361, 2017, 978-2-200-62003-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01680446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images économiques du monde 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sanmartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Bonfiglioli</w:t>
+                <w:t xml:space="preserve">Sébastien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Cresson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">armand colin, 2016, 978-2-200-61507-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01394224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprises et environnement quels enjeux pour le développement durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Messaoudi</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04882207v1</w:t>
+                <w:t xml:space="preserve">Sylvie Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1168,51 +1168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Bayoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bennafla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de l'Égypte contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.106-107, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1259,51 +1259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d'acteurs et justice spatiale. Le cas des chefs d'entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Piermay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Gervais-Lambony; Claire Bénit-Gbaffou; Jean-Luc Piermay; Alain Musset; Sabine Planel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La justice spatiale et la ville. Regards du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1345,64 +1345,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et environnement : quels enjeux pour le développement durable ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.11-18, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1468,51 +1468,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special economic zones: methodological and definition issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transnational Corporations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (2), p. 141-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1531,239 +1531,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprises et territoires à l’épreuve de la démondialisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Crises et mutations contemporaines : approches géopolitiques et géoéconomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leriche</w:t>
+                <w:t xml:space="preserve">Stéphane Rosière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Entreprises et territoires à l’épreuve de la démondialisation, 723-724 (5-6), pp.443-462. </w:t>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ag.723.0443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.4543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771619v1</w:t>
+                <w:t xml:space="preserve">hal-03716625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crises et mutations contemporaines : approches géopolitiques et géoéconomiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Entreprises et territoires à l’épreuve de la démondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Rosière</w:t>
+                <w:t xml:space="preserve">Frédéric Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34, </w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Entreprises et territoires à l’épreuve de la démondialisation, 723-724 (5-6), pp.443-462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/espacepolitique.4543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ag.723.0443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716625v1</w:t>
+                <w:t xml:space="preserve">hal-03771619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires français à l’épreuve des mutations industrielles [éditorial]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Fagnoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1810,51 +1810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désindustrialisation et délocalisations : les mots et les choses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 88 (2), pp.112-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1882,178 +1882,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les zones franches, interfaces de la mondialisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Réseaux internationaux de production et reconfiguration des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 658, pp.563-585</w:t>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38, pp.237-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069246v1</w:t>
+                <w:t xml:space="preserve">hal-01069238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux internationaux de production et reconfiguration des territoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les zones franches, interfaces de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Delapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économies et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 38, pp.237-254</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 658, pp.563-585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069238v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2084,51 +2084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires français à l’épreuve des mutations industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Fagnoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 92 (4), 2015, Les territoires français à l’épreuve des mutations industrielles</w:t>
@@ -2189,51 +2189,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones franches et leur version proche-orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Comparer l'Intégration des Territoires et l'Adaptation du Droit dans le monde Arabe et Indien" (programme CITADAIN). Paris, Institut de Géographie, 19.06.2009.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2258,51 +2258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des lieux des zones franches dans le monde et en Afrique subsaharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Development Zone, East London</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Afrique du Sud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2417,51 +2417,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="089CED41"/>
+    <w:nsid w:val="81B997E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2648,51 +2648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-bost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8920-8216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05659643X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/18823148" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859183v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thuriot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laquerri&#232;re-Lacroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005502" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680446v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanmartin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Humain-Lamoure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394224v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bonfiglioli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cresson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leclercq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Messaoudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Bayoumi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37587" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piermay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/2838-la-justice-spatiale-et-la-ville-regards-du-sud-9782811110833.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171644v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05285472v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03771619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.723.0443" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rosi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4543" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Fagnoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01069233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8210" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01069246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01069238v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delapierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378270v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-bost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8920-8216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05659643X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/18823148" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882207v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bonfiglioli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cresson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leclercq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Messaoudi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859183v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thuriot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laquerri&#232;re-Lacroix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005502" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Colin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanmartin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Humain-Lamoure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Bayoumi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37587" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piermay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/2838-la-justice-spatiale-et-la-ville-regards-du-sud-9782811110833.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171644v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05285472v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rosi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4543" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03771619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.723.0443" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Fagnoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01069233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8210" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01069238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delapierre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01069246v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378270v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>