--- v0 (2026-03-14)
+++ v1 (2026-04-25)
@@ -1995,278 +1995,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking genericity in the selection of parameter sets: Impact on hydrological model efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the interactions between data assimilation and post-processing in hydrological ensemble forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (10), pp.8356-8366. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 519 (Part D), pp.2775-2784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013WR014761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.07.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196447v1</w:t>
+                <w:t xml:space="preserve">hal-02600032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the interactions between data assimilation and post-processing in hydrological ensemble forecasting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seeking genericity in the selection of parameter sets: Impact on hydrological model efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibault Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 519 (Part D), pp.2775-2784. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (10), pp.8356-8366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.07.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2013WR014761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600032v1</w:t>
+                <w:t xml:space="preserve">hal-01196447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated DSS for groundwater management based on remote sensing : the case of a semi-arid aquifer in Morocco</w:t>
               </w:r>
@@ -3368,756 +3368,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur vingt ans de recherches partenariales DGPR-INRAE sur la prévision des crues et des inondations. Avancées, valorisation et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration de la structure d'un modèle hydrologique pour prévoir la réaction des bassins versants soumis à de fortes intensités de pluie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352639v1</w:t>
+                <w:t xml:space="preserve">hal-04320281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle anticipation de la sécheresse 2022 ? Analyse croisée sur la prévision météorologique, hydrologique et hydrogéologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assimilation d’observations de débit dans un modèle semi-distribué simple de prévision des crues : jusqu’où les observations amont peuvent-elles améliorer les prévisions aval ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Roman-Villafane</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237609v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Tilmant</w:t>
+                <w:t xml:space="preserve">Assimilation des débits dans un modèle semi distribué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257352v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation d’observations de débit dans un modèle semi-distribué simple de prévision des crues : jusqu’où les observations amont peuvent-elles améliorer les prévisions aval ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle anticipation de la sécheresse 2022 ? Analyse croisée sur la prévision météorologique, hydrologique et hydrogéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Soubeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Roman-Villafane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320294v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la structure d'un modèle hydrologique pour prévoir la réaction des bassins versants soumis à de fortes intensités de pluie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320281v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation des débits dans un modèle semi distribué</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+                <w:t xml:space="preserve">Retour sur vingt ans de recherches partenariales DGPR-INRAE sur la prévision des crues et des inondations. Avancées, valorisation et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Belleudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Calmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Antony, France</w:t>
+              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143877v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plateforme de prévision des étiages PREMHYCE</w:t>
               </w:r>
@@ -4291,394 +4291,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’outil d’analyse des performances evalhyd</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Hallouin</w:t>
+                <w:t xml:space="preserve">GRP et OTAMIN : deux outils pour la prévision de crue opérationnelle et la quantification des incertitudes associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Belleudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Antony, France</w:t>
+              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144015v1</w:t>
+                <w:t xml:space="preserve">hal-04352664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécheresse 2022 : caractérisation hydrologique des étiages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Roman-Villafane</w:t>
+                <w:t xml:space="preserve">L’outil d’analyse des performances evalhyd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257330v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRP et OTAMIN : deux outils pour la prévision de crue opérationnelle et la quantification des incertitudes associées</w:t>
+                <w:t xml:space="preserve">Sécheresse 2022 : caractérisation hydrologique des étiages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Roman-Villafane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicien Zuber</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352664v1</w:t>
+                <w:t xml:space="preserve">hal-04257330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do machine learning models deal with inter-catchment groundwater flows?</w:t>
               </w:r>
@@ -4909,498 +4909,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polyglot tool for the evaluation of deterministic and probabilistic streamflow predictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Hallouin</w:t>
+                <w:t xml:space="preserve">Investigating the hidden patterns: A data-driven approach for temporal correlation estimation of errors in rainfall-runoff models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha-Abderrahman El Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IUGG General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088281v1</w:t>
+                <w:t xml:space="preserve">hal-04208218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the hidden patterns: A data-driven approach for temporal correlation estimation of errors in rainfall-runoff models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taha-Abderrahman El Ouahabi</w:t>
+                <w:t xml:space="preserve">A polyglot tool for the evaluation of deterministic and probabilistic streamflow predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hallouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUGG General Assembly 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208218v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suitability of a snow accounting model for hydrological modelling across time scales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+                <w:t xml:space="preserve">Using the information on rainfall intensities to represent the variability in time of dominant processes in a hydrological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SnowHydro 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703172v1</w:t>
+                <w:t xml:space="preserve">hal-03713899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the information on rainfall intensities to represent the variability in time of dominant processes in a hydrological model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+                <w:t xml:space="preserve">Suitability of a snow accounting model for hydrological modelling across time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SnowHydro 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713899v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
               </w:r>
@@ -5563,51 +5563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
@@ -5636,77 +5636,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the impact of temporal resolution on a snow model used for hydrological modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6159,51 +6159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6520,243 +6520,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREMHYCE : un outil opérationnel pour la prévision des étiages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flash flood impacts nowcasting within the PICS project (2018-2022): End-users involvement and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FLOODrisk 2020 - 4th European Conference on Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/FloodRisk2020.17.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547534v1</w:t>
+                <w:t xml:space="preserve">insu-03290539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash flood impacts nowcasting within the PICS project (2018-2022): End-users involvement and first results</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PREMHYCE : un outil opérationnel pour la prévision des étiages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Véron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOODrisk 2020 - 4th European Conference on Flood Risk Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Antony, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3311/FloodRisk2020.17.3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03290539v1</w:t>
+                <w:t xml:space="preserve">hal-03547534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood simulation errors show an unexpected seasonal trend: results obtained on a set of 229 catchments and 11,054 flood events</w:t>
               </w:r>
@@ -7118,51 +7118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7386,77 +7386,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIWeather 2020 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Meteorological Organization (WMO), Oct 2020, Online, France</w:t>
@@ -8370,51 +8370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latest developments of the airGR rainfall-runoff modelling R package: new calibration procedures and other features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8787,269 +8787,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The October 2015 flash-floods in south eastern France: hydrological analyses, inundation mapping and impact estimations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+                <w:t xml:space="preserve">Conditional flood frequency and catchment state: a simulation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Brettschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaume</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Merz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blaquiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643069v1</w:t>
+                <w:t xml:space="preserve">hal-02606258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional flood frequency and catchment state: a simulation approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Brettschneider</w:t>
+                <w:t xml:space="preserve">The October 2015 flash-floods in south eastern France: hydrological analyses, inundation mapping and impact estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Blaquiere</w:t>
+                <w:t xml:space="preserve">Laurent Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606258v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological-oriented verification for ensemble forecasting systems: the case of the PIT diagram</w:t>
               </w:r>
@@ -9169,51 +9169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9415,51 +9415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10500,51 +10500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10923,1621 +10923,1865 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (15)</w:t>
+        <w:t xml:space="preserve">Rapport (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des processus de fonte et d’accumulation du manteau neigeux lors de la spatialisation du module neige CemaNeige</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">INRAE UR HYCAR. 2024, 31 pp</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Batté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714611v1</w:t>
+                <w:t xml:space="preserve">hal-05559493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur la mise au point des modèles et l’analyse de leur sensibilité à différents aspects. Rapport final du projet de recherche ReNovRisk-Transferts, Action 2 Aléas hydrologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstitution des débits de pointe des crues des 30 juin 2024 et 20 juillet 2024 sur le Rongeant, le Rognon, et le Vazile (Haute-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahina Ambininkasinirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Crapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OSU Réunion, INRAE (UR HYCAR, Antony). 2023, 26 pp</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Convention DGPR-Université Gustave Eiffel 2024 n°EJ 2201476024 du 24/06/2024, Volet Inondations – action 4, Université Gustave Eiffel. 2025, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311173v1</w:t>
+                <w:t xml:space="preserve">hal-05557463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des crues de juillet 2021</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation des processus de fonte et d’accumulation du manteau neigeux lors de la spatialisation du module neige CemaNeige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE UR HYCAR. 2024, 31 pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Camenen</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04495131v1</w:t>
+                <w:t xml:space="preserve">hal-04714611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’analyse des performances des outils de prévision. Rapport final du projet de recherche ReNovRisk-Transferts, Action 2 Aléas hydrologiques</w:t>
+                <w:t xml:space="preserve">Rapport sur la mise au point des modèles et l’analyse de leur sensibilité à différents aspects. Rapport final du projet de recherche ReNovRisk-Transferts, Action 2 Aléas hydrologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaia Piazzi</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OSU Réunion, INRAE (UR HYCAR, Antony). 2023, 37 pp</w:t>
+              <w:t xml:space="preserve">OSU Réunion, INRAE (UR HYCAR, Antony). 2023, 26 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311180v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialisation d’un module neige dans un contexte de modélisation hydrologique semi-distribuée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Hallouin</w:t>
+                <w:t xml:space="preserve">Analyse des crues de juillet 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2023</w:t>
+              <w:t xml:space="preserve">INRAE. 2023, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04264392v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement de CemaNeige à différents pas de temps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport d’analyse des performances des outils de prévision. Rapport final du projet de recherche ReNovRisk-Transferts, Action 2 Aléas hydrologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Piazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OSU Réunion, INRAE (UR HYCAR, Antony). 2023, 37 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03703156v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la flexibilité temporelle du générateur de pluie utilisé dans les abaques GRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+                <w:t xml:space="preserve">Spatialisation d’un module neige dans un contexte de modélisation hydrologique semi-distribuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">INRAE UR HYCAR. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269221v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue de bibliographie et mise en œuvre du modèle GRSD en prévision globale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+                <w:t xml:space="preserve">Fonctionnement de CemaNeige à différents pas de temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696805v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l’outil de prévision des étiages PREMHYCE – Année 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration de la flexibilité temporelle du générateur de pluie utilisé dans les abaques GRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2020, pp.20</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE UR HYCAR. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367101v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l’outil de prévision des étiages PREMHYCE – Année 2019</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Tilmant</w:t>
+                <w:t xml:space="preserve">Revue de bibliographie et mise en œuvre du modèle GRSD en prévision globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2020, pp.21</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03783512v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution des débits de pointe des crues du 15 octobre 2018 dans le bassin de l'Aude. Convention DGPR-Ifsttar 2018 n°2201132931 du 22 Mai 2018 - Action 7 appui au SCHAPI.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+                <w:t xml:space="preserve">Évolution de l’outil de prévision des étiages PREMHYCE – Année 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2019, 14p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2020, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110612v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appui au SCHAPI. Rapport de synthèse.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+                <w:t xml:space="preserve">Évolution de l’outil de prévision des étiages PREMHYCE – Année 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2019, 7p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2020, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02110578v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution des débits de pointe des crues du 9 août 2018 dans les bassins de l'Ardèche et la Cèze. Convention DGPR-Ifsttar 2018 n°2201132931 du 22 Mai 2018 - Action 7 appui au SCHAPI.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Reconstitution des débits de pointe des crues du 15 octobre 2018 dans le bassin de l'Aude. Convention DGPR-Ifsttar 2018 n°2201132931 du 22 Mai 2018 - Action 7 appui au SCHAPI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2019, 13p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2019, 14p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110597v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention DGPR-Ifsttar 2017 n°2201078721 du 26 Juin 2017 - Action 13 : appui au SCHAPI. Rapport de synthèse.</w:t>
+                <w:t xml:space="preserve">Appui au SCHAPI. Rapport de synthèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 6p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2019, 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110531v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reconstitution des débits de pointe des crues du 9 août 2018 dans les bassins de l'Ardèche et la Cèze. Convention DGPR-Ifsttar 2018 n°2201132931 du 22 Mai 2018 - Action 7 appui au SCHAPI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2019, 13p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention DGPR-Ifsttar 2017 n°2201078721 du 26 Juin 2017 - Action 13 : appui au SCHAPI. Rapport de synthèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 6p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construction d'échelles de gravité d'inondation sur les petits cours d'eau non jaugés à partir de la méthode Cartino. Application aux bassins de la Nive et de la Bidouze. Convention DGPR-Ifsttar 2017 n°2201078721 du 26 Juin 2017 - Action 13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12547,522 +12791,522 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calage et application opérationnelle du modèle de prévision de crue GRP - Description des fichiers utilisés par les exécutables (v2022.r3046)</w:t>
+                <w:t xml:space="preserve">Calage et application opérationnelle du modèle de prévision de crue GRP - Manuel d'utilisation (v2022.r3046)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, 87 p</w:t>
+              <w:t xml:space="preserve">2023, 93 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257407v4</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257395v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calage et application opérationnelle du modèle de prévision de crue GRP - Manuel d'utilisation (v2022.r3046)</w:t>
+                <w:t xml:space="preserve">Calage et application opérationnelle du modèle de prévision de crue GRP - Description des fichiers utilisés par les exécutables (v2022.r3046)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, 93 p</w:t>
+              <w:t xml:space="preserve">2023, 87 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257395v5</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257407v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">evalhyd: A polyglot tool for the evaluation of deterministic and probabilistic streamflow predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:a4e9686e5eb56bf2aefd8daf60335761534d1f29;origin=https://hal.archives-ouvertes.fr/hal-04088473;visit=swh:1:snp:40f95491aba5cb55f6617518f8507d4bc474b116;anchor=swh:1:rel:21beeabaa8b29a67cd249e5402acdac16ee56444;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088473v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartino1D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:e270238f4a17dff7b85208743a7a0d15c4e27c83;origin=https://hal.archives-ouvertes.fr/hal-04053524;visit=swh:1:snp:4012968bf6a3638d8c7ded97f8445cc59dd83c75;anchor=swh:1:rel:012daa94737683b8b873aa8796b0f0fef4c57508;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId251"/>
+      <w:footerReference w:type="default" r:id="rId255"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13130,51 +13374,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB76F9DB"/>
+    <w:nsid w:val="622ADDDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13361,51 +13605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-bourgin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2820-7260" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184117879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8534-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2341027" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611247v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hallouin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-4561-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2374081" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132119" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7297" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14676" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082891" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1923720" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03251469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hocini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-2979-2021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020043" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viatg&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-2017-2020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610239v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bernardara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garavaglia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2015.1006632" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2535-2015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014761" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.07.054" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00913434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel LE PAGE" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berjamy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fakir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-012-0068-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/457B7E5C0E722F0D9F47334F2CC7630B05F2FD2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536884v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Antoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/338/9782759240982/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781275v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Yassine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_27" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955433v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kirstetter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5436-0_25" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01130084v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014AGPT0016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400706v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400628v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076121v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Degenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6732" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572634v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10546" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352639v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belleudy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roman-Villafane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320294v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320281v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143877v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143886v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144015v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257330v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nowak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352664v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Zuber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088274v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weaver" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha-Abderrahman El Ouahabi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5199" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086987v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5492" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088281v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5735" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208218v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703172v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713899v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695861v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695989v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9453" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781489v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713907v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701578v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Willemet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-66" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257490v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talardia Gbangou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-579" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547534v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03290539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.17.3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265998v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1045" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395824v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713917v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266322v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2856" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03782330v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-16441" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395999v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395901v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Charpentier-Noyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20502" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782305v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19335" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781413v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780606v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608805v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beaufils" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607857v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780572v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396742v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Bihan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780565v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643069v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606258v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brettschneider" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Merz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blaquiere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606232v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629116v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601490v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601949v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599833v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597148v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701750v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323423v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397120v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03782363v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Nomis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954466v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nicolas-Cabane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04397034v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714611v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311173v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495131v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311180v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Piazzi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264392v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703156v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269221v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696805v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367101v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783512v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110612v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110578v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110597v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110531v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110517v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257407v4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257395v5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088473v3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4e9686e5eb56bf2aefd8daf60335761534d1f29;origin=https://hal.archives-ouvertes.fr/hal-04088473;visit=swh:1:snp:40f95491aba5cb55f6617518f8507d4bc474b116;anchor=swh:1:rel:21beeabaa8b29a67cd249e5402acdac16ee56444;path=/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053524v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poinsignon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e270238f4a17dff7b85208743a7a0d15c4e27c83;origin=https://hal.archives-ouvertes.fr/hal-04053524;visit=swh:1:snp:4012968bf6a3638d8c7ded97f8445cc59dd83c75;anchor=swh:1:rel:012daa94737683b8b873aa8796b0f0fef4c57508;path=/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-bourgin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2820-7260" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184117879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8534-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2341027" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611247v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hallouin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-4561-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2374081" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132119" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7297" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14676" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082891" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1923720" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03251469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hocini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-2979-2021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020043" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viatg&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-2017-2020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610239v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bernardara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garavaglia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2015.1006632" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2535-2015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600032v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.07.054" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196447v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014761" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00913434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel LE PAGE" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berjamy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fakir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-012-0068-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/457B7E5C0E722F0D9F47334F2CC7630B05F2FD2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536884v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Antoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/338/9782759240982/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781275v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Yassine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_27" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955433v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kirstetter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5436-0_25" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01130084v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014AGPT0016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400706v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400628v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076121v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Degenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6732" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572634v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10546" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320281v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320294v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143877v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roman-Villafane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352639v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belleudy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143886v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352664v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Zuber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144015v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257330v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nowak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088274v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weaver" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha-Abderrahman El Ouahabi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5199" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086987v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5492" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208218v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088281v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5735" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713899v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703172v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695861v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695989v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9453" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781489v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713907v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701578v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Willemet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-66" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257490v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talardia Gbangou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-579" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03290539v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.17.3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547534v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265998v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1045" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395824v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713917v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266322v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2856" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03782330v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-16441" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395999v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395901v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Charpentier-Noyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20502" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782305v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19335" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781413v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780606v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608805v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beaufils" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607857v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780572v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396742v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Bihan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780565v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606258v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brettschneider" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Merz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blaquiere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643069v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606232v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629116v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601490v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601949v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599833v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597148v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701750v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323423v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397120v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03782363v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Nomis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954466v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nicolas-Cabane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04397034v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557463v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Ambininkasinirina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714611v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311173v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495131v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311180v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Piazzi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264392v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703156v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269221v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696805v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367101v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783512v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110612v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110578v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110597v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110531v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257395v5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257407v4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088473v3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4e9686e5eb56bf2aefd8daf60335761534d1f29;origin=https://hal.archives-ouvertes.fr/hal-04088473;visit=swh:1:snp:40f95491aba5cb55f6617518f8507d4bc474b116;anchor=swh:1:rel:21beeabaa8b29a67cd249e5402acdac16ee56444;path=/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053524v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poinsignon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e270238f4a17dff7b85208743a7a0d15c4e27c83;origin=https://hal.archives-ouvertes.fr/hal-04053524;visit=swh:1:snp:4012968bf6a3638d8c7ded97f8445cc59dd83c75;anchor=swh:1:rel:012daa94737683b8b873aa8796b0f0fef4c57508;path=/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>