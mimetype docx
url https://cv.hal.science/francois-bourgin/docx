--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -455,278 +455,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of upstream data for downstream streamflow forecasting: data assimilation in a semi-distributed flood forecasting model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+                <w:t xml:space="preserve">Lead-time-dependent calibration of a flood forecasting model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2374081⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.132119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688316v1</w:t>
+                <w:t xml:space="preserve">hal-04717741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead-time-dependent calibration of a flood forecasting model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+                <w:t xml:space="preserve">Benefits of upstream data for downstream streamflow forecasting: data assimilation in a semi-distributed flood forecasting model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.132119. </w:t>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (1), pp.2374081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2374081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717741v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREMHYCE, une plateforme nationale pour la prévision des étiages</w:t>
               </w:r>
@@ -840,278 +840,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catchment response to intense rainfall: Evaluating modelling hypotheses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnifait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.14676⟩</w:t>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108 (1), pp.2082891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2022.2082891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766391v1</w:t>
+                <w:t xml:space="preserve">hal-03710678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catchment response to intense rainfall: Evaluating modelling hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 108 (1), pp.2082891. </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (8), pp.e14676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/27678490.2022.2082891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710678v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When does a parsimonious model fail to simulate floods? Learning from the seasonality of model bias</w:t>
               </w:r>
@@ -1227,51 +1227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of automated methods for flash flood inundation mapping: a comparison of a digital terrain model (DTM) filling and two hydrodynamic methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1361,51 +1361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREMHYCE : un outil opérationnel pour la prévision des étiages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1750,51 +1750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of model-based extreme flood estimation on the calibration period: the case study of the Kamp River (Austria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2581,51 +2581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are hydrologic-hydraulic coupling approaches able to reproduce Alex flash-flood dynamics and impacts on southeastern French headwaters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2737,51 +2737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kirstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2957,204 +2957,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions à la quantification des incertitudes pour la prévision d’étiage : incertitude hydrométrique et incertitude liée à la modélisation hydrologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contributions aux développements de modèles hydrologiques pour la simulation des étiages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution du projet CIPRHES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400706v1</w:t>
+                <w:t xml:space="preserve">hal-05400628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions aux développements de modèles hydrologiques pour la simulation des étiages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributions à la quantification des incertitudes pour la prévision d’étiage : incertitude hydrométrique et incertitude liée à la modélisation hydrologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution du projet CIPRHES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400628v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual Streamflow Modelling Using Large-Sample Datasets: Insights from Hybrid Models and Seasonal Synchronicity</w:t>
               </w:r>
@@ -3368,756 +3368,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la structure d'un modèle hydrologique pour prévoir la réaction des bassins versants soumis à de fortes intensités de pluie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle anticipation de la sécheresse 2022 ? Analyse croisée sur la prévision météorologique, hydrologique et hydrogéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Soubeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Roman-Villafane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320281v1</w:t>
+                <w:t xml:space="preserve">hal-04237609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation d’observations de débit dans un modèle semi-distribué simple de prévision des crues : jusqu’où les observations amont peuvent-elles améliorer les prévisions aval ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320294v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation des débits dans un modèle semi distribué</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+                <w:t xml:space="preserve">Retour sur vingt ans de recherches partenariales DGPR-INRAE sur la prévision des crues et des inondations. Avancées, valorisation et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Belleudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Calmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Antony, France</w:t>
+              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143877v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle anticipation de la sécheresse 2022 ? Analyse croisée sur la prévision météorologique, hydrologique et hydrogéologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assimilation des débits dans un modèle semi distribué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237609v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Tilmant</w:t>
+                <w:t xml:space="preserve">Amélioration de la structure d'un modèle hydrologique pour prévoir la réaction des bassins versants soumis à de fortes intensités de pluie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257352v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur vingt ans de recherches partenariales DGPR-INRAE sur la prévision des crues et des inondations. Avancées, valorisation et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assimilation d’observations de débit dans un modèle semi-distribué simple de prévision des crues : jusqu’où les observations amont peuvent-elles améliorer les prévisions aval ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Blaise Calmel</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352639v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plateforme de prévision des étiages PREMHYCE</w:t>
               </w:r>
@@ -4129,51 +4129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Roman-Villafane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4336,51 +4336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Belleudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4565,51 +4565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Roman-Villafane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4792,1129 +4792,1129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the parameters of a flood forecasting model: with or without updating procedures?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+                <w:t xml:space="preserve">Investigating the hidden patterns: A data-driven approach for temporal correlation estimation of errors in rainfall-runoff models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha-Abderrahman El Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IUGG General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086987v1</w:t>
+                <w:t xml:space="preserve">hal-04208218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the hidden patterns: A data-driven approach for temporal correlation estimation of errors in rainfall-runoff models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taha-Abderrahman El Ouahabi</w:t>
+                <w:t xml:space="preserve">A polyglot tool for the evaluation of deterministic and probabilistic streamflow predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hallouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUGG General Assembly 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208218v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polyglot tool for the evaluation of deterministic and probabilistic streamflow predictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Hallouin</w:t>
+                <w:t xml:space="preserve">Estimating the parameters of a flood forecasting model: with or without updating procedures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088281v1</w:t>
+                <w:t xml:space="preserve">hal-04086987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the information on rainfall intensities to represent the variability in time of dominant processes in a hydrological model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+                <w:t xml:space="preserve">Are hydrologic-hydraulic coupling approaches able to reproduce Alex flash-flood dynamics and impacts on southeastern French headwaters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabab Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SimHydro 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sophia-Antipolis, France. pp.419-436, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713899v1</w:t>
+                <w:t xml:space="preserve">hal-03781489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suitability of a snow accounting model for hydrological modelling across time scales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SnowHydro 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703172v1</w:t>
+                <w:t xml:space="preserve">hal-03702637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seeking best streamflow assimilation scheme in a semi-distributed hydrological model for flood forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702637v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking best streamflow assimilation scheme in a semi-distributed hydrological model for flood forecasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+                <w:t xml:space="preserve">Investigating the impact of temporal resolution on a snow model used for hydrological modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695861v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of temporal resolution on a snow model used for hydrological modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+                <w:t xml:space="preserve">Using the information on rainfall intensities to represent the variability in time of dominant processes in a hydrological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9453⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03695989v1</w:t>
+                <w:t xml:space="preserve">hal-03713899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are hydrologic-hydraulic coupling approaches able to reproduce Alex flash-flood dynamics and impacts on southeastern French headwaters?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brigode</w:t>
+                <w:t xml:space="preserve">Suitability of a snow accounting model for hydrological modelling across time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SnowHydro 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781489v1</w:t>
+                <w:t xml:space="preserve">hal-03703172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et outils pour la prévision opérationnelle des crues et des inondations</w:t>
               </w:r>
@@ -6159,51 +6159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6539,51 +6539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash flood impacts nowcasting within the PICS project (2018-2022): End-users involvement and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6673,51 +6673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREMHYCE : un outil opérationnel pour la prévision des étiages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6859,90 +6859,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+                <w:t xml:space="preserve">Laurent Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6978,571 +6978,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added value of rainfall intensity to improve simulation of summer floods over France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-flow forecasting in France: update on the latest developments of the PREMHYCE operational forecast platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First OZCAR TERENO international conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713917v1</w:t>
+                <w:t xml:space="preserve">hal-03266322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-flow forecasting in France: update on the latest developments of the PREMHYCE operational forecast platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Added value of rainfall intensity to improve simulation of summer floods over France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First OZCAR TERENO international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2856⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03266322v1</w:t>
+                <w:t xml:space="preserve">hal-03713917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of two automated inundation-mapping methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The PICS project: towards an integrated warning system for the nowcasting of flash flood impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Davy</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HIWeather 2020 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Meteorological Organization (WMO), Oct 2020, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03782330v1</w:t>
+                <w:t xml:space="preserve">hal-04395999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PICS project: towards an integrated warning system for the nowcasting of flash flood impacts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Evaluation of two automated inundation-mapping methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Bouttier</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIWeather 2020 Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-16441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395999v1</w:t>
+                <w:t xml:space="preserve">insu-03782330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie automatisée des zones inondables sur les têtes de bassins versants : évaluation de 3 approches sur 3 crues rapides exceptionnelles dans le sud de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7662,51 +7662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kirstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7740,51 +7740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREMHYCE: An operational tool for low-flow forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7900,51 +7900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kirstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7982,77 +7982,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated nowcasting of flash floods and related socio-economic impacts: The French ANR PICS project (2018-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8232,51 +8232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la prévision immédiate des crues soudaines et de leurs impacts: le projet de recherche ANR PICS (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8491,51 +8491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8586,51 +8586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'une chaîne de prévision des impacts des crues soudaines à partir de données de sinistralité d'assurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8787,269 +8787,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional flood frequency and catchment state: a simulation approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The October 2015 flash-floods in south eastern France: hydrological analyses, inundation mapping and impact estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Brettschneider</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Simon Blaquiere</w:t>
+                <w:t xml:space="preserve">Laurent Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606258v1</w:t>
+                <w:t xml:space="preserve">hal-01643069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The October 2015 flash-floods in south eastern France: hydrological analyses, inundation mapping and impact estimations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+                <w:t xml:space="preserve">Conditional flood frequency and catchment state: a simulation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Brettschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Merz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lebouc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaume</w:t>
+                <w:t xml:space="preserve">Simon Blaquiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643069v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological-oriented verification for ensemble forecasting systems: the case of the PIT diagram</w:t>
               </w:r>
@@ -9156,64 +9156,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The October 2015 flash-floods in south eastern France: hydrological analyses, inundation mapping and impact estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9383,256 +9383,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the interactions between data assimilation and post-processing in hydrological ensemble forecasting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research and operational efforts to face the challenge of providing forecasts with uncertainties in France in 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">IUGG General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601490v1</w:t>
+                <w:t xml:space="preserve">hal-02601949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research and operational efforts to face the challenge of providing forecasts with uncertainties in France in 2015</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the interactions between data assimilation and post-processing in hydrological ensemble forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Piotte</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUGG General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601949v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedbacks of the use of two uncertainty assessment techniques by operational flood forecasters</w:t>
               </w:r>
@@ -10000,51 +10000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Batté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10237,77 +10237,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Virtual Workshop on “Connecting global to local hydrological modelling and forecasting: scientific advances and challenges”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online conference, France. </w:t>
@@ -10375,51 +10375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10461,77 +10461,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two recent hydrological post event campaigns in France: the Cèze and Ardèche august 2018 and Aude october 2018 floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10625,51 +10625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stan Nomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10705,247 +10705,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03782363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inondations du 3 octobre 2015 sur la côte d'Azur : un évènement bref et intense !</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrated nowcasting of flash floods and related socio-economic impacts: The French ANR PICS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Départementale des Risques Majeurs 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Antibes, France</w:t>
+              <w:t xml:space="preserve">11th HyMeX workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lecce, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954466v1</w:t>
+                <w:t xml:space="preserve">hal-04397034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated nowcasting of flash floods and related socio-economic impacts: The French ANR PICS project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les inondations du 3 octobre 2015 sur la côte d'Azur : un évènement bref et intense !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nicolas-Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th HyMeX workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lecce, Italy. </w:t>
+              <w:t xml:space="preserve">Journée Départementale des Risques Majeurs 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397034v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11002,51 +11002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Batté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11085,51 +11085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des débits de pointe des crues des 30 juin 2024 et 20 juillet 2024 sur le Rongeant, le Rognon, et le Vazile (Haute-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahina Ambininkasinirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11364,51 +11364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OSU Réunion, INRAE (UR HYCAR, Antony). 2023, 26 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11561,51 +11561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’analyse des performances des outils de prévision. Rapport final du projet de recherche ReNovRisk-Transferts, Action 2 Aléas hydrologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Piazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11782,267 +11782,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement de CemaNeige à différents pas de temps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Véron</w:t>
+                <w:t xml:space="preserve">Amélioration de la flexibilité temporelle du générateur de pluie utilisé dans les abaques GRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE UR HYCAR. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703156v1</w:t>
+                <w:t xml:space="preserve">hal-04269221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la flexibilité temporelle du générateur de pluie utilisé dans les abaques GRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+                <w:t xml:space="preserve">Fonctionnement de CemaNeige à différents pas de temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">INRAE UR HYCAR. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269221v1</w:t>
+                <w:t xml:space="preserve">hal-03703156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue de bibliographie et mise en œuvre du modèle GRSD en prévision globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12050,51 +12050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12212,51 +12212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l’outil de prévision des étiages PREMHYCE – Année 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12294,175 +12294,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution des débits de pointe des crues du 15 octobre 2018 dans le bassin de l'Aude. Convention DGPR-Ifsttar 2018 n°2201132931 du 22 Mai 2018 - Action 7 appui au SCHAPI.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Reconstitution des débits de pointe des crues du 9 août 2018 dans les bassins de l'Ardèche et la Cèze. Convention DGPR-Ifsttar 2018 n°2201132931 du 22 Mai 2018 - Action 7 appui au SCHAPI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2019, 14p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2019, 13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110612v1</w:t>
+                <w:t xml:space="preserve">hal-02110597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appui au SCHAPI. Rapport de synthèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2019, 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12478,316 +12478,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution des débits de pointe des crues du 9 août 2018 dans les bassins de l'Ardèche et la Cèze. Convention DGPR-Ifsttar 2018 n°2201132931 du 22 Mai 2018 - Action 7 appui au SCHAPI.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Reconstitution des débits de pointe des crues du 15 octobre 2018 dans le bassin de l'Aude. Convention DGPR-Ifsttar 2018 n°2201132931 du 22 Mai 2018 - Action 7 appui au SCHAPI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2019, 13p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2019, 14p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110597v1</w:t>
+                <w:t xml:space="preserve">hal-02110612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention DGPR-Ifsttar 2017 n°2201078721 du 26 Juin 2017 - Action 13 : appui au SCHAPI. Rapport de synthèse.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Construction d'échelles de gravité d'inondation sur les petits cours d'eau non jaugés à partir de la méthode Cartino. Application aux bassins de la Nive et de la Bidouze. Convention DGPR-Ifsttar 2017 n°2201078721 du 26 Juin 2017 - Action 13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 6p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110531v1</w:t>
+                <w:t xml:space="preserve">hal-02110517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'échelles de gravité d'inondation sur les petits cours d'eau non jaugés à partir de la méthode Cartino. Application aux bassins de la Nive et de la Bidouze. Convention DGPR-Ifsttar 2017 n°2201078721 du 26 Juin 2017 - Action 13</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Convention DGPR-Ifsttar 2017 n°2201078721 du 26 Juin 2017 - Action 13 : appui au SCHAPI. Rapport de synthèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 21p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110517v1</w:t>
+                <w:t xml:space="preserve">hal-02110531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12799,51 +12799,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calage et application opérationnelle du modèle de prévision de crue GRP - Manuel d'utilisation (v2022.r3046)</w:t>
+                <w:t xml:space="preserve">Calage et application opérationnelle du modèle de prévision de crue GRP - Description des fichiers utilisés par les exécutables (v2022.r3046)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
@@ -12875,93 +12875,93 @@
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, 93 p</w:t>
+              <w:t xml:space="preserve">2023, 87 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257395v5</w:t>
+                <w:t xml:space="preserve">hal-04257407v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calage et application opérationnelle du modèle de prévision de crue GRP - Description des fichiers utilisés par les exécutables (v2022.r3046)</w:t>
+                <w:t xml:space="preserve">Calage et application opérationnelle du modèle de prévision de crue GRP - Manuel d'utilisation (v2022.r3046)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
@@ -12993,69 +12993,69 @@
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, 87 p</w:t>
+              <w:t xml:space="preserve">2023, 93 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257407v4</w:t>
+                <w:t xml:space="preserve">hal-04257395v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13209,51 +13209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13374,51 +13374,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="622ADDDA"/>
+    <w:nsid w:val="4C11530F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13605,51 +13605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-bourgin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2820-7260" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184117879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8534-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2341027" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611247v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hallouin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-4561-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2374081" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132119" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7297" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14676" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082891" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1923720" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03251469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hocini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-2979-2021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020043" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viatg&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-2017-2020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610239v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bernardara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garavaglia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2015.1006632" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2535-2015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600032v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.07.054" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196447v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014761" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00913434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel LE PAGE" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berjamy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fakir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-012-0068-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/457B7E5C0E722F0D9F47334F2CC7630B05F2FD2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536884v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Antoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/338/9782759240982/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781275v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Yassine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_27" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955433v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kirstetter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5436-0_25" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01130084v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014AGPT0016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400706v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400628v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076121v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Degenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6732" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572634v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10546" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320281v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320294v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143877v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roman-Villafane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352639v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belleudy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143886v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352664v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Zuber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144015v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257330v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nowak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088274v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weaver" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha-Abderrahman El Ouahabi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5199" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086987v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5492" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208218v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088281v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5735" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713899v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703172v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695861v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695989v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9453" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781489v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713907v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701578v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Willemet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-66" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257490v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talardia Gbangou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-579" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03290539v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.17.3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547534v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265998v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1045" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395824v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713917v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266322v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2856" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03782330v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-16441" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395999v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395901v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Charpentier-Noyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20502" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782305v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19335" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781413v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780606v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608805v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beaufils" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607857v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780572v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396742v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Bihan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780565v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606258v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brettschneider" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Merz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blaquiere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643069v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606232v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629116v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601490v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601949v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599833v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597148v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701750v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323423v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397120v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03782363v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Nomis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954466v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nicolas-Cabane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04397034v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557463v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Ambininkasinirina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714611v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311173v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495131v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311180v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Piazzi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264392v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703156v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269221v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696805v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367101v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783512v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110612v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110578v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110597v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110531v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257395v5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257407v4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088473v3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4e9686e5eb56bf2aefd8daf60335761534d1f29;origin=https://hal.archives-ouvertes.fr/hal-04088473;visit=swh:1:snp:40f95491aba5cb55f6617518f8507d4bc474b116;anchor=swh:1:rel:21beeabaa8b29a67cd249e5402acdac16ee56444;path=/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053524v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poinsignon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e270238f4a17dff7b85208743a7a0d15c4e27c83;origin=https://hal.archives-ouvertes.fr/hal-04053524;visit=swh:1:snp:4012968bf6a3638d8c7ded97f8445cc59dd83c75;anchor=swh:1:rel:012daa94737683b8b873aa8796b0f0fef4c57508;path=/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-bourgin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2820-7260" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184117879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8534-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2341027" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611247v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hallouin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-4561-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717741v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132119" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2374081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7297" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710678v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082891" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14676" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1923720" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03251469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hocini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-2979-2021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020043" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viatg&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-2017-2020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610239v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bernardara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garavaglia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2015.1006632" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2535-2015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600032v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.07.054" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196447v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014761" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00913434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel LE PAGE" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berjamy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fakir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-012-0068-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/457B7E5C0E722F0D9F47334F2CC7630B05F2FD2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536884v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Antoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/338/9782759240982/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781275v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Yassine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_27" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955433v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kirstetter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5436-0_25" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01130084v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014AGPT0016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400628v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400706v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076121v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Degenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6732" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572634v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10546" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237609v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roman-Villafane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352639v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belleudy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143877v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320281v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320294v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143886v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352664v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Zuber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144015v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257330v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nowak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088274v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weaver" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha-Abderrahman El Ouahabi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5199" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208218v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5735" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086987v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5492" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781489v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695861v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695989v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9453" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713899v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703172v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713907v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701578v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Willemet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-66" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257490v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talardia Gbangou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-579" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03290539v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.17.3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547534v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265998v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1045" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395824v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2856" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395999v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03782330v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-16441" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395901v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Charpentier-Noyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20502" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782305v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19335" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781413v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780606v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608805v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beaufils" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607857v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780572v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396742v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Bihan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780565v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643069v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606258v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brettschneider" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Merz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blaquiere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606232v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629116v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601949v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601490v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599833v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597148v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701750v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323423v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397120v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03782363v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Nomis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04397034v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954466v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nicolas-Cabane" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557463v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Ambininkasinirina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714611v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311173v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495131v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311180v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Piazzi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264392v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269221v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703156v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696805v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367101v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783512v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110597v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110578v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110612v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110517v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110531v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257407v4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257395v5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088473v3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4e9686e5eb56bf2aefd8daf60335761534d1f29;origin=https://hal.archives-ouvertes.fr/hal-04088473;visit=swh:1:snp:40f95491aba5cb55f6617518f8507d4bc474b116;anchor=swh:1:rel:21beeabaa8b29a67cd249e5402acdac16ee56444;path=/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053524v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poinsignon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e270238f4a17dff7b85208743a7a0d15c4e27c83;origin=https://hal.archives-ouvertes.fr/hal-04053524;visit=swh:1:snp:4012968bf6a3638d8c7ded97f8445cc59dd83c75;anchor=swh:1:rel:012daa94737683b8b873aa8796b0f0fef4c57508;path=/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>