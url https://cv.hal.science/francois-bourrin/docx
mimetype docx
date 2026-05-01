--- v0 (2026-03-06)
+++ v1 (2026-05-01)
@@ -455,295 +455,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and spatial variability of vertical particle flux along the Beagle Channel (Southern Patagonia)</w:t>
+                <w:t xml:space="preserve">A &amp;quot;natural sand plant&amp;quot; at the shelf edge in the low-energy Gulf of Lions, western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Flores-Melo</w:t>
+                <w:t xml:space="preserve">Serge Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Giesecke</w:t>
+                <w:t xml:space="preserve">Grégory Agin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.R. Schloss</w:t>
+                <w:t xml:space="preserve">Yoann Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Latorre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Durrieu de Madron</w:t>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2023.103913⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52, pp.911-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G52549.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569371v1</w:t>
+                <w:t xml:space="preserve">insu-04835174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A &amp;quot;natural sand plant&amp;quot; at the shelf edge in the low-energy Gulf of Lions, western Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal and spatial variability of vertical particle flux along the Beagle Channel (Southern Patagonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Flores-Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Berné</w:t>
+                <w:t xml:space="preserve">R. Giesecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Agin</w:t>
+                <w:t xml:space="preserve">I.R. Schloss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Alonso</w:t>
+                <w:t xml:space="preserve">M.P. Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Bourrin</w:t>
+                <w:t xml:space="preserve">X. Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 52, pp.911-916. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241, pp.103913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G52549.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2023.103913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04835174v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Particles to Flocs: Revealing Where Flocculation Occurs in the Nearfield of a Negatively‐Buoyant River Plume in a Large Lake (Lake Geneva)</w:t>
               </w:r>
@@ -1259,177 +1259,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean Color Remote Sensing of Suspended Sediments along a Continuum from Rivers to River Plumes: Concentration, Transport, Fluxes and Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediment dynamics on the outer-shelf of the Gulf of Lions during a storm: An approach based on acoustic glider and numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouck Ody</w:t>
+                <w:t xml:space="preserve">Gaël Many</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Doxaran</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume P Morin</w:t>
+                <w:t xml:space="preserve">Travis Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs14092026⟩</w:t>
+              <w:t xml:space="preserve">CONTINENTAL SHELF RESEARCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2022.104721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767944v1</w:t>
+                <w:t xml:space="preserve">insu-03671372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenology and environmental drivers of glass eel entrance in a Mediterranean lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1451,237 +1451,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Amilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prellwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 79 (7), pp.2107-2116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icesjms/fsac144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment dynamics on the outer-shelf of the Gulf of Lions during a storm: An approach based on acoustic glider and numerical modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+                <w:t xml:space="preserve">Ocean Color Remote Sensing of Suspended Sediments along a Continuum from Rivers to River Plumes: Concentration, Transport, Fluxes and Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Ody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Many</w:t>
+                <w:t xml:space="preserve">Romaric Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travis Miles</w:t>
+                <w:t xml:space="preserve">Guillaume P Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONTINENTAL SHELF RESEARCH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 240, </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.1-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2022.104721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs14092026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03671372v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of different conditions on particle dynamics and properties in West-Estonian coastal areas</w:t>
               </w:r>
@@ -1912,429 +1912,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water column poly-aromatic hydrocarbon anomalies measured with submersible gliders in the Angolan natural oil seepage province</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Release of particles and metals into seawater following sediment resuspension of a coastal mine tailings disposal off Portmán Bay, Southern Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam Uusõue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jatiault</w:t>
+                <w:t xml:space="preserve">Miquel Canals Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Dhont</w:t>
+                <w:t xml:space="preserve">Anna Sànchez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Besson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2021.103588⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (35), pp.47973-47990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-14006-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275770v1</w:t>
+                <w:t xml:space="preserve">hal-04722732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of particles and metals into seawater following sediment resuspension of a coastal mine tailings disposal off Portmán Bay, Southern Spain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mirjam Uusõue</w:t>
+                <w:t xml:space="preserve">Corrigendum: OceanGliders: A Component of the Integrated GOOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel Canals Artigas</w:t>
+                <w:t xml:space="preserve">Brad De Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Sànchez-Vidal</w:t>
+                <w:t xml:space="preserve">Daniel Rudnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Aubert</w:t>
+                <w:t xml:space="preserve">Scott Glenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-14006-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.696100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722732v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: OceanGliders: A Component of the Integrated GOOS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water column poly-aromatic hydrocarbon anomalies measured with submersible gliders in the Angolan natural oil seepage province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brad De Young</w:t>
+                <w:t xml:space="preserve">Romain Jatiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Rudnick</w:t>
+                <w:t xml:space="preserve">Damien Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Glenn</w:t>
+                <w:t xml:space="preserve">Florent Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Hayes</w:t>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 175, pp.103588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.696100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2021.103588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279851v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movements of Non-Migrant European Eels in an Urbanised Channel Linking a Mediterranean Lagoon to the Sea</w:t>
               </w:r>
@@ -2372,51 +2372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Amilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prellwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (6), pp.839. </w:t>
@@ -2716,529 +2716,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Role of Storm Waves and River Discharge on Sediment Bypassing Mechanisms at the Têt River Mouth in the Mediterranean (Southeast France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Balouin</w:t>
+                <w:t xml:space="preserve">Particle Dynamics in Ushuaia Bay (Tierra del Fuego)-Potential Effect on Dissolved Oxygen Depletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ximena Flores Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounes Kerdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Beatriz Colloca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI95-068.1⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w12020324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913659v1</w:t>
+                <w:t xml:space="preserve">hal-03013374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Dynamics in Ushuaia Bay (Tierra del Fuego)-Potential Effect on Dissolved Oxygen Depletion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lounes Kerdel</w:t>
+                <w:t xml:space="preserve">Assessing the Role of Storm Waves and River Discharge on Sediment Bypassing Mechanisms at the Têt River Mouth in the Mediterranean (Southeast France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Meslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Beatriz Colloca</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Palvadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (2), pp.324. </w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (sp1), pp.351-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w12020324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2112/SI95-068.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013374v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment bypassing mechanisms at river mouths : examples in the mediterranean.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OceanGliders: A Component of the Integrated GOOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad de Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rudnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Glenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings Coastal Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/9789811204487_0248⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.e00422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083147v1</w:t>
+                <w:t xml:space="preserve">hal-02400681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OceanGliders: A Component of the Integrated GOOS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sediment bypassing mechanisms at river mouths : examples in the mediterranean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Palvadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, </w:t>
+              <w:t xml:space="preserve">Proceedings Coastal Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Proceedings Coastal Sediments 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/9789811204487_0248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400681v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry, fractal dimension and settling velocity of flocs during flooding conditions in the Rhône ROFI</w:t>
               </w:r>
@@ -3469,438 +3469,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic phosphorus in atmospheric deposition over the Mediterranean Sea: An important missing piece of the phosphorus cycle</w:t>
+                <w:t xml:space="preserve">Anthropogenic Reservoirs of Various Sizes Trap Most of the Sediment in the Mediterranean Maghreb Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalliopi Violaki</w:t>
+                <w:t xml:space="preserve">Mahrez Sadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Delsaut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estela Romero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.07.009⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w10070927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042956v1</w:t>
+                <w:t xml:space="preserve">hal-02328672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic Reservoirs of Various Sizes Trap Most of the Sediment in the Mediterranean Maghreb Basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahrez Sadaoui</w:t>
+                <w:t xml:space="preserve">Suspended particle dynamics and fluxes in an Arctic fjord (Kongsfjorden, Svalbard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Meslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Many</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Estela Romero</w:t>
+                <w:t xml:space="preserve">Philippe Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w10070927⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 204, pp.212-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2018.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328672v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspended particle dynamics and fluxes in an Arctic fjord (Kongsfjorden, Svalbard)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Meslard</w:t>
+                <w:t xml:space="preserve">Organic phosphorus in atmospheric deposition over the Mediterranean Sea: An important missing piece of the phosphorus cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Violaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Many</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Kouvarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Kerhervé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicole Delsaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 204, pp.212-224. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.50-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2018.02.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764323v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3990,64 +3990,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deflection of natural oil droplets through the water column in deep-water environments: The case of the Lower Congo Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jatiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lies Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4163,64 +4163,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Ody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 163, pp.123 - 135. </w:t>
@@ -4252,680 +4252,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of a contourite depositional system on the Demerara Plateau: Results from geophysical data and sediment cores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particle assemblage characterization in the Rhone River ROFI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Many</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivane Pairaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Tallobre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Germain Bayon</w:t>
+                <w:t xml:space="preserve">Aurélien Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.01.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157, pp.Pages 39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2015.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336536v1</w:t>
+                <w:t xml:space="preserve">hal-01273187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Demerara passive-transform margin and associated sedimentary processes. Initial results from the IGUANES cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Loncke</w:t>
+                <w:t xml:space="preserve">C. Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maillard</w:t>
+                <w:t xml:space="preserve">R. Roest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 431 (1), pp.179 - 197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/SP431.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle assemblage characterization in the Rhone River ROFI</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ivane Pairaud</w:t>
+                <w:t xml:space="preserve">Description of a contourite depositional system on the Demerara Plateau: Results from geophysical data and sediment cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tallobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lies Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Gangloff</w:t>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 157, pp.Pages 39-51. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 378, pp.Pages 56-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2015.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273187v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls, budgets and variability of riverine sediment fluxes to the Gulf of Lions (NW Mediterranean Sea)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Bourrin</w:t>
+                <w:t xml:space="preserve">Potential of High Spatial and Temporal Ocean Color Satellite Data to Study the Dynamics of Suspended Particles in a Micro-Tidal River Plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Ody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quinten Vanhellemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Nechad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefani Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.07.012⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Remote Sensing in Coastal Environments, 8 (3), pp.245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs8030245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357640v1</w:t>
+                <w:t xml:space="preserve">hal-01305094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of High Spatial and Temporal Ocean Color Satellite Data to Study the Dynamics of Suspended Particles in a Micro-Tidal River Plume</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bouchra Nechad</w:t>
+                <w:t xml:space="preserve">Controls, budgets and variability of riverine sediment fluxes to the Gulf of Lions (NW Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahrez Sadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefani Novoa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Remote Sensing in Coastal Environments, 8 (3), pp.245. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 540, pp.1002-1015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs8030245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305094v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glider monitoring of shelf suspended particle dynamics and transport during storm and flooding conditions</w:t>
               </w:r>
@@ -4950,51 +4950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Many</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobo Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5071,51 +5071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5218,1003 +5218,1003 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sanchez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (7), pp.1379-1385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/GRL.50331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mesocosm experiment coupled with optical measurements to assess the fate and sinking of atmospheric particles in clear oligotrophic waters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Doxaran</w:t>
+                <w:t xml:space="preserve">Three-dimensional modelling of wave-induced current from the surf zone to the inner shelf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Bourrin</w:t>
+                <w:t xml:space="preserve">P Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grigor Obolensky</w:t>
+                <w:t xml:space="preserve">Y. Leredde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00367-011-0269-4⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (4), pp.657-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-8-657-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03502676v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional modelling of wave-induced current from the surf zone to the inner shelf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (4), pp.657-681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/osd-8-2417-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional modelling of wave-induced current from the surf zone to the inner shelf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mesocosm experiment coupled with optical measurements to assess the fate and sinking of atmospheric particles in clear oligotrophic waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bourrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Michaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Bourrin</w:t>
+                <w:t xml:space="preserve">Grigor Obolensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-8-657-2012⟩</w:t>
+              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (2), pp.153-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00367-011-0269-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499272v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of winter dense water formation on shelf sediment erosion (evidence from the Gulf of Lions, NW Mediterranean)</w:t>
+                <w:t xml:space="preserve">Sediment dispersal from a typical Mediterranean flood: The Têt River, Gulf of Lions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick L Friend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Heussner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carl L Amos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Manca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 28 (15), pp.1984-1999. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2008.06.006⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 28 (15), pp.1895-1910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2008.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519373v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment dispersal from a typical Mediterranean flood: The Têt River, Gulf of Lions</w:t>
+                <w:t xml:space="preserve">Impact of winter dense water formation on shelf sediment erosion (evidence from the Gulf of Lions, NW Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick L Friend</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl L Amos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Heussner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 28 (15), pp.1895-1910. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2008.06.005⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 28 (15), pp.1984-1999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2008.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519751v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last millenia sedimentary record on a micro-tidal, low-accumulation prodelta (Têt NW Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Monaco</w:t>
+                <w:t xml:space="preserve">Jc. Aloïsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jc. Aloïsi</w:t>
+                <w:t xml:space="preserve">Ja. Sanchez-Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 243 (1-4), pp.77-96. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2007.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2007.04.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRIBUTION TO THE STUDY OF COASTA L RIVERS AND A S S O C I ATED PRODELTAS TO SEDIMENT S U P P LY IN GULF OF LIONS (NW MEDITERRANEAN SEA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Durrieu De Madron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.307-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6224,810 +6224,810 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation transdisciplinaire d'un aquifère côtier complexe, pour une exploitation maitrisée et durable de sa ressource en eau en contexte méditerranéen. Le projet DEM'EAUX ROUSSILLON. Communication orale (• connaissances scientifiques ; • savoirs faire techniques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Caballero</w:t>
+                <w:t xml:space="preserve">C Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Duvail</w:t>
+                <w:t xml:space="preserve">S. Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chazot</w:t>
+                <w:t xml:space="preserve">F Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Dobricean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "La gestion des eaux souterraines au 21e siècle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AHSP/SMEGREG/ENSEGID, Feb 2023, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdisciplinary characterisation of a complex coastal aquifer, for a sustainable exploitation of its groundwater resources in a Mediterranean context. The DEM'EAUX ROUSSILLON project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Duvail</w:t>
+                <w:t xml:space="preserve">Sébastien Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chazot</w:t>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Dobricean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ glider and remote-sensing satellite data synergy for the estimation of the PAR diffuse attenuation coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma de Nodrest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Homrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma de Nodrest</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Homrani</w:t>
+                <w:t xml:space="preserve">Frederic Jourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Jourdin</w:t>
+                <w:t xml:space="preserve">Priscille Viellefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Vient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2022, Hampton Roads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Hampton Roads, United States. pp.1 - 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/oceans47191.2022.9977221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdisciplinary characterisation of a complex coastal aquifer, for a sustainable exploitation of its groundwater resources in a Mediterranean context. The DEM'EAUX ROUSSILLON project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Duvail</w:t>
+                <w:t xml:space="preserve">Sébastien Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chazot</w:t>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Dobricean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JERICO-RI network of coastal observatories, proof of concept for Pilot Supersites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jukka V Seppälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jukka V Seppälä</w:t>
+                <w:t xml:space="preserve">Constantin Frangoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin Frangoulis</w:t>
+                <w:t xml:space="preserve">Timo Tamminen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timo Tamminen</w:t>
+                <w:t xml:space="preserve">George Petihakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Brix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global and local forcings on sediment distribution of the SW Gulf of Lions (NW Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Grenard-Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Grenard-Grand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serge S. Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Agin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of dense dense shelf water cascading and open-sea convection in the Northwestern Mediterranean during winter 2012.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7049,463 +7049,463 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sanchez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.10889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of Geostrophic Eddies in the North Western Mediterranean as observed by Gliders and simulated by a high-resolution Model: formation, behaviour and dissipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of submesoscale structures at the margin of the Northern Current in the North Western Mediterranean Sea using Gliders: observations and diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Béguery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights of the Northern Current in the Western Mediterranean Sea from Gliders data: Mean structure, Transport, and Seasonal Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Béguery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7515,151 +7515,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pinay</w:t>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ferrage</w:t>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Abcha</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7669,100 +7669,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité et devenir des apports sédimentaires par les fleuves côtiers: cas du système Têt - Littoral roussillonnais dans le golfe du Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université de Perpignan, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00383233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7772,105 +7772,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et transfert des matières dans le continuum Terre-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. Université de Perpignan Via Domitia, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04569384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId270"/>
+      <w:footerReference w:type="default" r:id="rId269"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7938,51 +7938,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CFAE1F2"/>
+    <w:nsid w:val="BEE147E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8169,51 +8169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-bourrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480122v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Homrani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-3563-2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arjona-Camas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Fos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-3195-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569371v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Flores-Melo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giesecke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Schloss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Latorre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durrieu de Madron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2023.103913" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bern&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Agin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Alonso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G52549.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Piton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Lemmin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Htet Kyi Wynn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kindschi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019860" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vissenaekens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103845" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mikolajczak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102942" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lagarde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Peyre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Koffi-About" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108379" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03767944v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Morin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14092026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prellwitz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac144" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671372v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Many" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Miles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104721" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Uus&#245;ue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ligi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiit Kutser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Uudeberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2022.06.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03755992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meslard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14162463" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jatiault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dhont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2021.103588" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals Artigas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S&#224;nchez-Vidal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14006-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279851v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad De Young" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rudnick" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Glenn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.696100" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13060839" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Many" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182875" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041713v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104192" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palvadeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-068.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013374v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Flores Melo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Mart&#237;n" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Kerdel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Beatriz Colloca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020324" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02083147v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811204487_0248" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad de Young" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00422" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691020v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Many" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Renosh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.01.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02331280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Pruski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles V&#233;tion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.05.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042956v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Violaki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kouvarakis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Delsaut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02328672v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrez Sadaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Romero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10070927" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764323v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.02.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01930762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubucq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.04.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622041v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.05.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01336536v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tallobre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.01.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01273187v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.12.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01357640v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.07.012" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01305094v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten Vanhellemont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Nechad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Novoa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8030245" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01220695v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.08.031" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952676v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-1007-2014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502676v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bourrin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor Obolensky" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-011-0269-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GRJQHMC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110123v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leredde" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourrin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/osd-8-2417-2011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499272v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Michaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marsaleix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Estournel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-8-657-2012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519373v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heussner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.06.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519751v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L Friend" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl L Amos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Manca" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.06.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407662v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monaco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Alo&#239;si" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja. Sanchez-Cabeza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.04.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WQ3K9LG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03228770v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durrieu De Madron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03967573v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duvail" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chazot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouchette" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dobricean" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03530243v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duvail" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chazot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05267371v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma de Nodrest" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jourdin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Viellefon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vient" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oceans47191.2022.9977221" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855523v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419411v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka V Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Frangoulis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Tamminen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petihakis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Brix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929207v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grenard-Grand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Bern&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920704v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920695v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920702v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920696v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00383233v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04569384v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-bourrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480122v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Homrani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-3563-2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arjona-Camas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Fos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-3195-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835174v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bern&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Agin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Alonso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G52549.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Flores-Melo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giesecke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Schloss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Latorre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durrieu de Madron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2023.103913" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Piton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Lemmin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Htet Kyi Wynn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kindschi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019860" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vissenaekens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103845" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mikolajczak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102942" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lagarde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Peyre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Koffi-About" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108379" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671372v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Many" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Miles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104721" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prellwitz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac144" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03767944v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14092026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Uus&#245;ue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ligi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiit Kutser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Uudeberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2022.06.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03755992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meslard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14162463" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals Artigas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S&#224;nchez-Vidal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14006-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad De Young" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rudnick" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Glenn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.696100" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jatiault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dhont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2021.103588" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13060839" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Many" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182875" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041713v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104192" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013374v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Flores Melo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Mart&#237;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Kerdel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Beatriz Colloca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020324" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913659v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palvadeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-068.1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400681v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad de Young" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00422" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02083147v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811204487_0248" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691020v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Many" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Renosh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.01.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02331280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Pruski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles V&#233;tion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.05.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02328672v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrez Sadaoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Romero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10070927" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.02.020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042956v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Violaki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kouvarakis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Delsaut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01930762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubucq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.04.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622041v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.05.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01273187v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.12.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01336536v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tallobre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.01.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01305094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten Vanhellemont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Nechad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Novoa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8030245" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01357640v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.07.012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01220695v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.08.031" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952676v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-1007-2014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Michaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marsaleix" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leredde" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Estournel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourrin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-8-657-2012" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110123v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/osd-8-2417-2011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502676v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bourrin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor Obolensky" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-011-0269-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GRJQHMC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519751v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L Friend" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl L Amos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Manca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.06.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519373v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heussner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.06.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407662v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monaco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Alo&#239;si" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja. Sanchez-Cabeza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.04.009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WQ3K9LG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03228770v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durrieu De Madron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03967573v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duvail" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chazot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouchette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dobricean" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03530243v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duvail" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chazot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05267371v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma de Nodrest" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jourdin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Viellefon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vient" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oceans47191.2022.9977221" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855523v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419411v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka V Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Frangoulis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Tamminen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petihakis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Brix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929207v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grenard-Grand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Bern&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920704v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920695v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920702v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920696v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00383233v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04569384v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>