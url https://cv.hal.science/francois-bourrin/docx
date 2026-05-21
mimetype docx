--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -455,295 +455,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A &amp;quot;natural sand plant&amp;quot; at the shelf edge in the low-energy Gulf of Lions, western Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Seasonal and spatial variability of vertical particle flux along the Beagle Channel (Southern Patagonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Berné</w:t>
+                <w:t xml:space="preserve">X. Flores-Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Agin</w:t>
+                <w:t xml:space="preserve">R. Giesecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Alonso</w:t>
+                <w:t xml:space="preserve">I.R. Schloss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Bourrin</w:t>
+                <w:t xml:space="preserve">M.P. Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G52549.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241, pp.103913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2023.103913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04835174v1</w:t>
+                <w:t xml:space="preserve">hal-04569371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and spatial variability of vertical particle flux along the Beagle Channel (Southern Patagonia)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A &amp;quot;natural sand plant&amp;quot; at the shelf edge in the low-energy Gulf of Lions, western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Giesecke</w:t>
+                <w:t xml:space="preserve">Serge Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.R. Schloss</w:t>
+                <w:t xml:space="preserve">Grégory Agin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Latorre</w:t>
+                <w:t xml:space="preserve">Yoann Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Durrieu de Madron</w:t>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 241, pp.103913. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52, pp.911-916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2023.103913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G52549.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569371v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04835174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Particles to Flocs: Revealing Where Flocculation Occurs in the Nearfield of a Negatively‐Buoyant River Plume in a Large Lake (Lake Geneva)</w:t>
               </w:r>
@@ -1259,429 +1259,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment dynamics on the outer-shelf of the Gulf of Lions during a storm: An approach based on acoustic glider and numerical modeling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ocean Color Remote Sensing of Suspended Sediments along a Continuum from Rivers to River Plumes: Concentration, Transport, Fluxes and Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Many</w:t>
+                <w:t xml:space="preserve">Anouck Ody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travis Miles</w:t>
+                <w:t xml:space="preserve">David Doxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume P Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONTINENTAL SHELF RESEARCH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2022.104721⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14092026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03671372v1</w:t>
+                <w:t xml:space="preserve">hal-03767944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenology and environmental drivers of glass eel entrance in a Mediterranean lagoon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Prellwitz</w:t>
+                <w:t xml:space="preserve">Sediment dynamics on the outer-shelf of the Gulf of Lions during a storm: An approach based on acoustic glider and numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Many</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CONTINENTAL SHELF RESEARCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2022.104721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04569393v1</w:t>
+                <w:t xml:space="preserve">insu-03671372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean Color Remote Sensing of Suspended Sediments along a Continuum from Rivers to River Plumes: Concentration, Transport, Fluxes and Dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romaric Verney</w:t>
+                <w:t xml:space="preserve">Phenology and environmental drivers of glass eel entrance in a Mediterranean lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Amilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume P Morin</w:t>
+                <w:t xml:space="preserve">François Prellwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (9), pp.1-37. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (7), pp.2107-2116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs14092026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767944v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of different conditions on particle dynamics and properties in West-Estonian coastal areas</w:t>
               </w:r>
@@ -1912,429 +1912,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of particles and metals into seawater following sediment resuspension of a coastal mine tailings disposal off Portmán Bay, Southern Spain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water column poly-aromatic hydrocarbon anomalies measured with submersible gliders in the Angolan natural oil seepage province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel Canals Artigas</w:t>
+                <w:t xml:space="preserve">Romain Jatiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Sànchez-Vidal</w:t>
+                <w:t xml:space="preserve">Damien Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Aubert</w:t>
+                <w:t xml:space="preserve">Florent Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-14006-1⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 175, pp.103588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2021.103588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722732v1</w:t>
+                <w:t xml:space="preserve">hal-03275770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: OceanGliders: A Component of the Integrated GOOS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Release of particles and metals into seawater following sediment resuspension of a coastal mine tailings disposal off Portmán Bay, Southern Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam Uusõue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brad De Young</w:t>
+                <w:t xml:space="preserve">Miquel Canals Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Rudnick</w:t>
+                <w:t xml:space="preserve">Anna Sànchez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Glenn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hayes</w:t>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.696100⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (35), pp.47973-47990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-14006-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279851v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water column poly-aromatic hydrocarbon anomalies measured with submersible gliders in the Angolan natural oil seepage province</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum: OceanGliders: A Component of the Integrated GOOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jatiault</w:t>
+                <w:t xml:space="preserve">Brad De Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Dhont</w:t>
+                <w:t xml:space="preserve">Daniel Rudnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Besson</w:t>
+                <w:t xml:space="preserve">Scott Glenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Tedetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
+                <w:t xml:space="preserve">Daniel Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 175, pp.103588. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2021.103588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.696100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275770v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movements of Non-Migrant European Eels in an Urbanised Channel Linking a Mediterranean Lagoon to the Sea</w:t>
               </w:r>
@@ -2372,51 +2372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Amilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prellwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (6), pp.839. </w:t>
@@ -2980,265 +2980,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OceanGliders: A Component of the Integrated GOOS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sediment bypassing mechanisms at river mouths : examples in the mediterranean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Palvadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00422⟩</w:t>
+              <w:t xml:space="preserve">Proceedings Coastal Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Proceedings Coastal Sediments 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789811204487_0248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400681v1</w:t>
+                <w:t xml:space="preserve">hal-02083147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment bypassing mechanisms at river mouths : examples in the mediterranean.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OceanGliders: A Component of the Integrated GOOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad de Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rudnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Glenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings Coastal Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Proceedings Coastal Sediments 2019, </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.e00422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/9789811204487_0248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083147v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry, fractal dimension and settling velocity of flocs during flooding conditions in the Rhône ROFI</w:t>
               </w:r>
@@ -3469,438 +3469,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic Reservoirs of Various Sizes Trap Most of the Sediment in the Mediterranean Maghreb Basin</w:t>
+                <w:t xml:space="preserve">Organic phosphorus in atmospheric deposition over the Mediterranean Sea: An important missing piece of the phosphorus cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahrez Sadaoui</w:t>
+                <w:t xml:space="preserve">Kalliopi Violaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Bourrin</w:t>
+                <w:t xml:space="preserve">Giorgos Kouvarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicole Delsaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w10070927⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328672v1</w:t>
+                <w:t xml:space="preserve">hal-02042956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspended particle dynamics and fluxes in an Arctic fjord (Kongsfjorden, Svalbard)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Meslard</w:t>
+                <w:t xml:space="preserve">Anthropogenic Reservoirs of Various Sizes Trap Most of the Sediment in the Mediterranean Maghreb Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahrez Sadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Kerhervé</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estela Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2018.02.020⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w10070927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764323v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic phosphorus in atmospheric deposition over the Mediterranean Sea: An important missing piece of the phosphorus cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kalliopi Violaki</w:t>
+                <w:t xml:space="preserve">Suspended particle dynamics and fluxes in an Arctic fjord (Kongsfjorden, Svalbard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Meslard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giorgos Kouvarakis</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Many</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Delsaut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 163, pp.50-58. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 204, pp.212-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2018.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042956v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3990,64 +3990,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deflection of natural oil droplets through the water column in deep-water environments: The case of the Lower Congo Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jatiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lies Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4163,64 +4163,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Ody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 163, pp.123 - 135. </w:t>
@@ -4252,680 +4252,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle assemblage characterization in the Rhone River ROFI</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Description of a contourite depositional system on the Demerara Plateau: Results from geophysical data and sediment cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Gangloff</w:t>
+                <w:t xml:space="preserve">Cédric Tallobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lies Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2015.12.010⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 378, pp.Pages 56-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273187v1</w:t>
+                <w:t xml:space="preserve">hal-01336536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Demerara passive-transform margin and associated sedimentary processes. Initial results from the IGUANES cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Roest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 431 (1), pp.179 - 197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/SP431.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of a contourite depositional system on the Demerara Plateau: Results from geophysical data and sediment cores</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Giresse</w:t>
+                <w:t xml:space="preserve">Particle assemblage characterization in the Rhone River ROFI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Many</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivane Pairaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Bayon</w:t>
+                <w:t xml:space="preserve">Aurélien Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 378, pp.Pages 56-73. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157, pp.Pages 39-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2015.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336536v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of High Spatial and Temporal Ocean Color Satellite Data to Study the Dynamics of Suspended Particles in a Micro-Tidal River Plume</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Doxaran</w:t>
+                <w:t xml:space="preserve">Controls, budgets and variability of riverine sediment fluxes to the Gulf of Lions (NW Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahrez Sadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinten Vanhellemont</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs8030245⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 540, pp.1002-1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305094v1</w:t>
+                <w:t xml:space="preserve">hal-01357640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls, budgets and variability of riverine sediment fluxes to the Gulf of Lions (NW Mediterranean Sea)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Bourrin</w:t>
+                <w:t xml:space="preserve">Potential of High Spatial and Temporal Ocean Color Satellite Data to Study the Dynamics of Suspended Particles in a Micro-Tidal River Plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Ody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quinten Vanhellemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Nechad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefani Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 540, pp.1002-1015. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Remote Sensing in Coastal Environments, 8 (3), pp.245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs8030245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357640v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glider monitoring of shelf suspended particle dynamics and transport during storm and flooding conditions</w:t>
               </w:r>
@@ -5071,51 +5071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5231,51 +5231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sanchez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (7), pp.1379-1385. </w:t>
@@ -5307,441 +5307,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional modelling of wave-induced current from the surf zone to the inner shelf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mesocosm experiment coupled with optical measurements to assess the fate and sinking of atmospheric particles in clear oligotrophic waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Michaud</w:t>
+                <w:t xml:space="preserve">Francois Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Marsaleix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Bourrin</w:t>
+                <w:t xml:space="preserve">Grigor Obolensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-8-657-2012⟩</w:t>
+              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (2), pp.153-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00367-011-0269-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04499272v1</w:t>
+                <w:t xml:space="preserve">hal-03502676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional modelling of wave-induced current from the surf zone to the inner shelf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Marsaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Michaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Estournel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">C Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (4), pp.657-681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/osd-8-2417-2011⟩</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-8-657-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110123v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mesocosm experiment coupled with optical measurements to assess the fate and sinking of atmospheric particles in clear oligotrophic waters</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional modelling of wave-induced current from the surf zone to the inner shelf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grigor Obolensky</w:t>
+                <w:t xml:space="preserve">H. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leredde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00367-011-0269-4⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (4), pp.657-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/osd-8-2417-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03502676v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment dispersal from a typical Mediterranean flood: The Têt River, Gulf of Lions</w:t>
               </w:r>
@@ -5978,51 +5978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last millenia sedimentary record on a micro-tidal, low-accumulation prodelta (Têt NW Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6124,51 +6124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRIBUTION TO THE STUDY OF COASTA L RIVERS AND A S S O C I ATED PRODELTAS TO SEDIMENT S U P P LY IN GULF OF LIONS (NW MEDITERRANEAN SEA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Durrieu De Madron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6898,77 +6898,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Grenard-Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Agin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
@@ -7049,51 +7049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sanchez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.10889</w:t>
@@ -7135,51 +7135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of Geostrophic Eddies in the North Western Mediterranean as observed by Gliders and simulated by a high-resolution Model: formation, behaviour and dissipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7260,51 +7260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of submesoscale structures at the margin of the Northern Current in the North Western Mediterranean Sea using Gliders: observations and diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7385,51 +7385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights of the Northern Current in the Western Mediterranean Sea from Gliders data: Mean structure, Transport, and Seasonal Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7938,51 +7938,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEE147E2"/>
+    <w:nsid w:val="FBCED935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8169,51 +8169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-bourrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480122v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Homrani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-3563-2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arjona-Camas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Fos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-3195-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835174v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bern&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Agin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Alonso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G52549.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Flores-Melo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giesecke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Schloss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Latorre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durrieu de Madron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2023.103913" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Piton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Lemmin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Htet Kyi Wynn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kindschi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019860" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vissenaekens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103845" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mikolajczak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102942" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lagarde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Peyre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Koffi-About" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108379" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671372v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Many" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Miles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104721" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prellwitz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac144" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03767944v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14092026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Uus&#245;ue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ligi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiit Kutser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Uudeberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2022.06.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03755992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meslard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14162463" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals Artigas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S&#224;nchez-Vidal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14006-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad De Young" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rudnick" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Glenn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.696100" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jatiault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dhont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2021.103588" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13060839" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Many" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182875" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041713v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104192" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013374v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Flores Melo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Mart&#237;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Kerdel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Beatriz Colloca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020324" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913659v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palvadeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-068.1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400681v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad de Young" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00422" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02083147v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811204487_0248" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691020v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Many" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Renosh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.01.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02331280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Pruski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles V&#233;tion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.05.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02328672v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrez Sadaoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Romero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10070927" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.02.020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042956v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Violaki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kouvarakis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Delsaut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01930762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubucq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.04.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622041v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.05.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01273187v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.12.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01336536v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tallobre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.01.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01305094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten Vanhellemont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Nechad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Novoa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8030245" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01357640v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.07.012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01220695v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.08.031" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952676v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-1007-2014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Michaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marsaleix" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leredde" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Estournel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourrin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-8-657-2012" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110123v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/osd-8-2417-2011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502676v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bourrin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor Obolensky" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-011-0269-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GRJQHMC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519751v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L Friend" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl L Amos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Manca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.06.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519373v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heussner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.06.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407662v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monaco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Alo&#239;si" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja. Sanchez-Cabeza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.04.009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WQ3K9LG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03228770v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durrieu De Madron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03967573v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duvail" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chazot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouchette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dobricean" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03530243v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duvail" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chazot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05267371v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma de Nodrest" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jourdin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Viellefon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vient" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oceans47191.2022.9977221" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855523v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419411v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka V Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Frangoulis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Tamminen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petihakis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Brix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929207v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grenard-Grand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Bern&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920704v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920695v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920702v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920696v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00383233v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04569384v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-bourrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480122v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Homrani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-3563-2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arjona-Camas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Fos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-3195-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569371v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Flores-Melo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giesecke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Schloss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Latorre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durrieu de Madron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2023.103913" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bern&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Agin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Alonso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G52549.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Piton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Lemmin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Htet Kyi Wynn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kindschi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019860" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vissenaekens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103845" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mikolajczak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102942" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lagarde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Peyre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Koffi-About" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108379" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03767944v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Morin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14092026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Many" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Miles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104721" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prellwitz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac144" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Uus&#245;ue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ligi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiit Kutser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Uudeberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2022.06.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03755992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meslard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14162463" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jatiault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dhont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2021.103588" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals Artigas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S&#224;nchez-Vidal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14006-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279851v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad De Young" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rudnick" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Glenn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.696100" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13060839" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Many" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182875" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041713v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104192" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013374v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Flores Melo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Mart&#237;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Kerdel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Beatriz Colloca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020324" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913659v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palvadeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-068.1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02083147v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811204487_0248" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad de Young" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00422" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691020v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Many" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Renosh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.01.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02331280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Pruski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles V&#233;tion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.05.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042956v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Violaki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kouvarakis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Delsaut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02328672v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrez Sadaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Romero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10070927" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764323v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.02.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01930762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubucq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.04.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622041v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.05.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01336536v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tallobre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.01.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01273187v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.12.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01357640v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.07.012" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01305094v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten Vanhellemont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Nechad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Novoa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8030245" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01220695v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.08.031" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952676v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-1007-2014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502676v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bourrin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor Obolensky" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-011-0269-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GRJQHMC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499272v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Michaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marsaleix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leredde" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Estournel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourrin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-8-657-2012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110123v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/osd-8-2417-2011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519751v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L Friend" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl L Amos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Manca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.06.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519373v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heussner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.06.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407662v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monaco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Alo&#239;si" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja. Sanchez-Cabeza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.04.009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WQ3K9LG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03228770v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durrieu De Madron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03967573v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duvail" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chazot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouchette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dobricean" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03530243v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duvail" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chazot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05267371v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma de Nodrest" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jourdin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Viellefon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vient" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oceans47191.2022.9977221" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855523v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419411v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka V Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Frangoulis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Tamminen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petihakis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Brix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929207v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grenard-Grand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Bern&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920704v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920695v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920702v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920696v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00383233v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04569384v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>