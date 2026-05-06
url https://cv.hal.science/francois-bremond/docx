--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> francois bremond </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Intraoperative AI: Evaluation of YOLOv8 for Real-Time Recognition of Robotic and Laparoscopic Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Facente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezem Sura Ekmekci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Séjor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Robotic Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (131), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11701-025-02284-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG Classification with Limited Data: A Deep Clustering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Tabejamaat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoda Mohammadzade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhood Negin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Volume 157 (110934), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2024.110934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA: Latent Image Animator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (12), pp.10829-10844. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2024.3449075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Data in Human Analysis: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indu Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Grimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rathgeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2024.3362821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">View-invariant Skeleton Action Representation Learning via Motion Retargeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-023-01967-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Forgetting Adaptation for Unsupervised Person Re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicu Sebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiliang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2024.3490777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Attribute Analysis from Structured Light: An End-to-End Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Thamizharasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Battaglino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 (7), pp.10471-10490. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-022-13224-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study of an Internet-Based Platform for Tele-Neuropsychological Assessment of Elderly in Remote Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Zeghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tran-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Langel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/diagnostics12040925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Recognizing the state of emotion, cognition and action from physiological and behavioral signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngjun Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2022.998416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Invariance from Generated Variance for Unsupervised Person Re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2022.3226866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toyota Smarthome Untrimmed: Real-World Untrimmed Videos for Activity Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurav Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Minciullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpami.2022.3169976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of serious exergames in improving neuropsychiatric symptoms in neurocognitive disorders: Results of the X‐TORP cluster randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albrengues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Pancrazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia: Translational Research &amp; Clinical Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.e12149. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/trc2.12149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VPN++: Rethinking Video-Pose embeddings for understanding Activities of Daily Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2021.3127885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot Study to Assess the Feasibility of a Mobile Unit for Remote Cognitive Screening of Isolated Elderly in Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Zeghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pascale Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (11), pp.6108. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18116108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for the Nonpharmacological Treatment of Apathy in Brain Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Manera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Abrahams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Agüera-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Geriatric Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (4), pp.410-420. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jagp.2019.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression Recognition with Deep Features Extracted from Holistic and Part-based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S L Happy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to train your dragon: best practices in pedestrian classifier training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.3527-3538. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2891950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unsupervised Framework for Online Spatiotemporal Detection of Activities of Daily Living by Hierarchical Activity Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhood Negin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (19), pp.4237. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19194237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnitude-Orientation Stream Network and Depth Information applied to Activity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Caetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefersson A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Robson Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Weakly Supervised Learning Technique for Classifying Facial Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S L Happy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2019.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it time to revise the diagnostic criteria for apathy in brain disorders? the 2018 international consensus group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. L. Lanctôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Agüera-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aalten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (54), pp.71-76. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2018.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gesture Recognition Framework for Cognitive Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhood Negin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (s), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2018.17.s.164.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRAXIS: Towards automatic cognitive assessment using gesture recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhood Negin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Kerboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Gonzàlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106, pp.21 - 35. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2018.03.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-camera Tracklet association and fusion using ensemble of visual and geometric cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Nithin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.431 - 440. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2016.2615538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset Optimization for Real-Time Pedestrian Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.15. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2788058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive technologies to address capabilities of people with dementia: from research to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Ariel Kenigsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Charras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dementia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1471301217714093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ICT-based assessment and nonpharmacologic stimulation approaches for the management of frail or cognitively impaired elderly individuals at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Cozannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (7), pp.P721 - P722. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.06.932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for the Use of Serious Games in Neurodegenerative Disorders: 2016 Delphi Panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Manera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teun Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovannes Agopyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online recognition of daily activities by color-depth sensing and knowledge models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Gómez Uría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Strumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Konig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (7), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17071528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion facial recognition by the means of automatic video analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Broutart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assistive system to improve game usability for patients with cognitive disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Khue Phan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40216-1_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Feature Correlations by Brownian Statistics for People Detection and Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco San Biagio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratnesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Murino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on systems, man, and cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender estimation based on smile-dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.11. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2016.2632070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Event Fusion of Different Visual Modality Concepts for Activity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Avgerinakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Meditskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Briassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.1598 - 1611. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2016.2537323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Cognitive Stimulation Using an Exergame in Subjects with Normal Aging, Mild and Moderate Cognitive Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Manera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Konig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (4), pp.1299 - 1314. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-160268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Abnormal Trajectory and Event Detection in Video Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhan Cosar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Donatiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Bogorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Otavio Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual recognition of gait parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from the SafEE project: Safe & Easy Environment for Alzheimer's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau-Choo Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Chicheportiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2016.15.s.789.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised discovery of human activities from long-time videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhan Cosar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an Automatic Video Monitoring System for the Detection of Instrumental Activities of Daily Living in Dementia Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-David Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-141767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Information and Communication Technologies in Clinical Trials with Patients with Alzheimer's Disease and Related Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2015.00110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Assessment of Autonomy in Instrumental Activities of Daily Living in Dementia Patients by the Means of an Automatic Video Monitoring System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Gomez Uria Covella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.30. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2015.00098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person re-identification employing 3D scene information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dementia beyond 2025: knowledge and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Ariel Kenigsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dementia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for the use of Serious Games in people with Alzheimer's Disease, related disorders and frailty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Koening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (54), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2014.00054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Parameter Tuning for Object Tracking Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (4), pp.287-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring People's Behaviour using Video Analysis and Trajectory Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Bogorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhan Cosar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Smart Cities, 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWEET-HOME ICT technologies for the assessment of elderly subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau-Choo Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Crispim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mallea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Technologies for Health and Autonomy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person Re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Image Understanding, 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Surveillance: Past, Present, and Now the Future [DSP Forum]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatih Porikli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiloh L. Dockstader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hoogs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (3), pp.190--198. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2013.2241312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for ICT use in Alzheimer's Disease assessment: Monaco CTAD expert meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Koening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (8), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12603-013-0046-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzheimer's patient activity assessment using different sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Joumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsu Yu-Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Chyi Pai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau-Choo Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (2), pp.266-267. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2012.11.02.597.678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Gestures by Learning Local Motion Signatures of HOG Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kaâniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of activities of daily living impairment in Alzheimer's disease and mild cognitive impairment using information and communication technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Joumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darmon Nelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deschamps Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Interventions in Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012:7, pp.539 - 549. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/CIA.S36297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Video Monitoring system for assessment of Alzheimer's Disease symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Derreumeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Piano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00616747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time reliability measure-driven multi-hypothesis tracking using 2D and 3D features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zúñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (1), pp.142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical and Incremental Event Learning Approach based on Concept Formation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special Issue: Behaviours in Video, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2012.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time reliability measure-driven multihypothesis tracking using 2D and 3D features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.142. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2011-142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosted human re-identification using Riemannian manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.imavis.2011.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Event Recognition Applied to Protection of Tokamak Plasma-Facing Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Travere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Moncada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (5), pp.1182-1191. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2009.2038032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring elderly activities at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Anfosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance Video Indexing and Retrieval using Object Features and semantic Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (7), pp 1439-1476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computer system to monitor older adults at home: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Anfosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, International journal on the fundamental aspects of technology to serve the ageing society, 8 (3), pp.129-139. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2009.08.03.011.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00455131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of activity patterns on large video recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special Issue on Visual Information Engineering, 2 (2), pp 108-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Control of Video Surveillance Systems with Program Supervision Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Georis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp 189-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Understanding for Complex Activity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fusier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.167-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Understanding Framework For Automatic Behavior Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (38), pp.416-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying 3D Human Model in a Posture Recognition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Special Issue on vision for Crime, 27 (15), pp.1788-1796. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2006.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Assessment of an Intelligent Activity Monitoring Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Avanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tornieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005 (14), pp.318538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human behaviour visualisation and simulation for automatic video understandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of WSCG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (1-3), pp.485-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of representing context illustrated by video-surveillance applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies Special Issue on Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 48, pp.375-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking multiple non-rigid objects in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transaction on Circuits and Systems for Video Technology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (209)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-MoE: A Body-Part-Aware Mixture-of-Experts &amp;quot;All Parts Matter&amp;quot; Approach to Micro-Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishit Poddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aglind Reka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Laura Borza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snehashis Majhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Balazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2026 - IEEE/CVF Conference on Computer Vision and Pattern Recognition 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Denver (Colorado), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLAVIDAL : A Large LAnguage VIsion Model for Daily Activities of Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominick Reilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajatsubhra Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkaprava Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2025 - IEEE/CVF Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Jun 2025, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Action Detection: AdaTAD++ with Transformer-Enhanced Temporal-Spatial Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abid Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanay Agrawal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2025 - IEEE International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Oct 2025, Honolulu, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of Experts Guided by Gaussian Splatters Matters: A new Approach to Weakly-Supervised Video Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo d'Amicantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snehashis Majhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2025 - IEEE International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Oct 2025, Honolulu, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guess Future Anomalies from Normalcy: Forecasting Abnormal Behavior in Real-World Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snehashis Majhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guermal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Tucson (AZ), United States. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV61041.2025.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Re-ID Really Help in Multi-Object Tracking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Stanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCCAI 2025 - South Caucasus Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tbilisi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loose Social-Interaction Recognition in Real-world Therapy Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abid Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Marisetty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2025 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just Dance with π!, A Poly-modal Inductor forWeakly-supervised Video Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snehashis Majhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo D’amicantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2025 - Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Jun 2025, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKI Models: SKeleton Induced Vision-Language Embeddings for Understanding Activities of Daily Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkaprava Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominick Reilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual AAAI Conference on Artificial Intelligence, AAAI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI, Feb 2025, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiMediate '25: Cross-cultural Multi-domain Engagement Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daksitha Senel Withanage Don</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Funk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Balazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huajian Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2025 - 33rd ACM International Conference on MultiMedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2025, Dublin, Ireland. pp.14150 - 14155, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746027.3762076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guess Future Anomalies from Normalcy: Forecasting Abnormal Behavior in Real-World Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snehashis Majhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guermal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Applications of Computer Vision, WACV 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Feb 2025, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Train Yet Gain: Towards Generic Multi-Object Tracking in Sports and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Stanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seongro Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2025 - Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, NASHVILLE, United States. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW67362.2025.00601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Attention Maps Richer than we Imagined for Action Recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanay Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abid Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2025 - IEEE International Conference on Advanced Video and Signal based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2025, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Surgical Instruments in Pedagogical Cataract Surgery Videos through an Optimized Aggregation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanya Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Balazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAS 2025 - Sixth IEEE International Conference on Image Processing Applications and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Visual-Language Models Effective Action Recognition? A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCVW 2024 - 18th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Gating and Context into Temporal Action Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aglind Reka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Laura Borza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominick Reilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Balazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2024 - 18th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOADAA: joint online action detection and action anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guermal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abid Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2024 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Waikoloa (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly-supervised Autism Severity Assessment in Long Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abid Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Barbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Odobez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBMI 2024 - International Conference on Content-based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Reyjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Matters in Autonomous Driving Anomaly Detection: A Weakly Supervised Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utkarsh Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snehashis Majhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Balazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCVW 2024 - 18th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiMediate'24: Multi-Domain Engagement Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Balazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Heimerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2024 : The 32nd ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2024, Melbourne, Australia. pp.11377-11382, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3664647.3689004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Representation Learning for Conversational Facial Expression Recognition Guided by Multiple View Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriya Strizhkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Kachmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPRW 2024 - Conference on Computer Vision and Pattern Recognition Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Jun 2024, Seattle (WA), United States. pp.4693-4702, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW63382.2024.00472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OE-CTST: Outlier-Embedded Cross Temporal Scale Transformer for Weakly-supervised Video Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snehashis Majhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2024 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quo Vadis, Video Understanding with Vision-Language Foundation Models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkaprava Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominick Reilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurips 2024 - 38th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Age: Pexels Dataset for Robust Spatio-Temporal Apparent Age Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abid Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisetty Ashish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2024 - Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, HAWAII, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MVP: Multimodal Emotion Recognition based on Video and Physiological Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriya Strizhkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Kachmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hava Chaptoukaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Kalandadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natia Kukhilava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCVW 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Video Representation Learning via Latent Time Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2023 - AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Washigton, D.C., United States. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v37i3.25416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAN : Attributes-Aware Network for Temporal Action Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ryoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC 2023 - The 34th British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Vision Transformers with Forced Attention for Behavior Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanay Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Balazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV '23: IEEE International Winter Conference on Applications in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Jan 2023, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV56688.2023.00339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Challenges with Modern Multi-Object Trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Stanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACVR 2023 - Eleventh International Workshop on Assistive Computer Vision and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAC - Latent Action Composition for Skeleton-based Action Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2023 - IEEE/CVF International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StressID: a Multimodal Dataset for Stress Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hava Chaptoukaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriya Strizhkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Panariello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca D’alpaos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aglind Reka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2023 - 37th Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIST, Dec 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiMediate '23: Engagement Estimation and Bodily Behaviour Recognition in Social Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Balazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Heimerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2023 - The 31st ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2023, Ottawa, Canada. pp.9640-9645, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3581783.3613851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS-TCT: Multi-Scale Temporal ConvTransformer for Action Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumara Kahatapitiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ryoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR - Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeTracker: A Joint Detection and Tracking Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Diego Gonzales Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ujjwal Ujjwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2022 - 17th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Image Animator: Learning to Animate Images via Latent Space Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2022 - The International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Temporal Embeddings to Keypoint Heatmaps for Detection of Tiny Vehicles in Wide Area Motion Imagery (WAMI) Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhood Negin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Tabejamaat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2022 - IEEE /CVF - Computer Vision and Pattern Recognition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New Orleans, Louisiana, United States. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW56347.2022.00149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Personality Recognition using Cross-Attention Transformer and Behaviour Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanay Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruv Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Balazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neelabh Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP '22: International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Feb 2022, virtual, United States. pp.501-508, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010841400003124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-based Behavior Understanding of Children for Objective Diagnosis of Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abid Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhood F Negin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Thümmler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2022 - 17th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodily Behaviors in Social Interaction: Novel Annotations and State-of-the-Art Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Balazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ákos Levente Tánczos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">August Von Liechtenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM'22: The 30th ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lisbon, Portugal. pp.70-79, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3503161.3548363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THORN: Temporal Human-Object Relation Network for Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guermal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2022 - International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNIK: A Unified Framework for Real-world Skeleton-based Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC 2021 - The British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Flow Field Estimation by Generating Independent Patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Tabejamaat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhood Negin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC 2021 - 32nd British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTRN: Class Temporal Relational Network For Action Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC 2021 - The British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383140v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Multimodal to Unimodal Attention in Transformers using Knowledge Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruv Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanay Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2021 - 17th IEEE International Conference on Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS52988.2021.9663793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Generative and Contrastive Learning for Unsupervised Person Re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2021 - IEEE Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Unique Is a Face: An Investigative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Balazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S L Happy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milan / Virtual, Italy. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Spatio-Temporal Aggregation Based Pose Refinement System: Towards Understanding Human Activities in Real-World Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupayan Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Minciullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2021 – IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLAME: Facial Landmark Heatmap Activated Multimodal Gaze Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neelabh Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Balazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2021 - 17th IEEE International Conference on Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS52988.2021.9663816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-class autoencoder approach for optimal electrode set-up identification in wearable EEG event monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Abi Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Volpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Ismailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2021 - 43rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtuel, France. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC46164.2021.9630901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning an Augmented RGB Representation with Cross-Modal Knowledge Distillation for Action Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2021 - IEEE/CVF International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Video Pose Representation Learning for Occlusion-Robust Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FG 2021 - IEEE International Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Jodhpur (Virtual), India. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FG52635.2021.9667032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDAN: Pyramid Dilated Attention Network for Action Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Minciullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2021 - Winter Conference on Applications of Computer Vision 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Waikoloa / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICE: Inter-instance Contrastive Encoding for Unsupervised Person Re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2021 - IEEE/CVF International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrichTrack: Multi-Object Tracking of Small-Scale Trichogramma Wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Pani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise van Oudenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2021 - 17th IEEE International Conference on Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS52988.2021.9663814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Diversity in Teacher-Student Networks via Asymmetric branches for Unsupervised Person Re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2021 – IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Waikoloa / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A One-and-Half Stage Pedestrian Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ujjwal Ujjwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2020 - IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Snowmass Village, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Discriminative and Generalizable Representations by Spatial-Channel Partition for Person Re-Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2020 - IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Snowmass Village, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImaGINator: Conditional Spatio-Temporal GAN for Video Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2020 - Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Snowmass Village, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G3AN: Disentangling Appearance and Motion for Video Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2020 - IEEE Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Seattle / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apathy Classification by Exploiting Task Relatedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S L Happy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Zeghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FG 2020 - 15th IEEE International Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Buenos Aires / Virtual, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking deeper into Time for Activities of Daily Living Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2020 - IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Snowmass village, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised Emotion Recognition using Inconsistently Annotated Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S L Happy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FG 2020 - 15th IEEE International Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Buenos Aires / Virtual, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VPN: Learning Video-Pose Embedding for Activities of Daily Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurav Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2020 - 16th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow (Virtual), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the State of Apathy with Facial Expression and Motion Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S L Happy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Zeghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FG 2019 - 14th IEEE International Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partition and Reunion: A Two-Branch Neural Network for Vehicle Re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR Workshops 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SkeleMotion: A New Representation of Skeleton Joint Sequences Based on Motion Information for 3D Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Caetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefersson Alex dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Robson Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2019 - 16th IEEE International Conference on Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross domain Residual Transfer Learning for Person Re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furqan M. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2019 - IEEE’s and the PAMI-TC’s premier meeting on applications of computer vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Waikoloa Village, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where to Focus on for Human Action Recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpit Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2019 - IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Waikoloa Village, Hawaii, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Attention Temporal Convolutional Network for Long-Term Daily Living Activity Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Minciullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2019 - 16th IEEE International Conference on Advanced Video and Signal-Based Surveillance (AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Attention for Pedestrian Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ujjwal Ujjwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16-th IEEE International Conference on Advanced Video and Signal-based Surveillance (AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Hybrid Architecture for Human Activity Recognition from RGB-D videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaustubh Sakhalkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal F Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM 2019 - 25th International Conference on MultiMedia Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Thessaloniki, Greece. pp.493-505, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05716-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toyota Smarthome: Real-World Activities of Daily Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Minciullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2019 -17th International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From attributes to faces: a conditional generative network for face generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSIG'18, 17th International Conference of the Biometrics Special Interest Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Show me your face and I will tell you your height, weight and body mass index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Coference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Transfer Learning for Multiple Object Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Diego Gonzales Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lan-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Video and Signal-based Surveillance (AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracklet and Signature Representation for Multi-shot Person Re-Identification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Baabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furqan M Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awatef Ben Frad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2018 - International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online temporal detection of daily-living human activities in long untrimmed video streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Goel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Abubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Francesca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IPAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating Bias in Gender, Age and Ethnicity Classification: a Multi-Task Convolution Neural Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCVW 2018 - European Conference of Computer Vision Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Fusion of Multiple Convolutional Layers for Pedestrian Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ujjwal Ujjwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing methods for assessment of facial dynamics in patients with major neurocognitive disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Broutart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCVW 2018 - European Conference of Computer Vision Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Grids for Daily Living Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaustubh Sakhalkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal F Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Indian Conference on Computer Vision, Graphics and Image Processing (ICVGIP-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3293353.3293376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LBP Channels for Pedestrian Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lake Tahoe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Temporal LSTM for Daily Living Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal F Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Francesca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From attribute-labels to faces: face generation using a conditional generative adversarial network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCVW'18, 5th Women in Computer Vision (WiCV) Workshop in conjunction with the European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand-Crafted System for Person Re-Identification:A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Baabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awatef Ben Fradj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdennaceur Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SM2C'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Kerkennah Island, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-shot Person Re-Identification Using Part Appearance Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furqan M Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2017 - IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Santa Rosa, CA, United States. pp.605-614, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV.2017.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Object tracking using Multi-Channel Part Appearance Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furqan M. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhood Negin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AVSS 2017 : 14-th IEEE International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lecce Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression Recognition for Severely Demented Patients in Music Reminiscence-Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Broutart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos island, Greece. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEHAVE - Behavioral analysis of visual events for assisted living scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Vlasselaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assisted Computer Vision and Robotics workshop in conjunction with International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Recognition based on a mixture of RGB and Depth based skeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Francesca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2017 - 14-th IEEE International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Video Summarization Using Principal Person Appearance for Video-Based Person Re-Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seongro Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furqan M Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The British Machine Vision Conference (BMVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid framework for online recognition of activities of daily living in real-world settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhood F Negin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhan Cosar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal F Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Avgerinakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2016 - 13th IEEE International Conference on Advanced Video and Signal Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Colorado springs, United States. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2016.7738021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Spatial Layout of Features for Real World Scenario RGB-D Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Colorado Springs, United States. pp.44 - 50, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2016.7738023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a smile reveal your gender?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference of the Biometrics Special Interest Group (BIOSIG 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised understanding of complex activities from temporal concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhan Cosar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Colorado Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxis and Gesture Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhood Negin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th World Conference of Gerontechnology (ISG 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Depth Information for Head Detection with Depth Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2016 - 13th International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Colorado Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Violence Recognition and Detection in Surveillance Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised data association for metric learning in the context of multi-shot person re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furqan M Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advance Video and Signal based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Colorado Springs, United States. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2016.7738058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based Gender Estimation from Body and Face across Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Gonzalez-Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Vera-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dugelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Pattern Recognition (ICPR 2016): "Image analysis and machine learning for scene understanding"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Agent for enhancing performance and engagement of older people with dementia in Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Khue Phan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Artificial Compagnon-Affect-Interaction 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Motion Pattern Segmentation in a Crowded Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trojanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Křehnač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV workshop on Crowd</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam,, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Object Tracking of Pedestrian Driven by Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trojanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advance Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2016, Colorado Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Global Tracker based on an Online Estimation of Tracklet Descriptor Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanded Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Unsupervised Models for Online Long-Term Daily Living Activity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhood Negin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhan Cosar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">asian conference on pattern recognition (ACPR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, kuala lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person re-identification by pose priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Neuro-Fuzzy Controller for Multi-Object Tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kartick Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance for Older Adults in Serious Game using an Interactive System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Khue Phan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GALA 2015 - 4th International Conference Game and Learning Alliance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Serious Games Society and the University of Genoa, Dec 2015, Rome, Italy. pp.6, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40216-1_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Covariance Matrix Logarithm for Human Action Recognition in Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2015 - 24th International Joint Conference on Artificial Intelligence (IJCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing hallucination in Histogram of Oriented Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th IEEE International Conference on Advanced Video and Signal-based</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brownian descriptor: a Rich Meta-Feature for Appearance Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratnesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV: Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Steamboat Springs CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Matching using Co-inertia Analysis for People Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinidhi Mukanahallipatna Simha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Computer Vision Theory and Applications (VISAPP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Person Re-identification by Viewpoint Cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Seoul, South Korea. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval tool for person re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanth Bathrinarayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Giacalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PANORAMA Workshop in conjunction with VISIGRAPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Unsupervised Sudden Group Movement Discovery for Video Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP - 9th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jose Braz, Jan 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Trajectories for Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP - The 21st IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Tracker Selection w.r.t Object Detection Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Winter Conference on Applications of Computer Vision (WACV 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Steamboat Springs CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background subtraction in people detection framework for RGB-D cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to interest Seniors with Serious Games ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Khue Phan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFTAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Modeling Framework for Constraint-based Elementary Scenario Detection in Vision System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Crispim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Computer vision + ONTology Applied Cross-disciplinary Technologies in Conjunction with ECCV 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intéresser les personnes âgées aux Serious Game ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Khue Phan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Annuelle SFTAG 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global tracker: an online evaluation framework to improve tracking quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS - 11th IEEE International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Visual Appearance by Video Brownian Covariance Descriptor for Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS - 11th IEEE International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2014, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Tracking and Behavior Recognition in Long Video Surveillance Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP - 9th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reliable Real-Time Person Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Tudor Serban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinidhi Mukanahallipatna Simha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanth Bathrinarayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP - The International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Monitoring System for Event Recognition of Older People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanth Bathrinarayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Konig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Video and Signal-Based Surveillance 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Krakow, Poland. pp.165 - 170, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2013.6636634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Dense Tracklets for Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Shanghai, China. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FG.2013.6553699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Parameter Adaptation for Multi-object Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems (ICVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Tracking Parameter Adaptation based on Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUSION FRAMEWORK FOR VIDEO EVENT RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th IASTED International Conference on Signal Processing, Pattern Recognition and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Association of Science and Technology for Development (IASTED), Feb 2013, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Multiple Sensors for Event Recognition of Older People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIIRH - 1st ACM MM Workshop on Multimedia Indexing and information Retrieval for Healthcare - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelona, Spain. pp.15-22, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2505323.2505329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Cascade of Classifiers for People Detection Using Covariance Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Souded</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Recognition System for Older People Monitoring Using an RGB-D Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASROB - Workshop on Assistance and Service Robotics in a Human Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Tracking in Videos: Approaches and Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Workshop "Rencontres UNS-UD" (RUNSUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Danang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Recognition and Uncertain Knowledge in Video Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Video and Signal-Based Surveillance (AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Sensor Approach for Activity Recognition in Older Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Joumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Ambient Computing, Applications, Services and Technologies - AMBIENT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Sep 2012, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726184v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for video understanding applied to group behavior recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2012 - 9th IEEE International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Sep 2012, Beijing, China. pp.136 -142, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2012.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Statistics of Space-Time Ordered Features for Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Advanced Video and Signal-Based Surveillance (AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-TARGET TRACKING BY DISCRIMINATIVE ANALYSIS ON RIEMANNIAN MANIFOLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP - International Conference on Image Processing - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering people tracking errors using enhanced covariance-based signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Tudor Serban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth IEEE International Workshop on Performance Evaluation of Tracking and Surveillance - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Beijing, China. pp.487-493, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2012.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Match Appearances by Correlations in a Covariance Metric Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charpiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.806-820, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33712-3_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzheimer's patient activity assessment using different sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Joumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Liang Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau-Choo Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dechamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISG*ISARC 2012: 8th World Conference of the International Society for Gerontechnology in cooperation with the ISARC, International Symposium of Automation and Robotics in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISG, IAARC and TU/e (Eindhoven University of Technology), Jun 2012, Eindhoven, Netherlands. pp.266-267, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2012.11.02.597.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People detection and re-identification for multi surveillance cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP - International Conference on Computer Vision Theory and Applications -2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Evaluation of Detection and Tracking Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminathan Sankaranarayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference On Advanced Video and Signal Based Surveillance (AVSS 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.362-367, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2012.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line learning of activities from video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS - IEEE Ninth International Conference on Advanced Video and Signal-Based Surveillance 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.234-239, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2012.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of Pairwise Co-occurring Local Spatio-Temporal Features for Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Video Event Categorization, Tagging and Retrieval (VECTaR), in conjunction with 12th European Conference on Computer Vision (ECCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.311-320, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33863-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group interaction and group tracking for video-surveillance in underground railway stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Behaviour Analysis and Video Understanding (ICVS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00624356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cognitive Vision System for Nuclear Fusion Device Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Moncada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Travere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference, ICVS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-shot Human Re-Identification by Mean Riemannian Covariance Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00620496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Object Tracking in Particle Filtering and Data Association Framework, Using SIFT Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Souded</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Giulieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Imaging for Crime Detection and Prevention (ICDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haar like and LBP based features for face, head and people detection in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Behaviour Analysis and Video Understanding (ICVS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00624360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Discovery, Modeling and Analysis of long term Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international Conference in Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00621201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Mobile Object Tracking Based on Multiple Feature Similarity and Trajectory Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-feature tracking algorithm enabling adaptation to context variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Imaging for Crime Detection and Prevention (ICDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Activity Recognition Framework for assessing motor behavioural disorders in Alzheimer Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Joumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Behaviour Analysis and Video Understanding (ICVS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00624369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal behavior detection in video protection systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedra Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Behaviour Analysis and Video Understanding (ICVS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00624363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of local descriptors for action recognition in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00619091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Recognition of Complex Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICVS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, sophia antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00616742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Activity Extraction on Long-Term Video Recordings employing Soft Computing Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computer Vision Systems, ICVS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line video recognition and counting of harmful insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlef Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Pattern Recognition (ICPR'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.4068-4071, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2010.989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person Re-identification Using Haar-based and DCD-based Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Activity Monitoring by Multi-Camera Surveillance Systems, AMMCSS 2010, in conjunction with 7th IEEE International Conference on Advanced Video and Signal-Based Surveillance, AVSS - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture Recognition by Learning Local Motion Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kaâniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2010 - IEEE Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Franscico, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00486110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Activity Extraction and Reporting with Incremental Unsupervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Shahrokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity discovery from video employing soft computing relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Activity Monitoring System for Real Elderly at Home: Validation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Advanced Video and Signal-Based Surveillance AVSS10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework dealing with Uncertainty for Complex Event Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person Re-identification Using Spatial Covariance Regions of Human Body Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Advanced Video and Signal-Based Surveillance, AVSS - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Based Activity Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance video retrieval: what we have already done?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Communications and Electronics (ICCE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nha Trang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body parts detection for people tracking using trees of Histogram of Oriented Gradient descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS - 7th IEEE International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTIPLE OBJECT TRACKING WITH OCCLUSIONS USING HOG DESCRIPTORS AND MULTI RESOLUTION IMAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kaâniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Imaging for Crime Detection and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510410v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor Fusion for Monitoring Elderly Activities at Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Advanced Video and Signal Based Surveillance AVSS09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00453036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Video Event Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computer Vision Systems, ICVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Liege, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00512502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Background Subtraction Algorithms for Robust Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Imaging for Crime Detection and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUSION OF MOTION SEGMENTATION WITH ONLINE ADAPTIVE NEURAL CLASSIFIER FOR ROBUST TRACKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundaram Suresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Joint Conf. on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining face detection and people tracking in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Imaging for Crime Detection and Prevention - ICDP09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Kingston Upon Thames (London), United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking HOG Descriptors for Gesture Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kaâniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2009 - Sixth IEEE International Conference on Advanced Video and Signal Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Genova, Italy. pp.978-0-7695-3718-4, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2009.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Event Recognition Applied to Tokamak Protection during Plasma Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Travere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Moncada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Singapore, Singapore. pp.1690-1694, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2009.5168728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Uncertainty for Video Event Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDP 2009 - 3rd International Conference on Imaging for Crime Detection and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowd Event Recognition using HOG Tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth IEEE International Workshop on Performance Evaluation of Tracking and Surveillance (PETS-Winter)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Snowbird, UT, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PETS-WINTER.2009.5399727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515197v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online evaluation of tracking algorithm performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Imaging for Crime Detection and Prevention (ICDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, London, United Kingdom. pp.SBN: 978-1-84919-207-1, P38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00486479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory based Primitive Events for learning and recognizing Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IEEE International Workshop on Tracking Humans for the Evaluation of their Motion in Image Sequences (THEMIS2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTIMEDIA KNOWLEDGE-BASED CONTENT ANALYSIS OVER DISTRIBUTED ARCHITECTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Carincotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Odobez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ravera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Networked and Electronic Media, 2009 NEM Summit - "Towards Future Media"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Saint- Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repairing People Trajectories Based on Point Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisboa, Portugal. pp.449-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Activities of Daily Living (ADLs) of Elderly Based on 3D Key Human Postures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cognitive Vision Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Santorini, Greece. pp.37-50, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92781-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00453043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadow removal in indoor scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference On Advanced Video and Signal Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Santa Fe, New Mexico, United States. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2008.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Query Language Combining Object Features and Semantic Events for Surveillance Video Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International MultiMedia Modeling Conference (MMM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Trajectories Clustering for Activity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundaram Suresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Workshop on Machine Learning for Vision-based Motion Analysis - MLVMA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining for activity extraction in video data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Extraction et Gestion des Connaissances" EGC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00497576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FRAMEWORK FOR SURVEILLANCE VIDEO INDEXING AND RETRIEVAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Content Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining on large Video Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique VSST 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Evaluation Approach for Video Processing Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Ruihua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Motion and Video Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Large Video Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Ambient Intelligence Developments AmI.d 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-Data Knowledge Modelling & Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IET International Conference on Visual Information Engineering, VIE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETISEO: an evaluation project for video surveillance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. T. Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2007 - IEEE International Conference on Advanced Video and Singal based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, London, UK, United Kingdom. pp.476 - 48, </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2007.4425357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensors Analysis for Everyday Elderly Activity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. T. Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SETIT 2007 the 4th International Conference Sciences of Electronics, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Evaluation Approach for Video Processing Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. T. Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMVC 2007 - IEEE Workshop on Motion and Video Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Austin, Texas, USA, United States. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMVC.2007.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETISEO, performance evaluation for video surveillance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Video and Signal based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2007.4425357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-Data modelling and Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Visual Information Engineering - VIE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, London, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching gradient descriptors with topological constraints to characterise the crowd dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Remagnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Velastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Visual Information Engineering (VIE2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bangalore, India. pp.441-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Trichogramma Activities From Videos : An adaptation of cognitive vision system to biology field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kaâniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Cognitive Vision Workshop 2006 in conjunction with the European Conference on Cognitive Vision 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An A priori-based Method for Frequent Composite Event Discovery in Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Toshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, New York USA, United States. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICVS.2006.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Video Event Recognition System For Public Transport Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thinh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Davini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Crime Detection and Prevention (ICDP'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, London, United Kingdom. pp.414-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAST AND RELIABLE OBJECT CLASSIFICATION IN VIDEO BASED ON A 3D GENERIC MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Visual Information Engineering (VIE 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Knowledge Representation Formalisms to Improve Video Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Georis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems (ICVS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, New-York, NY, United States. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICVS.2006.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture Recognition with a 3D Human Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE International Symposium on Imaging for Crime Detection and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Recognition Based on a Video and Multi-Sensor System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Video and Signal-Based Surveillance (AVSS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Como, Italy. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2005.1577272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Visual Recognition for Metro Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Posture Recognition in Video Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on VS-PETS, Visual Surveillance and Performance Evaluation of Tracking and Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Multiple Sensors for Event Detection of Older People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification and Evaluation of Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Goudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Dufour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Video Surveillance Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2013, </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118577851.ch18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining in a Video Data Base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Yves Dufour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Video Surveillance Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., Hoboken, NJ USA., 2013, </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118577851.ch14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Dufour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Video-Surveillance Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2013, </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118577851.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-identification by Covariance Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gong, Shaogang and Cristani, Marco and Shuicheng, Yan and Loy, Chen Change. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Person Re-Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013, Advances in Computer Vision and Pattern Recognition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information pour limiter les effets de la Maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Gzil and Emmanuel Hirsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer, éthique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERES, 2012, 978-2-7492-3495-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty control for reliable video understanding on complex environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weiyao Lin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Video Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2011, 978-953-307-436-8. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/15606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental learning on trajectory clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Paolo Remagnino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Paradigms in Safety and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic prediction of autonomy in activities of daily living of older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Konig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.74s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NavWareSet: A Dataset of Socially Compliant and Non-Compliant Robot Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnata Brayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihao Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Alves Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iaroslav Okunevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Krajnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA-X: Interpretable Latent Portrait Animator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Scene Network: A Novel Baseline with Self-rectifying Loss for Weakly supervised Video Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snehashis Majhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person Re-identification for Real-world Surveillance Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furqan M Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François M Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies For Video Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thinh Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5189, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene Understanding: perception, multi-sensor fusion, spatio-temporal reasoning and activity recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Université Nice Sophia Antipolis, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00275889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId708"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> francois bremond </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Intraoperative AI: Evaluation of YOLOv8 for Real-Time Recognition of Robotic and Laparoscopic Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Facente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezem Sura Ekmekci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Séjor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Robotic Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (131), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11701-025-02284-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG Classification with Limited Data: A Deep Clustering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Tabejamaat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoda Mohammadzade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhood Negin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Volume 157 (110934), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2024.110934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA: Latent Image Animator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (12), pp.10829-10844. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2024.3449075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Data in Human Analysis: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indu Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Grimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rathgeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2024.3362821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">View-invariant Skeleton Action Representation Learning via Motion Retargeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-023-01967-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Forgetting Adaptation for Unsupervised Person Re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicu Sebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiliang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2024.3490777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Attribute Analysis from Structured Light: An End-to-End Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Thamizharasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Battaglino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 (7), pp.10471-10490. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-022-13224-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study of an Internet-Based Platform for Tele-Neuropsychological Assessment of Elderly in Remote Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Zeghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tran-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Langel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/diagnostics12040925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Recognizing the state of emotion, cognition and action from physiological and behavioral signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngjun Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2022.998416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Invariance from Generated Variance for Unsupervised Person Re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2022.3226866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toyota Smarthome Untrimmed: Real-World Untrimmed Videos for Activity Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurav Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Minciullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpami.2022.3169976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of serious exergames in improving neuropsychiatric symptoms in neurocognitive disorders: Results of the X‐TORP cluster randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albrengues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Pancrazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia: Translational Research &amp; Clinical Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.e12149. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/trc2.12149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VPN++: Rethinking Video-Pose embeddings for understanding Activities of Daily Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2021.3127885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot Study to Assess the Feasibility of a Mobile Unit for Remote Cognitive Screening of Isolated Elderly in Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Zeghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pascale Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (11), pp.6108. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18116108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for the Nonpharmacological Treatment of Apathy in Brain Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Manera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Abrahams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Agüera-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Geriatric Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (4), pp.410-420. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jagp.2019.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression Recognition with Deep Features Extracted from Holistic and Part-based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S L Happy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unsupervised Framework for Online Spatiotemporal Detection of Activities of Daily Living by Hierarchical Activity Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhood Negin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (19), pp.4237. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19194237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnitude-Orientation Stream Network and Depth Information applied to Activity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Caetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefersson A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Robson Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Weakly Supervised Learning Technique for Classifying Facial Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S L Happy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2019.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to train your dragon: best practices in pedestrian classifier training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.3527-3538. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2891950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it time to revise the diagnostic criteria for apathy in brain disorders? the 2018 international consensus group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. L. Lanctôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Agüera-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aalten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (54), pp.71-76. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2018.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gesture Recognition Framework for Cognitive Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhood Negin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (s), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2018.17.s.164.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRAXIS: Towards automatic cognitive assessment using gesture recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhood Negin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Kerboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Gonzàlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106, pp.21 - 35. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2018.03.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for the Use of Serious Games in Neurodegenerative Disorders: 2016 Delphi Panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Manera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teun Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovannes Agopyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive technologies to address capabilities of people with dementia: from research to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Ariel Kenigsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Charras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dementia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1471301217714093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ICT-based assessment and nonpharmacologic stimulation approaches for the management of frail or cognitively impaired elderly individuals at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Cozannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (7), pp.P721 - P722. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.06.932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online recognition of daily activities by color-depth sensing and knowledge models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Gómez Uría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Strumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Konig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (7), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17071528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset Optimization for Real-Time Pedestrian Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.15. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2788058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-camera Tracklet association and fusion using ensemble of visual and geometric cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Nithin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.431 - 440. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2016.2615538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Cognitive Stimulation Using an Exergame in Subjects with Normal Aging, Mild and Moderate Cognitive Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Manera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Konig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (4), pp.1299 - 1314. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-160268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Feature Correlations by Brownian Statistics for People Detection and Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco San Biagio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratnesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Murino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on systems, man, and cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender estimation based on smile-dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.11. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2016.2632070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Event Fusion of Different Visual Modality Concepts for Activity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Avgerinakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Meditskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Briassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.1598 - 1611. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2016.2537323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Abnormal Trajectory and Event Detection in Video Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhan Cosar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Donatiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Bogorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Otavio Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual recognition of gait parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from the SafEE project: Safe & Easy Environment for Alzheimer's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau-Choo Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Chicheportiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2016.15.s.789.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion facial recognition by the means of automatic video analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Broutart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assistive system to improve game usability for patients with cognitive disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Khue Phan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40216-1_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Information and Communication Technologies in Clinical Trials with Patients with Alzheimer's Disease and Related Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2015.00110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised discovery of human activities from long-time videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhan Cosar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an Automatic Video Monitoring System for the Detection of Instrumental Activities of Daily Living in Dementia Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-David Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-141767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Assessment of Autonomy in Instrumental Activities of Daily Living in Dementia Patients by the Means of an Automatic Video Monitoring System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Gomez Uria Covella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.30. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2015.00098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person re-identification employing 3D scene information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dementia beyond 2025: knowledge and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Ariel Kenigsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dementia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for the use of Serious Games in people with Alzheimer's Disease, related disorders and frailty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Koening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (54), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2014.00054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Parameter Tuning for Object Tracking Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (4), pp.287-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring People's Behaviour using Video Analysis and Trajectory Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Bogorny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhan Cosar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Smart Cities, 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person Re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Image Understanding, 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Surveillance: Past, Present, and Now the Future [DSP Forum]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatih Porikli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiloh L. Dockstader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hoogs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (3), pp.190--198. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2013.2241312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for ICT use in Alzheimer's Disease assessment: Monaco CTAD expert meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Koening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (8), </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12603-013-0046-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWEET-HOME ICT technologies for the assessment of elderly subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau-Choo Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Crispim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mallea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Technologies for Health and Autonomy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzheimer's patient activity assessment using different sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Joumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsu Yu-Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Chyi Pai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau-Choo Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (2), pp.266-267. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2012.11.02.597.678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Gestures by Learning Local Motion Signatures of HOG Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kaâniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of activities of daily living impairment in Alzheimer's disease and mild cognitive impairment using information and communication technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Joumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darmon Nelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deschamps Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Interventions in Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012:7, pp.539 - 549. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/CIA.S36297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Video Monitoring system for assessment of Alzheimer's Disease symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Derreumeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Piano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00616747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical and Incremental Event Learning Approach based on Concept Formation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special Issue: Behaviours in Video, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2012.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time reliability measure-driven multihypothesis tracking using 2D and 3D features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.142. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2011-142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time reliability measure-driven multi-hypothesis tracking using 2D and 3D features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zúñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (1), pp.142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosted human re-identification using Riemannian manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.imavis.2011.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring elderly activities at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Anfosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Event Recognition Applied to Protection of Tokamak Plasma-Facing Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Travere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Moncada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (5), pp.1182-1191. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2009.2038032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance Video Indexing and Retrieval using Object Features and semantic Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (7), pp 1439-1476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computer system to monitor older adults at home: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Anfosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, International journal on the fundamental aspects of technology to serve the ageing society, 8 (3), pp.129-139. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2009.08.03.011.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00455131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of activity patterns on large video recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special Issue on Visual Information Engineering, 2 (2), pp 108-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Control of Video Surveillance Systems with Program Supervision Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Georis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp 189-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Understanding for Complex Activity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fusier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.167-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying 3D Human Model in a Posture Recognition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Special Issue on vision for Crime, 27 (15), pp.1788-1796. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2006.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Understanding Framework For Automatic Behavior Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (38), pp.416-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Assessment of an Intelligent Activity Monitoring Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Avanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tornieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005 (14), pp.318538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human behaviour visualisation and simulation for automatic video understandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of WSCG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (1-3), pp.485-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking multiple non-rigid objects in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transaction on Circuits and Systems for Video Technology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of representing context illustrated by video-surveillance applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies Special Issue on Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 48, pp.375-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (209)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-MoE: A Body-Part-Aware Mixture-of-Experts &amp;quot;All Parts Matter&amp;quot; Approach to Micro-Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishit Poddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aglind Reka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Laura Borza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snehashis Majhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Balazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2026 - IEEE/CVF Conference on Computer Vision and Pattern Recognition 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Denver (Colorado), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584328v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just Dance with π!, A Poly-modal Inductor forWeakly-supervised Video Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snehashis Majhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo D’amicantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2025 - Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Jun 2025, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of Experts Guided by Gaussian Splatters Matters: A new Approach to Weakly-Supervised Video Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo d'Amicantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snehashis Majhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2025 - IEEE International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Oct 2025, Honolulu, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guess Future Anomalies from Normalcy: Forecasting Abnormal Behavior in Real-World Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snehashis Majhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guermal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Tucson (AZ), United States. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV61041.2025.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Re-ID Really Help in Multi-Object Tracking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Stanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCCAI 2025 - South Caucasus Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tbilisi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loose Social-Interaction Recognition in Real-world Therapy Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abid Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Marisetty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2025 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKI Models: SKeleton Induced Vision-Language Embeddings for Understanding Activities of Daily Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkaprava Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominick Reilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual AAAI Conference on Artificial Intelligence, AAAI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI, Feb 2025, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiMediate '25: Cross-cultural Multi-domain Engagement Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daksitha Senel Withanage Don</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Funk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Balazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huajian Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2025 - 33rd ACM International Conference on MultiMedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2025, Dublin, Ireland. pp.14150 - 14155, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746027.3762076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guess Future Anomalies from Normalcy: Forecasting Abnormal Behavior in Real-World Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snehashis Majhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guermal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Applications of Computer Vision, WACV 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Feb 2025, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Train Yet Gain: Towards Generic Multi-Object Tracking in Sports and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Stanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seongro Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2025 - Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, NASHVILLE, United States. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW67362.2025.00601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Attention Maps Richer than we Imagined for Action Recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanay Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abid Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2025 - IEEE International Conference on Advanced Video and Signal based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2025, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Surgical Instruments in Pedagogical Cataract Surgery Videos through an Optimized Aggregation Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanya Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Balazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAS 2025 - Sixth IEEE International Conference on Image Processing Applications and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Action Detection: AdaTAD++ with Transformer-Enhanced Temporal-Spatial Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abid Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanay Agrawal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2025 - IEEE International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Oct 2025, Honolulu, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLAVIDAL : A Large LAnguage VIsion Model for Daily Activities of Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominick Reilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajatsubhra Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkaprava Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2025 - IEEE/CVF Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Jun 2025, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOADAA: joint online action detection and action anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guermal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abid Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2024 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Waikoloa (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Gating and Context into Temporal Action Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aglind Reka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Laura Borza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominick Reilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Balazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2024 - 18th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Visual-Language Models Effective Action Recognition? A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCVW 2024 - 18th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly-supervised Autism Severity Assessment in Long Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abid Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Barbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Odobez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBMI 2024 - International Conference on Content-based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Reyjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Matters in Autonomous Driving Anomaly Detection: A Weakly Supervised Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utkarsh Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snehashis Majhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Balazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCVW 2024 - 18th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiMediate'24: Multi-Domain Engagement Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Balazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Heimerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2024 : The 32nd ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2024, Melbourne, Australia. pp.11377-11382, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3664647.3689004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Representation Learning for Conversational Facial Expression Recognition Guided by Multiple View Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriya Strizhkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Kachmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPRW 2024 - Conference on Computer Vision and Pattern Recognition Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Jun 2024, Seattle (WA), United States. pp.4693-4702, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW63382.2024.00472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OE-CTST: Outlier-Embedded Cross Temporal Scale Transformer for Weakly-supervised Video Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snehashis Majhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2024 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quo Vadis, Video Understanding with Vision-Language Foundation Models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkaprava Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominick Reilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurips 2024 - 38th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Age: Pexels Dataset for Robust Spatio-Temporal Apparent Age Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abid Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisetty Ashish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2024 - Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, HAWAII, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MVP: Multimodal Emotion Recognition based on Video and Physiological Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriya Strizhkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Kachmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hava Chaptoukaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Kalandadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natia Kukhilava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCVW 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Challenges with Modern Multi-Object Trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Stanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACVR 2023 - Eleventh International Workshop on Assistive Computer Vision and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAC - Latent Action Composition for Skeleton-based Action Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2023 - IEEE/CVF International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StressID: a Multimodal Dataset for Stress Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hava Chaptoukaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriya Strizhkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Panariello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca D’alpaos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aglind Reka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2023 - 37th Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIST, Dec 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAN : Attributes-Aware Network for Temporal Action Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ryoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC 2023 - The 34th British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Vision Transformers with Forced Attention for Behavior Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanay Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Balazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV '23: IEEE International Winter Conference on Applications in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Jan 2023, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV56688.2023.00339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiMediate '23: Engagement Estimation and Bodily Behaviour Recognition in Social Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Balazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Heimerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2023 - The 31st ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2023, Ottawa, Canada. pp.9640-9645, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3581783.3613851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Video Representation Learning via Latent Time Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2023 - AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Washigton, D.C., United States. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v37i3.25416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Image Animator: Learning to Animate Images via Latent Space Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2022 - The International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Temporal Embeddings to Keypoint Heatmaps for Detection of Tiny Vehicles in Wide Area Motion Imagery (WAMI) Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhood Negin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Tabejamaat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2022 - IEEE /CVF - Computer Vision and Pattern Recognition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New Orleans, Louisiana, United States. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW56347.2022.00149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Personality Recognition using Cross-Attention Transformer and Behaviour Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanay Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruv Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Balazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neelabh Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP '22: International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Feb 2022, virtual, United States. pp.501-508, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010841400003124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-based Behavior Understanding of Children for Objective Diagnosis of Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abid Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhood F Negin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Thümmler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2022 - 17th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodily Behaviors in Social Interaction: Novel Annotations and State-of-the-Art Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Balazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ákos Levente Tánczos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">August Von Liechtenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM'22: The 30th ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lisbon, Portugal. pp.70-79, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3503161.3548363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THORN: Temporal Human-Object Relation Network for Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guermal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2022 - International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS-TCT: Multi-Scale Temporal ConvTransformer for Action Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumara Kahatapitiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ryoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR - Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeTracker: A Joint Detection and Tracking Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Diego Gonzales Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ujjwal Ujjwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2022 - 17th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Unique Is a Face: An Investigative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Balazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S L Happy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milan / Virtual, Italy. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTRN: Class Temporal Relational Network For Action Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC 2021 - The British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383140v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Multimodal to Unimodal Attention in Transformers using Knowledge Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruv Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanay Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2021 - 17th IEEE International Conference on Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS52988.2021.9663793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Generative and Contrastive Learning for Unsupervised Person Re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2021 - IEEE Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Spatio-Temporal Aggregation Based Pose Refinement System: Towards Understanding Human Activities in Real-World Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupayan Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Minciullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2021 – IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLAME: Facial Landmark Heatmap Activated Multimodal Gaze Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neelabh Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Balazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2021 - 17th IEEE International Conference on Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS52988.2021.9663816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-class autoencoder approach for optimal electrode set-up identification in wearable EEG event monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Abi Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Volpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Ismailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2021 - 43rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtuel, France. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC46164.2021.9630901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning an Augmented RGB Representation with Cross-Modal Knowledge Distillation for Action Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2021 - IEEE/CVF International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Video Pose Representation Learning for Occlusion-Robust Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FG 2021 - IEEE International Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Jodhpur (Virtual), India. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FG52635.2021.9667032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDAN: Pyramid Dilated Attention Network for Action Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Minciullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2021 - Winter Conference on Applications of Computer Vision 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Waikoloa / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICE: Inter-instance Contrastive Encoding for Unsupervised Person Re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2021 - IEEE/CVF International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrichTrack: Multi-Object Tracking of Small-Scale Trichogramma Wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Pani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise van Oudenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2021 - 17th IEEE International Conference on Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS52988.2021.9663814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Diversity in Teacher-Student Networks via Asymmetric branches for Unsupervised Person Re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2021 – IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Waikoloa / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNIK: A Unified Framework for Real-world Skeleton-based Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC 2021 - The British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Flow Field Estimation by Generating Independent Patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Tabejamaat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhood Negin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC 2021 - 32nd British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking deeper into Time for Activities of Daily Living Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2020 - IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Snowmass village, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised Emotion Recognition using Inconsistently Annotated Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S L Happy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FG 2020 - 15th IEEE International Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Buenos Aires / Virtual, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A One-and-Half Stage Pedestrian Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ujjwal Ujjwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2020 - IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Snowmass Village, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Discriminative and Generalizable Representations by Spatial-Channel Partition for Person Re-Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2020 - IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Snowmass Village, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImaGINator: Conditional Spatio-Temporal GAN for Video Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2020 - Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Snowmass Village, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G3AN: Disentangling Appearance and Motion for Video Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2020 - IEEE Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Seattle / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apathy Classification by Exploiting Task Relatedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S L Happy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Zeghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FG 2020 - 15th IEEE International Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Buenos Aires / Virtual, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VPN: Learning Video-Pose Embedding for Activities of Daily Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurav Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2020 - 16th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow (Virtual), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where to Focus on for Human Action Recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpit Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2019 - IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Waikoloa Village, Hawaii, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the State of Apathy with Facial Expression and Motion Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S L Happy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Zeghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FG 2019 - 14th IEEE International Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partition and Reunion: A Two-Branch Neural Network for Vehicle Re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR Workshops 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SkeleMotion: A New Representation of Skeleton Joint Sequences Based on Motion Information for 3D Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Caetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefersson Alex dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Robson Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2019 - 16th IEEE International Conference on Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross domain Residual Transfer Learning for Person Re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furqan M. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2019 - IEEE’s and the PAMI-TC’s premier meeting on applications of computer vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Waikoloa Village, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Attention Temporal Convolutional Network for Long-Term Daily Living Activity Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Minciullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2019 - 16th IEEE International Conference on Advanced Video and Signal-Based Surveillance (AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Attention for Pedestrian Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ujjwal Ujjwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16-th IEEE International Conference on Advanced Video and Signal-based Surveillance (AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Hybrid Architecture for Human Activity Recognition from RGB-D videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaustubh Sakhalkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal F Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM 2019 - 25th International Conference on MultiMedia Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Thessaloniki, Greece. pp.493-505, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05716-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toyota Smarthome: Real-World Activities of Daily Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Minciullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV 2019 -17th International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Grids for Daily Living Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaustubh Sakhalkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal F Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Indian Conference on Computer Vision, Graphics and Image Processing (ICVGIP-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3293353.3293376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Show me your face and I will tell you your height, weight and body mass index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Coference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Transfer Learning for Multiple Object Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Diego Gonzales Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lan-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Video and Signal-based Surveillance (AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracklet and Signature Representation for Multi-shot Person Re-Identification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Baabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furqan M Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awatef Ben Frad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2018 - International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online temporal detection of daily-living human activities in long untrimmed video streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Goel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Abubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Francesca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IPAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating Bias in Gender, Age and Ethnicity Classification: a Multi-Task Convolution Neural Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCVW 2018 - European Conference of Computer Vision Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Fusion of Multiple Convolutional Layers for Pedestrian Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ujjwal Ujjwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing methods for assessment of facial dynamics in patients with major neurocognitive disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Broutart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCVW 2018 - European Conference of Computer Vision Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LBP Channels for Pedestrian Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lake Tahoe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Temporal LSTM for Daily Living Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal F Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Francesca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From attribute-labels to faces: face generation using a conditional generative adversarial network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCVW'18, 5th Women in Computer Vision (WiCV) Workshop in conjunction with the European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From attributes to faces: a conditional generative network for face generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSIG'18, 17th International Conference of the Biometrics Special Interest Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Object tracking using Multi-Channel Part Appearance Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furqan M. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhood Negin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AVSS 2017 : 14-th IEEE International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lecce Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression Recognition for Severely Demented Patients in Music Reminiscence-Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Broutart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos island, Greece. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEHAVE - Behavioral analysis of visual events for assisted living scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Vlasselaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assisted Computer Vision and Robotics workshop in conjunction with International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Recognition based on a mixture of RGB and Depth based skeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Francesca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2017 - 14-th IEEE International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand-Crafted System for Person Re-Identification:A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Baabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awatef Ben Fradj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdennaceur Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SM2C'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Kerkennah Island, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-shot Person Re-Identification Using Part Appearance Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furqan M Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2017 - IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Santa Rosa, CA, United States. pp.605-614, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV.2017.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Video Summarization Using Principal Person Appearance for Video-Based Person Re-Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seongro Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furqan M Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The British Machine Vision Conference (BMVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxis and Gesture Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhood Negin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th World Conference of Gerontechnology (ISG 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Depth Information for Head Detection with Depth Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2016 - 13th International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Colorado Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Violence Recognition and Detection in Surveillance Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid framework for online recognition of activities of daily living in real-world settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhood F Negin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhan Cosar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal F Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Avgerinakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2016 - 13th IEEE International Conference on Advanced Video and Signal Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Colorado springs, United States. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2016.7738021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Spatial Layout of Features for Real World Scenario RGB-D Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Colorado Springs, United States. pp.44 - 50, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2016.7738023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a smile reveal your gender?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference of the Biometrics Special Interest Group (BIOSIG 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised understanding of complex activities from temporal concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhan Cosar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Colorado Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised data association for metric learning in the context of multi-shot person re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furqan M Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advance Video and Signal based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Colorado Springs, United States. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2016.7738058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based Gender Estimation from Body and Face across Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Gonzalez-Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitza Dantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Vera-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dugelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Pattern Recognition (ICPR 2016): "Image analysis and machine learning for scene understanding"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Agent for enhancing performance and engagement of older people with dementia in Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Khue Phan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Artificial Compagnon-Affect-Interaction 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Motion Pattern Segmentation in a Crowded Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trojanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Křehnač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV workshop on Crowd</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam,, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Object Tracking of Pedestrian Driven by Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trojanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advance Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2016, Colorado Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Unsupervised Models for Online Long-Term Daily Living Activity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhood Negin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhan Cosar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">asian conference on pattern recognition (ACPR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, kuala lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person re-identification by pose priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Global Tracker based on an Online Estimation of Tracklet Descriptor Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanded Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Neuro-Fuzzy Controller for Multi-Object Tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kartick Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance for Older Adults in Serious Game using an Interactive System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Khue Phan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GALA 2015 - 4th International Conference Game and Learning Alliance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Serious Games Society and the University of Genoa, Dec 2015, Rome, Italy. pp.6, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40216-1_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Covariance Matrix Logarithm for Human Action Recognition in Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2015 - 24th International Joint Conference on Artificial Intelligence (IJCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing hallucination in Histogram of Oriented Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th IEEE International Conference on Advanced Video and Signal-based</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Tracker Selection w.r.t Object Detection Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Winter Conference on Applications of Computer Vision (WACV 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Steamboat Springs CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Matching using Co-inertia Analysis for People Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinidhi Mukanahallipatna Simha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Computer Vision Theory and Applications (VISAPP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Person Re-identification by Viewpoint Cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Seoul, South Korea. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval tool for person re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanth Bathrinarayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Giacalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PANORAMA Workshop in conjunction with VISIGRAPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Unsupervised Sudden Group Movement Discovery for Video Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP - 9th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jose Braz, Jan 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Trajectories for Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP - The 21st IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background subtraction in people detection framework for RGB-D cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to interest Seniors with Serious Games ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Khue Phan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFTAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Modeling Framework for Constraint-based Elementary Scenario Detection in Vision System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Crispim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Computer vision + ONTology Applied Cross-disciplinary Technologies in Conjunction with ECCV 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intéresser les personnes âgées aux Serious Game ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Khue Phan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Annuelle SFTAG 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global tracker: an online evaluation framework to improve tracking quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS - 11th IEEE International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Visual Appearance by Video Brownian Covariance Descriptor for Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS - 11th IEEE International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2014, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Tracking and Behavior Recognition in Long Video Surveillance Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP - 9th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reliable Real-Time Person Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Tudor Serban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinidhi Mukanahallipatna Simha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanth Bathrinarayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP - The International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brownian descriptor: a Rich Meta-Feature for Appearance Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratnesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV: Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Steamboat Springs CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Tracking Parameter Adaptation based on Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUSION FRAMEWORK FOR VIDEO EVENT RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th IASTED International Conference on Signal Processing, Pattern Recognition and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Association of Science and Technology for Development (IASTED), Feb 2013, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Multiple Sensors for Event Recognition of Older People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIIRH - 1st ACM MM Workshop on Multimedia Indexing and information Retrieval for Healthcare - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelona, Spain. pp.15-22, </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2505323.2505329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Cascade of Classifiers for People Detection Using Covariance Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Souded</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Recognition System for Older People Monitoring Using an RGB-D Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASROB - Workshop on Assistance and Service Robotics in a Human Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Tracking in Videos: Approaches and Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Workshop "Rencontres UNS-UD" (RUNSUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Danang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Recognition and Uncertain Knowledge in Video Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Video and Signal-Based Surveillance (AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Parameter Adaptation for Multi-object Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems (ICVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Dense Tracklets for Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Shanghai, China. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FG.2013.6553699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Monitoring System for Event Recognition of Older People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanth Bathrinarayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Konig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Video and Signal-Based Surveillance 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Krakow, Poland. pp.165 - 170, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2013.6636634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Evaluation of Detection and Tracking Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminathan Sankaranarayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference On Advanced Video and Signal Based Surveillance (AVSS 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.362-367, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2012.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for video understanding applied to group behavior recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2012 - 9th IEEE International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Sep 2012, Beijing, China. pp.136 -142, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2012.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Statistics of Space-Time Ordered Features for Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Advanced Video and Signal-Based Surveillance (AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-TARGET TRACKING BY DISCRIMINATIVE ANALYSIS ON RIEMANNIAN MANIFOLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP - International Conference on Image Processing - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering people tracking errors using enhanced covariance-based signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Tudor Serban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth IEEE International Workshop on Performance Evaluation of Tracking and Surveillance - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Beijing, China. pp.487-493, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2012.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Match Appearances by Correlations in a Covariance Metric Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charpiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.806-820, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33712-3_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzheimer's patient activity assessment using different sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Joumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Liang Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau-Choo Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dechamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISG*ISARC 2012: 8th World Conference of the International Society for Gerontechnology in cooperation with the ISARC, International Symposium of Automation and Robotics in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISG, IAARC and TU/e (Eindhoven University of Technology), Jun 2012, Eindhoven, Netherlands. pp.266-267, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2012.11.02.597.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People detection and re-identification for multi surveillance cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP - International Conference on Computer Vision Theory and Applications -2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line learning of activities from video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS - IEEE Ninth International Conference on Advanced Video and Signal-Based Surveillance 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.234-239, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2012.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of Pairwise Co-occurring Local Spatio-Temporal Features for Human Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Video Event Categorization, Tagging and Retrieval (VECTaR), in conjunction with 12th European Conference on Computer Vision (ECCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.311-320, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33863-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Sensor Approach for Activity Recognition in Older Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Joumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Ambient Computing, Applications, Services and Technologies - AMBIENT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Sep 2012, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726184v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Mobile Object Tracking Based on Multiple Feature Similarity and Trajectory Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-feature tracking algorithm enabling adaptation to context variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Imaging for Crime Detection and Prevention (ICDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group interaction and group tracking for video-surveillance in underground railway stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Behaviour Analysis and Video Understanding (ICVS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00624356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cognitive Vision System for Nuclear Fusion Device Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Moncada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Travere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference, ICVS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-shot Human Re-Identification by Mean Riemannian Covariance Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00620496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Object Tracking in Particle Filtering and Data Association Framework, Using SIFT Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Souded</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Giulieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Imaging for Crime Detection and Prevention (ICDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haar like and LBP based features for face, head and people detection in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Behaviour Analysis and Video Understanding (ICVS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00624360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Discovery, Modeling and Analysis of long term Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international Conference in Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00621201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Activity Recognition Framework for assessing motor behavioural disorders in Alzheimer Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Joumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Behaviour Analysis and Video Understanding (ICVS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00624369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal behavior detection in video protection systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedra Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Behaviour Analysis and Video Understanding (ICVS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00624363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of local descriptors for action recognition in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00619091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Recognition of Complex Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICVS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, sophia antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00616742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Activity Extraction on Long-Term Video Recordings employing Soft Computing Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computer Vision Systems, ICVS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Activity Monitoring System for Real Elderly at Home: Validation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Advanced Video and Signal-Based Surveillance AVSS10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework dealing with Uncertainty for Complex Event Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person Re-identification Using Spatial Covariance Regions of Human Body Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Advanced Video and Signal-Based Surveillance, AVSS - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Activity Extraction and Reporting with Incremental Unsupervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Shahrokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity discovery from video employing soft computing relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance video retrieval: what we have already done?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Communications and Electronics (ICCE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nha Trang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Based Activity Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body parts detection for people tracking using trees of Histogram of Oriented Gradient descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS - 7th IEEE International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture Recognition by Learning Local Motion Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kaâniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2010 - IEEE Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Franscico, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00486110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line video recognition and counting of harmful insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlef Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Pattern Recognition (ICPR'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.4068-4071, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2010.989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person Re-identification Using Haar-based and DCD-based Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Activity Monitoring by Multi-Camera Surveillance Systems, AMMCSS 2010, in conjunction with 7th IEEE International Conference on Advanced Video and Signal-Based Surveillance, AVSS - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUSION OF MOTION SEGMENTATION WITH ONLINE ADAPTIVE NEURAL CLASSIFIER FOR ROBUST TRACKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundaram Suresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Joint Conf. on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining face detection and people tracking in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Imaging for Crime Detection and Prevention - ICDP09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Kingston Upon Thames (London), United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking HOG Descriptors for Gesture Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kaâniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2009 - Sixth IEEE International Conference on Advanced Video and Signal Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Genova, Italy. pp.978-0-7695-3718-4, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2009.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor Fusion for Monitoring Elderly Activities at Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Advanced Video and Signal Based Surveillance AVSS09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00453036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Video Event Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computer Vision Systems, ICVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Liege, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00512502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Background Subtraction Algorithms for Robust Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Imaging for Crime Detection and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Uncertainty for Video Event Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDP 2009 - 3rd International Conference on Imaging for Crime Detection and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowd Event Recognition using HOG Tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth IEEE International Workshop on Performance Evaluation of Tracking and Surveillance (PETS-Winter)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Snowbird, UT, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PETS-WINTER.2009.5399727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515197v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Event Recognition Applied to Tokamak Protection during Plasma Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Travere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Moncada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Singapore, Singapore. pp.1690-1694, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2009.5168728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online evaluation of tracking algorithm performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Imaging for Crime Detection and Prevention (ICDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, London, United Kingdom. pp.SBN: 978-1-84919-207-1, P38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00486479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory based Primitive Events for learning and recognizing Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IEEE International Workshop on Tracking Humans for the Evaluation of their Motion in Image Sequences (THEMIS2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTIMEDIA KNOWLEDGE-BASED CONTENT ANALYSIS OVER DISTRIBUTED ARCHITECTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Carincotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Odobez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ravera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Networked and Electronic Media, 2009 NEM Summit - "Towards Future Media"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Saint- Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repairing People Trajectories Based on Point Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisboa, Portugal. pp.449-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTIPLE OBJECT TRACKING WITH OCCLUSIONS USING HOG DESCRIPTORS AND MULTI RESOLUTION IMAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kaâniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Imaging for Crime Detection and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510410v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadow removal in indoor scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference On Advanced Video and Signal Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Santa Fe, New Mexico, United States. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2008.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Query Language Combining Object Features and Semantic Events for Surveillance Video Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International MultiMedia Modeling Conference (MMM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Trajectories Clustering for Activity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundaram Suresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Workshop on Machine Learning for Vision-based Motion Analysis - MLVMA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining for activity extraction in video data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Extraction et Gestion des Connaissances" EGC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00497576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FRAMEWORK FOR SURVEILLANCE VIDEO INDEXING AND RETRIEVAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Content Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Activities of Daily Living (ADLs) of Elderly Based on 3D Key Human Postures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cognitive Vision Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Santorini, Greece. pp.37-50, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92781-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00453043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETISEO: an evaluation project for video surveillance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. T. Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2007 - IEEE International Conference on Advanced Video and Singal based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, London, UK, United Kingdom. pp.476 - 48, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2007.4425357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensors Analysis for Everyday Elderly Activity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. T. Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SETIT 2007 the 4th International Conference Sciences of Electronics, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining on large Video Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique VSST 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Evaluation Approach for Video Processing Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Ruihua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Motion and Video Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Large Video Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Ambient Intelligence Developments AmI.d 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-Data Knowledge Modelling & Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IET International Conference on Visual Information Engineering, VIE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Evaluation Approach for Video Processing Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. T. Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMVC 2007 - IEEE Workshop on Motion and Video Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Austin, Texas, USA, United States. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMVC.2007.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETISEO, performance evaluation for video surveillance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Video and Signal based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2007.4425357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-Data modelling and Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Visual Information Engineering - VIE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, London, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An A priori-based Method for Frequent Composite Event Discovery in Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Toshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, New York USA, United States. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICVS.2006.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Trichogramma Activities From Videos : An adaptation of cognitive vision system to biology field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kaâniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Cognitive Vision Workshop 2006 in conjunction with the European Conference on Cognitive Vision 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Video Event Recognition System For Public Transport Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thinh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Davini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Crime Detection and Prevention (ICDP'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, London, United Kingdom. pp.414-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAST AND RELIABLE OBJECT CLASSIFICATION IN VIDEO BASED ON A 3D GENERIC MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Visual Information Engineering (VIE 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Knowledge Representation Formalisms to Improve Video Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Georis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems (ICVS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, New-York, NY, United States. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICVS.2006.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching gradient descriptors with topological constraints to characterise the crowd dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Remagnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Velastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Visual Information Engineering (VIE2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bangalore, India. pp.441-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture Recognition with a 3D Human Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE International Symposium on Imaging for Crime Detection and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Recognition Based on a Video and Multi-Sensor System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Video and Signal-Based Surveillance (AVSS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Como, Italy. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2005.1577272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Visual Recognition for Metro Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Posture Recognition in Video Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on VS-PETS, Visual Surveillance and Performance Evaluation of Tracking and Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Multiple Sensors for Event Detection of Older People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification and Evaluation of Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Goudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Dufour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Video Surveillance Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2013, </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118577851.ch18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Dufour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Video-Surveillance Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2013, </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118577851.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining in a Video Data Base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Yves Dufour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Video Surveillance Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., Hoboken, NJ USA., 2013, </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118577851.ch14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-identification by Covariance Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gong, Shaogang and Cristani, Marco and Shuicheng, Yan and Loy, Chen Change. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Person Re-Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013, Advances in Computer Vision and Pattern Recognition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information pour limiter les effets de la Maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Gzil and Emmanuel Hirsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer, éthique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERES, 2012, 978-2-7492-3495-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty control for reliable video understanding on complex environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weiyao Lin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Video Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2011, 978-953-307-436-8. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/15606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental learning on trajectory clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Paolo Remagnino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Paradigms in Safety and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic prediction of autonomy in activities of daily living of older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Konig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.74s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NavWareSet: A Dataset of Socially Compliant and Non-Compliant Robot Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnata Brayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Alves Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iaroslav Okunevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Krajnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA-X: Interpretable Latent Portrait Animator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Scene Network: A Novel Baseline with Self-rectifying Loss for Weakly supervised Video Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snehashis Majhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Garattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person Re-identification for Real-world Surveillance Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furqan M Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François M Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies For Video Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thinh Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5189, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene Understanding: perception, multi-sensor fusion, spatio-temporal reasoning and activity recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Université Nice Sophia Antipolis, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00275889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId708"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845670v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Frey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Facente" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Wei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezem Sura Ekmekci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;jor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11701-025-02284-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458806v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Tabejamaat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Mohammadzade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhood Negin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bremond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.110934" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04837897v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohui Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Yang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antitza Dantcheva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2024.3449075" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519951v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indu Joshi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Grimmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rathgeb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Busch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2024.3362821" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Garattoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Francesca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-023-01967-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicu Sebe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiliang Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2024.3490777" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391848v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Thamizharasan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Das" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Battaglino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F Bremond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-13224-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968301v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Zeghari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guerchouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tran-Duc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bremond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Langel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12040925" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906373v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjun Cho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Yu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferrari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2022.998416" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931340v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lagadec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2022.3226866" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Dai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijan Das" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurav Sharma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Minciullo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpami.2022.3169976" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03665103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albrengues" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fabre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Derreumaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Pancrazi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/trc2.12149" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485766v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2021.3127885" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tran Duc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F Bremond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pascale Lemoine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18116108" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Manera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Abrahams" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ag&#252;era-Ortiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud David" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2019.07.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02972172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Happy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422526v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Trichet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2891950" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422522v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19194237" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Caetano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Melo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefersson A. dos Santos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robson Schwartz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.08.025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Lanct&#244;t" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ag&#252;era-Ortiz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aalten" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2018.07.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849278v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgeois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2018.17.s.164.00" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849275v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Rodriguez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Koperski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Kerboua" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gonz&#224;lez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.03.063" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849546v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanishka Nithin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2016.2615538" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566517v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2788058" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850005v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ariel Kenigsberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aquino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Charras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471301217714093" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01855289v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Herbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Cozannet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.06.932" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ben-Sadoun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Aalbers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovannes Agopyan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Askenazy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658438v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Crispim-Junior" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro G&#243;mez Ur&#237;a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Strumia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Konig" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17071528" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446930v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Bilinski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Broutart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412170v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Khue Phan Tran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40216-1_30" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850064v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Bak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco San Biagio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnesh Kumar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Murino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412408v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Br&#233;mond" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2016.2632070" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Buso" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Avgerinakis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Meditskos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Briassouli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2537323" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01785697v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sacco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-160268" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhan Cosar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Donatiello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Bogorny" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Garate" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Otavio Alvares" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849168v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fosty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854231v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Gros" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau-Choo Chung" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Chicheportiche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2016.15.s.789.00" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01123895v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Elloumi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pusiol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thonnat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K&#246;nig" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernando Crispim-Junior" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bensadoun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-David Petit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-141767" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524775v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2015.00110" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160022v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Gomez Uria Covella" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2015.00098" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213036v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850019v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gzil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andrieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059594v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Koening" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00054" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976594v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Phu Chau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corvee" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061036v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Patino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059517v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Crispim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mallea" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907397v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061837v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Porikli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiloh L. Dockstader" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ferryman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hoogs" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2013.2241312" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059583v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koening" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chemin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-013-0046-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721549v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Joumier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsu Yu-Liang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Chyi Pai" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.597.678" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696371v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808990v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darmon Nelly" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschamps Arnaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S36297" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616747v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Romdhane" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mulin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Derreumeaux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zouba" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784411v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696354v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Zuniga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2012.02.038" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665307v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2011-142" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645588v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2011.08.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499599v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Travere" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moncada" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Dunand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2009.2038032" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504703v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Anfosso" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pascual" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502821v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Le" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455131v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2009.08.03.011.00" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502826v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Patino Vilchis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benhadda" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502779v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Georis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276936v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fusier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valentin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Borg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276938v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276937v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boulay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2006.02.008" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784483v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Avanzi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tornieri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204405v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204399v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204400v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584328v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishit Poddar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aglind Reka" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Laura Borza" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehashis Majhi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Balazia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458698v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominick Reilly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajatsubhra Chakraborty" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkaprava Sinha" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kumar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Wang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458744v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Ali" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanay Agrawal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458812v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo d'Amicantonio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Kong" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337593v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guermal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00048" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05462063v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Stanczyk" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891208v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Marisetty" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Astruc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458422v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo D&#8217;amicantonio" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458300v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05412406v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daksitha Senel Withanage Don" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Funk" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajian Qiu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Okada" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3762076" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458350v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05462050v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongro Yoon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW67362.2025.00601" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458820v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04864972v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanya Sinha" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892946v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ali" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868948v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Laura Borza" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516371v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04747720v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Barbini" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Odobez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868952v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Tiwari" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868959v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M&#252;ller" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Baur" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Heimerl" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664647.3689004" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892498v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Strizhkova" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Kachmar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00472" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516331v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893035v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356537v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisetty Ashish" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869231v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hava Chaptoukaev" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kalandadze" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natia Kukhilava" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236128v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i3.25416" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241623v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ryoo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936484v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV56688.2023.00339" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323242v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236097v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245507v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Panariello" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca D&#8217;alpaos" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330332v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3581783.3613851" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03682969v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumara Kahatapitiya" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541517v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Gonzales Zuniga" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujjwal Ujjwal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03714584v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936192v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fraisse" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00149" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519184v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Agarwal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelabh Sinha" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010841400003124" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03447060v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhood F Negin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Th&#252;mmler" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936267v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;kos Levente T&#225;nczos" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Von Liechtenstein" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503161.3548363" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698623v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476581v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522489v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03383140v3" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389126v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS52988.2021.9663793" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349257v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137578v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412446" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121883v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupayan Mallick" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03386581v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS52988.2021.9663816" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367919v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Ferrari" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Abi Hanna" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Volpe" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ismailova" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9630901" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314575v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476564v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG52635.2021.9667032" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03026308v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349266v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555579v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Pani" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bernet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS52988.2021.9663814" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028661v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02363756v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Dziri" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leroy" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374246v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368319v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969849v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969841v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368366v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969840v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973787v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02379341v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353527v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422551v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sena" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefersson Alex dos Santos" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947523v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furqan M. Khan" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927432v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpit Chaudhary" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357161v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02363723v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896061v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Sakhalkar" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal F Koperski" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05716-9_40" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02366687v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01894144v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01799574v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928612v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849457v2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Baabou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furqan M Khan" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Ben Frad" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Farah" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948387v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Goel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Abubakr" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01892103v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926073v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01894162v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Broutart" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939320v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3293353.3293376" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849431v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896064v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01894150v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849393v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Ben Fradj" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennaceur Kachouri" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654916v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV.2017.73" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651938v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Anh Nguyen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543231v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Thanh Nguyen" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658665v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Vlasselaer" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dries" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01639504v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593238v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384710v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2016.7738021" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399037v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2016.7738023" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387134v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398958v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416372v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapoulie" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414757v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thomas" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849284v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400147v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2016.7738058" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384324v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Gonzalez-Sosa" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vera-Rodriguez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dugelay" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369878v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849288v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trojanova" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel K&#345;ehna&#269;" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383186v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185874v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233494v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849277v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Martins" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164734v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartick Subramanian" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275258v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216849v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199386v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ortiz" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Koperski" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905588v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909566v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinidhi Mukanahallipatna Simha" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004390v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zaidenberg" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907455v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanth Bathrinarayanan" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Capra" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Giacalone" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878580v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054949v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974693v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849217v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Nghiem" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849250v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054769v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092329v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062766v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Badie" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054943v2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879734v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909124v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Tudor Serban" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875972v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2013.6636634" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806321v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2013.6553699" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821669v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846920v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784725v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Ma" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907033v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505323.2505329" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794369v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Souded" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904002v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815046v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059602v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726184v2" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702179v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2012.1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718293v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703633v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761322v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2012.90" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731792v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33712-3_58" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721575v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Liang Hsu" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dechamps" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.597.00" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656108v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763587v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminathan Sankaranarayanan" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tax" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2012.57" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761461v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2012.50" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760963v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33863-2_31" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624356v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609876v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loarer" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00620496v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647256v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giulieri" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624360v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00621201v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599734v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632245v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624369v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624363v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Nefzi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00619091v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616742v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650048v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Evans" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515617v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlef Bechar" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Moisan" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.989" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496051v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486110v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502836v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shahrokni" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503047v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503864v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502665v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496116v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504634v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515574v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496980v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510410v2" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00453036v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512502v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502932v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496120v2" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Suresh" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502749v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428697v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2009.26" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499628v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2009.5168728" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502680v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515197v2" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PETS-WINTER.2009.5399727" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486479v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503209v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503067v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Carincotte" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ravera" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496818v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00453043v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92781-5_4" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502953v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2008.70" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186403v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326718v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497576v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331272v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503053v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502955v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Ruihua" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503071v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503076v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206996v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Nghiem" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thonnat" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valentin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2007.4425357" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206993v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Vu" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206994v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ma" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMVC.2007.2" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502945v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206995v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Patino" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benhadda" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corvee" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206989v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhan" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Remagnino" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Velastin" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428658v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206990v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Toshev" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVS.2006.12" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664986v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thinh Vu" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Davini" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Cuong Pham" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515615v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206991v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mazi&#232;re" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVS.2006.23" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494244v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206987v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Bui" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Faure" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2005.1577272" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206988v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cupillard" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494249v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854427v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058369v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goudou" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118577851.ch18" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059458v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118577851.ch14" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058364v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118577851.ch12" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907335v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808923v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696408v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/15606" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503059v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399259v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231729v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnata Brayan" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Deng" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Alves Neto" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslav Okunevich" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Krajnik" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05492556v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Chen" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Qiao" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946181v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399939v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Br&#233;mond" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071397v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillot" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00275889v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845670v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Frey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Facente" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Wei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezem Sura Ekmekci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;jor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11701-025-02284-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458806v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Tabejamaat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Mohammadzade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhood Negin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bremond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.110934" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04837897v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohui Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Yang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antitza Dantcheva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2024.3449075" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519951v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indu Joshi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Grimmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rathgeb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Busch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2024.3362821" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Garattoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Francesca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-023-01967-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicu Sebe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiliang Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2024.3490777" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391848v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Thamizharasan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Das" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Battaglino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F Bremond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-13224-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968301v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Zeghari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guerchouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tran-Duc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bremond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Langel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12040925" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906373v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjun Cho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Yu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferrari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2022.998416" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931340v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lagadec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2022.3226866" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Dai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijan Das" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurav Sharma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Minciullo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpami.2022.3169976" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03665103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albrengues" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fabre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Derreumaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Pancrazi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/trc2.12149" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485766v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2021.3127885" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tran Duc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F Bremond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pascale Lemoine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18116108" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Manera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Abrahams" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ag&#252;era-Ortiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud David" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2019.07.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02972172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Happy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422522v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19194237" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422536v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Caetano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Melo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefersson A. dos Santos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robson Schwartz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.08.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422526v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Trichet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2891950" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Lanct&#244;t" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ag&#252;era-Ortiz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aalten" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2018.07.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849278v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgeois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2018.17.s.164.00" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849275v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Rodriguez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Koperski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Kerboua" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gonz&#224;lez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.03.063" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850326v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ben-Sadoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Aalbers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovannes Agopyan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Askenazy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850005v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ariel Kenigsberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aquino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Charras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471301217714093" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01855289v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Herbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Cozannet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.06.932" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Crispim-Junior" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro G&#243;mez Ur&#237;a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Strumia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Konig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17071528" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566517v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2788058" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849546v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanishka Nithin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2016.2615538" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01785697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sacco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-160268" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850064v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Bak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco San Biagio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnesh Kumar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Murino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412408v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Br&#233;mond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2016.2632070" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399025v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Buso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Avgerinakis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Meditskos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Briassouli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2537323" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849787v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhan Cosar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Donatiello" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Bogorny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Garate" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Otavio Alvares" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849168v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fosty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854231v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Gros" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau-Choo Chung" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Chicheportiche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2016.15.s.789.00" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446930v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Bilinski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Broutart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412170v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Khue Phan Tran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40216-1_30" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524775v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K&#246;nig" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bensadoun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2015.00110" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01123895v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Elloumi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pusiol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thonnat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094093v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernando Crispim-Junior" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-David Petit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-141767" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160022v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Gomez Uria Covella" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2015.00098" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213036v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850019v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gzil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andrieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059594v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Koening" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00054" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976594v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Phu Chau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corvee" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061036v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Patino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907397v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061837v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Porikli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiloh L. Dockstader" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ferryman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hoogs" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2013.2241312" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059583v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koening" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chemin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-013-0046-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059517v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Crispim" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mallea" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721549v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Joumier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsu Yu-Liang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Chyi Pai" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.597.678" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696371v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808990v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darmon Nelly" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschamps Arnaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S36297" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616747v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Romdhane" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mulin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Derreumeaux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zouba" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696354v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Zuniga" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2012.02.038" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665307v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2011-142" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784411v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645588v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2011.08.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504703v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Anfosso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pascual" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499599v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Travere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moncada" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Dunand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2009.2038032" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502821v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Le" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455131v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2009.08.03.011.00" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502826v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Patino Vilchis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benhadda" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502779v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Georis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276936v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fusier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valentin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Borg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276937v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boulay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2006.02.008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276938v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784483v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Avanzi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tornieri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204405v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204400v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204399v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584328v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishit Poddar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aglind Reka" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Laura Borza" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehashis Majhi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Balazia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458422v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo D&#8217;amicantonio" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Kong" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458812v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo d'Amicantonio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337593v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guermal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00048" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05462063v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Stanczyk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891208v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Ali" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Marisetty" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Astruc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458300v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkaprava Sinha" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominick Reilly" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Wang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05412406v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daksitha Senel Withanage Don" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Funk" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajian Qiu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Okada" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3762076" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458350v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05462050v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongro Yoon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW67362.2025.00601" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458820v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanay Agrawal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04864972v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanya Sinha" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458744v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458698v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajatsubhra Chakraborty" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kumar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516371v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868948v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Laura Borza" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892946v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ali" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04747720v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Barbini" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Odobez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868952v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Tiwari" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868959v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M&#252;ller" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Baur" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Heimerl" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664647.3689004" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892498v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Strizhkova" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Kachmar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00472" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516331v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893035v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356537v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisetty Ashish" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869231v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hava Chaptoukaev" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kalandadze" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natia Kukhilava" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323242v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236097v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245507v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Panariello" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca D&#8217;alpaos" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241623v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ryoo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936484v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV56688.2023.00339" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330332v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3581783.3613851" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236128v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i3.25416" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03714584v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936192v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fraisse" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00149" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519184v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Agarwal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelabh Sinha" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010841400003124" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03447060v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhood F Negin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Th&#252;mmler" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936267v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;kos Levente T&#225;nczos" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Von Liechtenstein" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503161.3548363" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698623v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03682969v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumara Kahatapitiya" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541517v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Gonzales Zuniga" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujjwal Ujjwal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137578v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412446" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03383140v3" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389126v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS52988.2021.9663793" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349257v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121883v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupayan Mallick" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03386581v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS52988.2021.9663816" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367919v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Ferrari" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Abi Hanna" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Volpe" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ismailova" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9630901" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314575v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476564v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG52635.2021.9667032" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03026308v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349266v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555579v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Pani" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bernet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS52988.2021.9663814" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028661v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476581v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522489v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368366v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969840v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02363756v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Dziri" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leroy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374246v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368319v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969849v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969841v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973787v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927432v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpit Chaudhary" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02379341v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353527v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422551v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sena" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefersson Alex dos Santos" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947523v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furqan M. Khan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357161v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02363723v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896061v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Sakhalkar" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal F Koperski" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05716-9_40" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02366687v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939320v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3293353.3293376" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01799574v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928612v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849457v2" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Baabou" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furqan M Khan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Ben Frad" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Farah" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948387v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Goel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Abubakr" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01892103v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926073v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01894162v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Broutart" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849431v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896064v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01894150v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01894144v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651938v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Anh Nguyen" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543231v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Thanh Nguyen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658665v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Vlasselaer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dries" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01639504v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849393v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Ben Fradj" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennaceur Kachouri" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654916v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV.2017.73" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593238v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416372v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapoulie" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414757v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thomas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849284v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384710v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2016.7738021" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399037v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2016.7738023" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387134v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398958v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400147v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2016.7738058" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384324v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Gonzalez-Sosa" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vera-Rodriguez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dugelay" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369878v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849288v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trojanova" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel K&#345;ehna&#269;" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383186v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233494v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849277v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Martins" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185874v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164734v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartick Subramanian" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275258v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216849v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199386v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ortiz" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Koperski" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974693v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909566v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinidhi Mukanahallipatna Simha" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004390v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zaidenberg" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907455v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanth Bathrinarayanan" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Capra" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Giacalone" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878580v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054949v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849217v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Nghiem" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849250v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054769v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092329v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062766v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Badie" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054943v2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879734v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909124v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Tudor Serban" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905588v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846920v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784725v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Ma" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907033v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505323.2505329" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794369v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Souded" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904002v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815046v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059602v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821669v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806321v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2013.6553699" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875972v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2013.6636634" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763587v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminathan Sankaranarayanan" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tax" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2012.57" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702179v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2012.1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718293v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703633v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761322v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2012.90" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731792v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33712-3_58" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721575v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Liang Hsu" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dechamps" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.597.00" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656108v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761461v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2012.50" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760963v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33863-2_31" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726184v2" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599734v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632245v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624356v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609876v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loarer" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00620496v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647256v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giulieri" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624360v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00621201v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624369v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624363v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Nefzi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00619091v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616742v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650048v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Evans" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503864v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502665v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496116v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502836v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shahrokni" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503047v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515574v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504634v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496980v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486110v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515617v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlef Bechar" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Moisan" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.989" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496051v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496120v2" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Suresh" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502749v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428697v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2009.26" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00453036v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512502v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502932v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502680v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515197v2" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PETS-WINTER.2009.5399727" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499628v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2009.5168728" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486479v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503209v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503067v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Carincotte" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ravera" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496818v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510410v2" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502953v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2008.70" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186403v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326718v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497576v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331272v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00453043v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92781-5_4" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206996v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Nghiem" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thonnat" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valentin" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2007.4425357" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206993v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Vu" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503053v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502955v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Ruihua" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503071v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503076v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206994v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ma" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMVC.2007.2" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502945v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206995v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Patino" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benhadda" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corvee" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206990v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Toshev" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVS.2006.12" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428658v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664986v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thinh Vu" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Davini" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Cuong Pham" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515615v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206991v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mazi&#232;re" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVS.2006.23" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206989v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhan" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Remagnino" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Velastin" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494244v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206987v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Bui" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Faure" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2005.1577272" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206988v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cupillard" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494249v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854427v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058369v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goudou" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118577851.ch18" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058364v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118577851.ch12" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059458v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118577851.ch14" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907335v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808923v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696408v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/15606" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503059v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399259v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231729v2" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnata Brayan" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deng" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Alves Neto" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslav Okunevich" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Krajnik" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05492556v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Chen" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Qiao" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946181v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399939v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Br&#233;mond" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071397v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillot" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00275889v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>