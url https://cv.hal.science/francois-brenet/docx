--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -253,165 +253,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04279611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-contrats administratifs et quasi-contrats de droit privé</w:t>
+                <w:t xml:space="preserve">Les contrats de droit privé des personnes publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 06, pp.314</w:t>
+              <w:t xml:space="preserve">, 2021, 02, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03138813v1</w:t>
+                <w:t xml:space="preserve">halshs-03110223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contrats de droit privé des personnes publiques</w:t>
+                <w:t xml:space="preserve">Quasi-contrats administratifs et quasi-contrats de droit privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 02, pp.76</w:t>
+              <w:t xml:space="preserve">, 2021, 06, pp.314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03110223v1</w:t>
+                <w:t xml:space="preserve">halshs-03138813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation du contrat administratif</w:t>
               </w:r>
@@ -887,165 +887,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02220485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exception de « coopération » entre entités appartenant au secteur public dans les nouvelles directives</w:t>
+                <w:t xml:space="preserve">L'avenir du contentieux des actes détachables en matière contractuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 15, pp.848-852</w:t>
+              <w:t xml:space="preserve">, 2014, 36, pp.2061-2066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02220265v1</w:t>
+                <w:t xml:space="preserve">halshs-02220361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'avenir du contentieux des actes détachables en matière contractuelle</w:t>
+                <w:t xml:space="preserve">L'exception de « coopération » entre entités appartenant au secteur public dans les nouvelles directives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 36, pp.2061-2066</w:t>
+              <w:t xml:space="preserve">, 2014, 15, pp.848-852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02220361v1</w:t>
+                <w:t xml:space="preserve">halshs-02220265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La délégation unilatérale de service public</w:t>
               </w:r>
@@ -2644,51 +2644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029424v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279611v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138813v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110223v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182574v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Amilhat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220654v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220361v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220102v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218823v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Claeys" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chamard-Heim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Melleray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yolka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz.fr/documentation/Document?id=NCPP" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381300v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lachaume" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savarit-Bourgeois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braconnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-christian-debouy-9791090426887.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814709v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-dalloz.fr/code-general-de-la-propriete-des-personnes-publiques-2018-annote-et-commente.html#product_tabs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01687643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hourquebie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723562v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095520v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deliancourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Sorbara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/code-general-de-la-propriete-des-personnes-publiques-2014-9782711017621.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029424v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279611v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110223v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182574v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Amilhat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220654v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220265v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220102v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218823v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Claeys" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chamard-Heim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Melleray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yolka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz.fr/documentation/Document?id=NCPP" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381300v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lachaume" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savarit-Bourgeois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braconnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-christian-debouy-9791090426887.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814709v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-dalloz.fr/code-general-de-la-propriete-des-personnes-publiques-2018-annote-et-commente.html#product_tabs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01687643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hourquebie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723562v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095520v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deliancourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Sorbara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/code-general-de-la-propriete-des-personnes-publiques-2014-9782711017621.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>