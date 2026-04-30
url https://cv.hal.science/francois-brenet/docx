--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -81,1461 +81,1599 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transformations du contrat administratif</w:t>
+                <w:t xml:space="preserve">Le franchissement de la frontière droit public-droit privé - Le contrat « transfuge »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.Étude 4</w:t>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 02, pp.225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029424v1</w:t>
+                <w:t xml:space="preserve">halshs-05605402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdiction des libéralités et contrats publics</w:t>
+                <w:t xml:space="preserve">Le franchissement de la frontière droit public-droit privé - Le contrat « transfuge »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38, pp.2046</w:t>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 02, pp.225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04279611v1</w:t>
+                <w:t xml:space="preserve">halshs-05605438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contrats de droit privé des personnes publiques</w:t>
+                <w:t xml:space="preserve">Les transformations du contrat administratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 02, pp.76</w:t>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.Étude 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03110223v1</w:t>
+                <w:t xml:space="preserve">hal-05029424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-contrats administratifs et quasi-contrats de droit privé</w:t>
+                <w:t xml:space="preserve">Interdiction des libéralités et contrats publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 06, pp.314</w:t>
+              <w:t xml:space="preserve">, 2023, 38, pp.2046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03138813v1</w:t>
+                <w:t xml:space="preserve">halshs-04279611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation du contrat administratif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quasi-contrats administratifs et quasi-contrats de droit privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JurisClasseur Contrats et Marchés publics [Encyclopédie juridique Juris-classeur]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Fasc. 12</w:t>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 06, pp.314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182574v1</w:t>
+                <w:t xml:space="preserve">halshs-03138813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La codification des textes « épars » du droit de la commande publique</w:t>
+                <w:t xml:space="preserve">Les contrats de droit privé des personnes publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 07, pp.389</w:t>
+              <w:t xml:space="preserve">, 2021, 02, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02449302v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03110223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recevabilité du référé contractuel dirigé contre un marché public passé selon une procédure adaptée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation du contrat administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Amilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6, pp.42-46</w:t>
+              <w:t xml:space="preserve">JurisClasseur Contrats et Marchés publics [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Fasc. 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178629v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles bases du droit des concessions</w:t>
+                <w:t xml:space="preserve">La codification des textes « épars » du droit de la commande publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 18, pp.992-999</w:t>
+              <w:t xml:space="preserve">, 2019, 07, pp.389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02220654v1</w:t>
+                <w:t xml:space="preserve">halshs-02449302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrat domanial</w:t>
+                <w:t xml:space="preserve">La recevabilité du référé contractuel dirigé contre un marché public passé selon une procédure adaptée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32, pp.1803-1809</w:t>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.42-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02220716v1</w:t>
+                <w:t xml:space="preserve">hal-02178629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles bases du droit des marchés publics</w:t>
+                <w:t xml:space="preserve">Les nouvelles bases du droit des concessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 32, pp.1783-1788</w:t>
+              <w:t xml:space="preserve">, 2016, 18, pp.992-999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02220530v1</w:t>
+                <w:t xml:space="preserve">halshs-02220654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrat administratif international et droit international privé</w:t>
+                <w:t xml:space="preserve">Le contrat domanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 20, pp.1144-1149</w:t>
+              <w:t xml:space="preserve">, 2016, 32, pp.1803-1809</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02220485v1</w:t>
+                <w:t xml:space="preserve">halshs-02220716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'avenir du contentieux des actes détachables en matière contractuelle</w:t>
+                <w:t xml:space="preserve">Les nouvelles bases du droit des marchés publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 36, pp.2061-2066</w:t>
+              <w:t xml:space="preserve">, 2015, 32, pp.1783-1788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02220361v1</w:t>
+                <w:t xml:space="preserve">halshs-02220530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exception de « coopération » entre entités appartenant au secteur public dans les nouvelles directives</w:t>
+                <w:t xml:space="preserve">Contrat administratif international et droit international privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 15, pp.848-852</w:t>
+              <w:t xml:space="preserve">, 2015, 20, pp.1144-1149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02220265v1</w:t>
+                <w:t xml:space="preserve">halshs-02220485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La délégation unilatérale de service public</w:t>
+                <w:t xml:space="preserve">L'exception de « coopération » entre entités appartenant au secteur public dans les nouvelles directives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 25, pp.1435-1440</w:t>
+              <w:t xml:space="preserve">, 2014, 15, pp.848-852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02220102v1</w:t>
+                <w:t xml:space="preserve">halshs-02220265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les critères de sélection des offres dans les « marchés publics sans prix » : l'exemple des contrats de mobilier urbain</w:t>
+                <w:t xml:space="preserve">L'avenir du contentieux des actes détachables en matière contractuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 11, pp.593</w:t>
+              <w:t xml:space="preserve">, 2014, 36, pp.2061-2066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02218988v1</w:t>
+                <w:t xml:space="preserve">halshs-02220361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit des marchés publics et les services publics sociaux</w:t>
+                <w:t xml:space="preserve">La délégation unilatérale de service public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 05, pp.811</w:t>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.1435-1440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02236617v1</w:t>
+                <w:t xml:space="preserve">halshs-02220102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un département est responsable des fautes simples commises dans la gestion d'une association transparente</w:t>
+                <w:t xml:space="preserve">Les critères de sélection des offres dans les « marchés publics sans prix » : l'exemple des contrats de mobilier urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 12, pp.656</w:t>
+              <w:t xml:space="preserve">, 2007, 11, pp.593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02218823v1</w:t>
+                <w:t xml:space="preserve">halshs-02218988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualification des contrats de mobilier urbain : nouvelles précisions</w:t>
+                <w:t xml:space="preserve">Le droit des marchés publics et les services publics sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 02, pp.252</w:t>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 05, pp.811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02242708v1</w:t>
+                <w:t xml:space="preserve">halshs-02236617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie du contrat administratif</w:t>
+                <w:t xml:space="preserve">Un département est responsable des fautes simples commises dans la gestion d'une association transparente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 18, pp.919-924</w:t>
+              <w:t xml:space="preserve">, 2006, 12, pp.656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02218283v1</w:t>
+                <w:t xml:space="preserve">halshs-02218823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La procédure de saisine pour avis du Conseil d'Etat : pratique contentieuse et influence en droit positif</w:t>
+                <w:t xml:space="preserve">La théorie du contrat administratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18, pp.919-924</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Antoine Claeys</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualification des contrats de mobilier urbain : nouvelles précisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 02, pp.252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure de saisine pour avis du Conseil d'Etat : pratique contentieuse et influence en droit positif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2002, 03, pp.525-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02242675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1545,840 +1683,840 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code général de la propriété des personnes publiques : annoté &amp; commenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chamard-Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Melleray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yolka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15e édition, XXXVIII-1455 p., 2025, Petits codes Dalloz, 978-2-247-23808-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code général de la propriété des personnes publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chamard-Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Melleray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yolka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clémence Breil. Dalloz, 11e édition, pp.XXXVII-1335, 2021, Codes Dalloz, 9782247205493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations autour du droit public : Mélanges en l'honneur du Professeur Christian Debouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savarit-Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Braconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Poitiers. Faculté de droit et des sciences sociales. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 458 p., 2019, Collection de la Faculté de droit et des sciences sociales de Poitiers. Mélanges, 9791090426887</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code général de la propriété des personnes publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chamard-Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Melleray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yolka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lesergent, Marie-Charlotte. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.XXXVII-1230, 2018, Codes Dalloz, 9782247177356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code général de la propriété des personnes publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chamard-Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hourquebie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Melleray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yolka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 7e édition, pp.XXXVII-1175, 2017, Petits codes Dalloz, 978-2-247-16832-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code général de la propriété des personnes publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chamard-Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hourquebie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Melleray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yolka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Charlotte Lesergent. Dalloz, 6e édition, pp.XXXV-1123, 2016, Codes Dalloz, 978-2-247-15818-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code général de la propriété des personnes publiques 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chamard-Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Deliancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Sorbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yolka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Yolka. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LexisNexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3e édition, pp.XLII-1475, 2014, Les Codes bleus Litec, 978-2-7110-1762-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2388,116 +2526,116 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pérennité du contrat administratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Melleray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transformations du droit administratif : 80 ans de l'AJDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lefebvre Dalloz, pp.231-246, 2025, 978-2-247-24325-9 (imprimé) ; 978-2-247-24781-3 (en ligne)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2644,51 +2782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029424v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279611v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110223v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182574v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Amilhat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220654v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220265v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220102v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218823v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Claeys" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chamard-Heim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Melleray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yolka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz.fr/documentation/Document?id=NCPP" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381300v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lachaume" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savarit-Bourgeois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braconnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-christian-debouy-9791090426887.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814709v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-dalloz.fr/code-general-de-la-propriete-des-personnes-publiques-2018-annote-et-commente.html#product_tabs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01687643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hourquebie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723562v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095520v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deliancourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Sorbara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/code-general-de-la-propriete-des-personnes-publiques-2014-9782711017621.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605402v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029424v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Amilhat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178629v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220654v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220485v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220102v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242708v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Claeys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074736v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chamard-Heim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Melleray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yolka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz.fr/documentation/Document?id=NCPP" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381300v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lachaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savarit-Bourgeois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braconnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-christian-debouy-9791090426887.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814709v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-dalloz.fr/code-general-de-la-propriete-des-personnes-publiques-2018-annote-et-commente.html#product_tabs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01687643v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hourquebie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723562v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deliancourt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Sorbara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/code-general-de-la-propriete-des-personnes-publiques-2014-9782711017621.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>