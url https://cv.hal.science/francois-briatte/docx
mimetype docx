--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -222,321 +222,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do (too many) elections depress participation? How the position, frequency and nature of domestic ballots affect turnout in European Parliament elections</w:t>
+                <w:t xml:space="preserve">« Variables lourdes » et effets de voisinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Briatte</w:t>
+                <w:t xml:space="preserve">Tristan Haute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Neihouser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soubiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Union Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14651165241257779⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 73 (2), pp.195-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.732.0195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248011v1</w:t>
+                <w:t xml:space="preserve">hal-05248018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Variables lourdes » et effets de voisinage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Haute</w:t>
+                <w:t xml:space="preserve">Do (too many) elections depress participation? How the position, frequency and nature of domestic ballots affect turnout in European Parliament elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Neihouser</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bué</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Vol. 73 (2), pp.195-225. </w:t>
+              <w:t xml:space="preserve">European Union Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (3), pp.549-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.732.0195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14651165241257779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248018v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présidentielle 2022 à Roubaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -591,77 +591,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down with Covid: Patterns of Electoral Turnout in the 2020 French Local Elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Haute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Sandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -708,51 +708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si le roi savait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -855,51 +855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Visualization with ggplot2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha C. Tyner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -937,51 +937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Patterns of Legislative Collaboration in Twenty Parliaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (2), pp.266-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1015,51 +1015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logiques politiques de l'ouverture des données de santé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Goëta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1110,51 +1110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Protest Skills and Online Activism Against Copyright Reform in France and the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Breindl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Policy and Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (1), pp.27-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1213,51 +1213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes contemporaines de la biopolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18 (4), pp.7-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1304,51 +1304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Book review] Patrick Dunleavy, Authoring a PhD. How to Plan, Draft, Write and Finish a Doctoral Thesis or Dissertation, 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicky Plows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graduate Journal of Social Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (1), pp.114-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1371,922 +1371,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Case of Weak Architecture: The French Ministry of Health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">[Book review] Jonathon W. Moses and Torbjørn Knutsen, Ways of Knowing. Competing Methodologies in Social and Political Research, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Policy and Administration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Graduate Journal of Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.87-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00461845v1</w:t>
+                <w:t xml:space="preserve">halshs-00509069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Book review] Maren Klawiter, The Biopolitics of Breast Cancer: Changing Cultures of Disease and Activism, 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociology of Health and Illness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 32 (5), pp.818-819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-9566.2010.01253_2.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00486093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Book review] Jonathon W. Moses and Torbjørn Knutsen, Ways of Knowing. Competing Methodologies in Social and Political Research, 2007</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Case of Weak Architecture: The French Ministry of Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graduate Journal of Social Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Policy and Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (2), pp.155-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9515.2009.00706.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00509069v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00461845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle réforme du système de santé aux États-Unis ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Activisme sur Internet et discours stratégiques autour de la propriété intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Breindl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mensuel de l'Université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103-104, pp.7-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01511404v1</w:t>
+                <w:t xml:space="preserve">hal-00408721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Book review] Vicente Navarro (ed.), Neoliberalism, Globalization, and Inequalities, 2007</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">[Book review] Karen M. Kedrowski and Marilyn Stine Sarow, Cancer Activism. Gender, Media, and Public Policy, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of European Social Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (1), pp.91. </w:t>
+              <w:t xml:space="preserve">Sociology of Health and Illness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (3), pp.458-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0958928708098526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9566.2009.1155_2.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00351692v1</w:t>
+                <w:t xml:space="preserve">hal-00404285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Book review] Alison Hann (ed.), Health Policy and Politics, 2007</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">[Book review] Vicente Navarro (ed.), Neoliberalism, Globalization, and Inequalities, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Sociology Online</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of European Social Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (1), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0958928708098526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00408882v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00351692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire politique des inégalités de santé en France et en Angleterre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quelle réforme du système de santé aux États-Unis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chantiers politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 7, pp.50-55</w:t>
+              <w:t xml:space="preserve">Le Mensuel de l'Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408720v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01511404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élection du 4 novembre 2008 et la marge de manœuvre du nouveau président américain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">[Book review] Alison Hann (ed.), Health Policy and Politics, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Sociology Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (1), pp.33-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pouv.128.0129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00338967v1</w:t>
+                <w:t xml:space="preserve">halshs-00408882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activisme sur Internet et discours stratégiques autour de la propriété intellectuelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'histoire politique des inégalités de santé en France et en Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yana Breindl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 103-104, pp.7-16</w:t>
+              <w:t xml:space="preserve">Chantiers politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, pp.50-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408721v1</w:t>
+                <w:t xml:space="preserve">hal-00408720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Book review] Karen M. Kedrowski and Marilyn Stine Sarow, Cancer Activism. Gender, Media, and Public Policy, 2007</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'élection du 4 novembre 2008 et la marge de manœuvre du nouveau président américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociology of Health and Illness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 31 (3), pp.458-459. </w:t>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 128, pp.131-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9566.2009.1155_2.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pouv.128.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404285v1</w:t>
+                <w:t xml:space="preserve">halshs-00338967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Book review] Elizabeth Dowler and Nick Spencer (eds), Challenging Health Inequalities. From Acheson to “Choosing Health”, 2007</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">[Book review] Donatella della Porta and Michael Keating (eds), Approaches and Methodologies in the Social Sciences. A Pluralist Perspective, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Sociology Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (2), pp.39-40</w:t>
+              <w:t xml:space="preserve">Graduate Journal of Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (2), pp.158-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00287428v1</w:t>
+                <w:t xml:space="preserve">halshs-00348853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison inter-classements des revues en sociologie-démographie et en science politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 100, pp.51-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2326,269 +2326,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Book review] Donatella della Porta and Michael Keating (eds), Approaches and Methodologies in the Social Sciences. A Pluralist Perspective, 2008</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">[Book review] Elizabeth Dowler and Nick Spencer (eds), Challenging Health Inequalities. From Acheson to “Choosing Health”, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graduate Journal of Social Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (2), pp.158-161</w:t>
+              <w:t xml:space="preserve">Medical Sociology Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (2), pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00348853v1</w:t>
+                <w:t xml:space="preserve">halshs-00287428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec David Bloor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Un stigmate épistémologique. Le relativisme dans le strong programme de David Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 12, pp.215-228. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/traces.227⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 12, pp.207-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01511329v1</w:t>
+                <w:t xml:space="preserve">halshs-00153289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un stigmate épistémologique. Le relativisme dans le strong programme de David Bloor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Entretien avec David Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 12, pp.207-213. </w:t>
+              <w:t xml:space="preserve">, 2007, 12, pp.215-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/traces.225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/traces.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00153289v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01511329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2606,64 +2606,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘C‘est quand qu‘on va où ?’ Indécision et moment du choix de vote en 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyens et partis après 2022. Éloignement, fragmentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.285-302, 2024, 978-2-13-086702-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2688,51 +2688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux de cosignatures législatives de quinze parlements européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rosemonde Letricot; Mario Cuxac; Maria Uzcategui; Andrea Cavaletto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le réseau. Usages d’une notion polysémique en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.215-228, 2016, 9782875585004</w:t>
@@ -2761,51 +2761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Politics of European Public Health Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scott L. Greer; Paulette Kurzer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union Public Health Policy: Regional and Global Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.51-63, 2012, 9780415516648</w:t>
@@ -2834,51 +2834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionnalisation et médiatisation d’une prise de parole collective chez les malades atteints de cancer : les « États généraux » de la Ligue nationale contre le cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Knobé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2933,51 +2933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Making European Health Policy in) France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott L. Greer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Politics of European Union Health Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Open University Press, pp.96-110, 2009, 9780335236244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3034,77 +3034,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Learn to Jest in Good Time’. The Effect of the Electoral Calendar on Turnout in European Parliament elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UACES Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3129,51 +3129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser des observations dépendantes : analyse de réseaux et modèles ERGM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Administrer la preuve statistique en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3198,51 +3198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Panel Co-attendance in Scientific Conferences. A New Avenue to Explore Academic Sociality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3280,77 +3280,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Can't Get No Satisfaction.&amp;quot; Explaining Varying Turnout in EP Elections Through Satisfaction With National Democracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Sandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3395,221 +3395,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03352618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for the Cartel Party: Inter-Party Collusion and Legislative Activity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Crise de performance et réforme du système de santé en Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the European Political Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Sciences sociales de la quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03352614v1</w:t>
+                <w:t xml:space="preserve">halshs-03352605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise de performance et réforme du système de santé en Angleterre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Searching for the Cartel Party: Inter-Party Collusion and Legislative Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix-Christopher von Nostitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences sociales de la quantification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Annual Conference of the European Political Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03352605v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03352614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ouverture des données de santé : une entrée par les acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célya Gruson-Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3641,346 +3641,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01531792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Legislative Data Collection from Online Sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Party Polarization and Bill Cosponsorship in European Parliaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the Political Methodology Group of the Political Studies Association (PSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Science Po Quanti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01511415v1</w:t>
+                <w:t xml:space="preserve">halshs-01511400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Party Polarization and Bill Cosponsorship in European Parliaments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Large-Scale Legislative Data Collection from Online Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Po Quanti</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Annual Conference of the Political Methodology Group of the Political Studies Association (PSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01511400v1</w:t>
+                <w:t xml:space="preserve">halshs-01511415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’association entre religion et violence dans les « unes » de Charlie Hebdo : une perspective relationnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Recovering the French Party Space from Twitter Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Gallic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie (AFS) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Quentin-en-Yvelines, France</w:t>
+              <w:t xml:space="preserve">Science Po Quanti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01511401v1</w:t>
+                <w:t xml:space="preserve">halshs-01511384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering the French Party Space from Twitter Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’association entre religion et violence dans les « unes » de Charlie Hebdo : une perspective relationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewen Gallic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Po Quanti</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie (AFS) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01511384v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01511401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching R to Social Science Undergraduates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivaylo D. Petev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4018,51 +4018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artistes, lobbyistes et pirates : l'opposition de plaidoyers professionnels et activistes autour du droit d'auteur sur Internet en France, 2005-2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gueydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4094,195 +4094,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la biopolitique change les politiques : survie au cancer et réforme du système de santé en Angleterre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La mise en plan de l'action publique : planification et instrumentation des politiques de santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Science Politique (AFSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Les instruments d'action publique : Mise en discussion théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrick Le Galès; Charlotte Halpern; Pierre Lascoumes, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675783v1</w:t>
+                <w:t xml:space="preserve">hal-00675782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en plan de l'action publique : planification et instrumentation des politiques de santé publique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quand la biopolitique change les politiques : survie au cancer et réforme du système de santé en Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les instruments d'action publique : Mise en discussion théorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Patrick Le Galès; Charlotte Halpern; Pierre Lascoumes, Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Science Politique (AFSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675782v1</w:t>
+                <w:t xml:space="preserve">hal-00675783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Europeanization of Health System Performance. The EUROCARE Study and Cancer Control in England</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the Council for European Studies (CES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4320,51 +4320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Network Repertoires and the Contentious Politics of Digital Copyright in France and the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Breindl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet, Politics, Policy 2010: An Impact Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4389,51 +4389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comparaison « pair à pair » dans l'univers des cadres interprétatifs de l'analyse politique comparée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire la comparaison</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emilie Courtin; Bleuwenn Lechaux; Élise Roullaud; Marianne Woollven, Jun 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4458,51 +4458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours aux blogs dans une activité de recherche. Deux expériences en sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4534,195 +4534,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01512283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Principles and Politics of Cancer Care in England</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Policy Involvement among Executive Leaders: Cancer Control in England and France, 1997-2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the European Network for Social Policy Analysis (ESPANET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mikko Kautto, Sep 2008, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Political Studies Association (PSA) Northern Postgraduate Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337119v1</w:t>
+                <w:t xml:space="preserve">halshs-00287431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy Involvement among Executive Leaders: Cancer Control in England and France, 1997-2007</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Principles and Politics of Cancer Care in England</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Studies Association (PSA) Northern Postgraduate Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Annual Conference of the European Network for Social Policy Analysis (ESPANET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mikko Kautto, Sep 2008, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00287431v1</w:t>
+                <w:t xml:space="preserve">hal-00337119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Principles and Politics of Cancer Care in England</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centre for the History of Science, Technology and Medicine (CHSTM) Research Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4747,51 +4747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Policy Entrepreneurship in Contemporary Health Policy Cases from the French Health Care State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Steffen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4829,51 +4829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Interest Patterns in Health Policy. Elevating Cancer Control on the Governmental Agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Policy Research Group of the School of Social and Political Science (SPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4898,51 +4898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les patients dans la prise de décision en politiques de santé. Cancer et maladie d'Alzheimer en France et en Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Québécoise de Science Politique (SQSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4967,51 +4967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing Cancer from a Policy Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sites and Styles: Exploring the Comparative History of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5036,51 +5036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de déphasage entre activité gouvernementale et activité de recherche. Le rapport Black et la recherche sur les inégalités de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences, Communication et Société : Engagements, déplacements, résistances dans les pratiques de recherche au quotidien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5137,77 +5137,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au Nord, c’était les barons : évolution des forces politiques dans les Hauts-de-France à l’aune du premier tour du scrutin municipal de 2020.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kelbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Kelbel</w:t>
+                <w:t xml:space="preserve">Marie Neihouser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Sandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5283,51 +5283,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ggnetwork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Bojanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5462,51 +5462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadley Wickham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Bojanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:e6722ed0fa47aa2462cab35ce5e6bf0f03ac081b;origin=https://hal.archives-ouvertes.fr/ird-04065898;visit=swh:1:snp:77f48802dcbafe984783c8289d5e2a9b68bf0b0a;anchor=swh:1:rel:c75d664db57923a6b0740cb3dd81250ea8d74241;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5572,51 +5572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Marbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5673,51 +5673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">questionr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5838,51 +5838,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63CD1D66"/>
+    <w:nsid w:val="D3D4B922"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6069,51 +6069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-briatte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6494-9774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124842763" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://f.briatte.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248011v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kelbel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14651165241257779" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neihouser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soubiran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0195" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721676v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Desjeunes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Sandri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457289.2021.1924752" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Colmellere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8995" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C. Tyner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hofmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363580v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2015.31" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115820v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Go&#235;ta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793251v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Breindl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poi3.21" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6611C8527A563F44B60ABCB3ED38F1A9B1C53A40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675780v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bossy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.184.0007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675779v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Plows" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461845v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9515.2009.00706.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4B0B0A7983CCD5D02F5A8E00D407BDE52F3827D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9566.2010.01253_2.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0958928708098526" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7808D4E6B7ACC323B91F3BCC9D39258C2E55058/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338967v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.128.0129" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408721v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9566.2009.1155_2.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910630810000109" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/817E474049F88DD828F2E6585E95D55F2CB70B01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenormand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.227" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.225" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-04580725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511379v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott L. Greer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352608v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352618v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix-Christopher von Nostitz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Volpi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352605v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531792v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Gruson-Daniel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511400v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511384v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Gallic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo D. Petev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845637v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueydier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675782v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472676v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486623v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gombin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337119v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287431v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283772v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Steffen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250296v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287432v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139020v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476719v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bojanowski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Canouil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Charlop-Powers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C Fisher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:02ebe801529c0b9a416121fa6ecb41efb7684865;origin=https://hal.archives-ouvertes.fr/halshs-02476719;visit=swh:1:snp:a76a41d627fa387593f1f6e570848828dc3f56ed;anchor=swh:1:rel:8b7ee55a559d6fd83c53633fd6d81ad3760f239f;path=/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04065898v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ludecke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadley Wickham" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e6722ed0fa47aa2462cab35ce5e6bf0f03ac081b;origin=https://hal.archives-ouvertes.fr/ird-04065898;visit=swh:1:snp:77f48802dcbafe984783c8289d5e2a9b68bf0b0a;anchor=swh:1:rel:c75d664db57923a6b0740cb3dd81250ea8d74241;path=/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354562v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barret Schloerke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Cook" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Marbach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:16636441710e633dfb96108e0b723390a0740073;origin=https://hal.archives-ouvertes.fr/halshs-03354562;visit=swh:1:snp:a670af2ebeeeae775b0c9573c9571ffaca8af228;anchor=swh:1:rel:a7364fba97e1783dbb688d8a14d5060b8c124ede;path=/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-briatte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6494-9774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124842763" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://f.briatte.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neihouser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kelbel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soubiran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0195" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248011v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14651165241257779" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721676v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Desjeunes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Sandri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457289.2021.1924752" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Colmellere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8995" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C. Tyner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hofmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363580v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2015.31" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115820v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Go&#235;ta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793251v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Breindl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poi3.21" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6611C8527A563F44B60ABCB3ED38F1A9B1C53A40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675780v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bossy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.184.0007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675779v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Plows" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9566.2010.01253_2.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9515.2009.00706.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4B0B0A7983CCD5D02F5A8E00D407BDE52F3827D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404285v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9566.2009.1155_2.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351692v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0958928708098526" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7808D4E6B7ACC323B91F3BCC9D39258C2E55058/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511404v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408720v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.128.0129" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910630810000109" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/817E474049F88DD828F2E6585E95D55F2CB70B01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287428v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153289v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.225" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenormand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.227" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-04580725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511379v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott L. Greer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352608v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352618v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix-Christopher von Nostitz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352605v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352614v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Volpi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531792v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Gruson-Daniel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511400v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511384v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Gallic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511401v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo D. Petev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845637v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueydier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675782v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472676v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486623v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gombin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283772v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Steffen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250296v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287432v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139020v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476719v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bojanowski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Canouil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Charlop-Powers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C Fisher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:02ebe801529c0b9a416121fa6ecb41efb7684865;origin=https://hal.archives-ouvertes.fr/halshs-02476719;visit=swh:1:snp:a76a41d627fa387593f1f6e570848828dc3f56ed;anchor=swh:1:rel:8b7ee55a559d6fd83c53633fd6d81ad3760f239f;path=/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04065898v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ludecke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadley Wickham" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e6722ed0fa47aa2462cab35ce5e6bf0f03ac081b;origin=https://hal.archives-ouvertes.fr/ird-04065898;visit=swh:1:snp:77f48802dcbafe984783c8289d5e2a9b68bf0b0a;anchor=swh:1:rel:c75d664db57923a6b0740cb3dd81250ea8d74241;path=/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354562v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barret Schloerke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Cook" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Marbach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:16636441710e633dfb96108e0b723390a0740073;origin=https://hal.archives-ouvertes.fr/halshs-03354562;visit=swh:1:snp:a670af2ebeeeae775b0c9573c9571ffaca8af228;anchor=swh:1:rel:a7364fba97e1783dbb688d8a14d5060b8c124ede;path=/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>