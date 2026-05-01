--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -5838,51 +5838,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3D4B922"/>
+    <w:nsid w:val="1FF2C481"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>