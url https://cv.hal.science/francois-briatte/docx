--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -1,5783 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5731 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.02865329513px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Briatte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6494-9774</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124842763</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=en&user=ykHPzKgAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do (too many) elections depress participation? How the position, frequency and nature of domestic ballots affect turnout in European Parliament elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Kelbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Union Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.549-568. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14651165241257779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Variables lourdes » et effets de voisinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Haute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Neihouser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Kelbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soubiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vol. 73 (2), pp.195-225. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.732.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidentielle 2022 à Roubaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Baloge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Desjeunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://metropolitiques.eu/Presidentielle-2022-a-Roubaix-les-variables-lourdes-du-vote-sont-presque.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down with Covid: Patterns of Electoral Turnout in the 2020 French Local Elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Haute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Kelbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Sandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Elections, Public Opinion and Parties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (sup1), pp.69-81. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17457289.2021.1924752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03284356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si le roi savait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Colmellere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Faire revue, 18, pp.89-98. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.8995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Visualization with ggplot2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha C. Tyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The R Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Patterns of Legislative Collaboration in Twenty Parliaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.266-271. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/nws.2015.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01363580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques politiques de l'ouverture des données de santé en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Goëta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Protest Skills and Online Activism Against Copyright Reform in France and the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Breindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy and Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.27-55. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/poi3.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes contemporaines de la biopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (4), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ripc.184.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Book review] Patrick Dunleavy, Authoring a PhD. How to Plan, Draft, Write and Finish a Doctoral Thesis or Dissertation, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Plows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Journal of Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.114-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Book review] Maren Klawiter, The Biopolitics of Breast Cancer: Changing Cultures of Disease and Activism, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Health and Illness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (5), pp.818-819. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9566.2010.01253_2.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00486093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case of Weak Architecture: The French Ministry of Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (2), pp.155-171. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9515.2009.00706.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00461845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Book review] Jonathon W. Moses and Torbjørn Knutsen, Ways of Knowing. Competing Methodologies in Social and Political Research, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Journal of Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (1), pp.87-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00509069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Book review] Vicente Navarro (ed.), Neoliberalism, Globalization, and Inequalities, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (1), pp.91. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0958928708098526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00351692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle réforme du système de santé aux États-Unis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mensuel de l'Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Book review] Alison Hann (ed.), Health Policy and Politics, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Sociology Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire politique des inégalités de santé en France et en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élection du 4 novembre 2008 et la marge de manœuvre du nouveau président américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 128, pp.131-136. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pouv.128.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00338967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activisme sur Internet et discours stratégiques autour de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Breindl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103-104, pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Book review] Karen M. Kedrowski and Marilyn Stine Sarow, Cancer Activism. Gender, Media, and Public Policy, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Health and Illness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (3), pp.458-459. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9566.2009.1155_2.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Book review] Donatella della Porta and Michael Keating (eds), Approaches and Methodologies in the Social Sciences. A Pluralist Perspective, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Journal of Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (2), pp.158-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00348853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison inter-classements des revues en sociologie-démographie et en science politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100, pp.51-60. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/075910630810000109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Book review] Elizabeth Dowler and Nick Spencer (eds), Challenging Health Inequalities. From Acheson to “Choosing Health”, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Sociology Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un stigmate épistémologique. Le relativisme dans le strong programme de David Bloor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, pp.207-213. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00153289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec David Bloor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, pp.215-228. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘C‘est quand qu‘on va où ?’ Indécision et moment du choix de vote en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Kelbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyens et partis après 2022. Éloignement, fragmentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.285-302, 2024, 978-2-13-086702-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04580725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de cosignatures législatives de quinze parlements européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosemonde Letricot; Mario Cuxac; Maria Uzcategui; Andrea Cavaletto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau. Usages d’une notion polysémique en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.215-228, 2016, 9782875585004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of European Public Health Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scott L. Greer; Paulette Kurzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Union Public Health Policy: Regional and Global Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.51-63, 2012, 9780415516648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionnalisation et médiatisation d’une prise de parole collective chez les malades atteints de cancer : les « États généraux » de la Ligue nationale contre le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Knobé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Romeyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé dans l’espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9782810900336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Making European Health Policy in) France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott L. Greer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Politics of European Union Health Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Open University Press, pp.96-110, 2009, 9780335236244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Learn to Jest in Good Time’. The Effect of the Electoral Calendar on Turnout in European Parliament elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Kelbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UACES Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser des observations dépendantes : analyse de réseaux et modèles ERGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrer la preuve statistique en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03352608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Panel Co-attendance in Scientific Conferences. A New Avenue to Explore Academic Sociality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sunbelt 2020 Virtual Sessions on Bipartite Networks &amp; Projections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, [Online], United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03352621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Can't Get No Satisfaction.&amp;quot; Explaining Varying Turnout in EP Elections Through Satisfaction With National Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Kelbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Sandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix-Christopher von Nostitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politicologenetmaal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03352618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the Cartel Party: Inter-Party Collusion and Legislative Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix-Christopher von Nostitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Political Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03352614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise de performance et réforme du système de santé en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales de la quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03352605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ouverture des données de santé : une entrée par les acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chiffres privés, chiffres publics. Calculs, comptabilités et statistiques, XVIIe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Legislative Data Collection from Online Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Political Methodology Group of the Political Studies Association (PSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Party Polarization and Bill Cosponsorship in European Parliaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Po Quanti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’association entre religion et violence dans les « unes » de Charlie Hebdo : une perspective relationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sociologie (AFS) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering the French Party Space from Twitter Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Gallic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Po Quanti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching R to Social Science Undergraduates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivaylo D. Petev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes, lobbyistes et pirates : l'opposition de plaidoyers professionnels et activistes autour du droit d'auteur sur Internet en France, 2005-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueydier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Science Politique (AFSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en plan de l'action publique : planification et instrumentation des politiques de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les instruments d'action publique : Mise en discussion théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrick Le Galès; Charlotte Halpern; Pierre Lascoumes, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la biopolitique change les politiques : survie au cancer et réforme du système de santé en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Science Politique (AFSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Europeanization of Health System Performance. The EUROCARE Study and Cancer Control in England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Council for European Studies (CES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00472676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Network Repertoires and the Contentious Politics of Digital Copyright in France and the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Breindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet, Politics, Policy 2010: An Impact Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison « pair à pair » dans l'univers des cadres interprétatifs de l'analyse politique comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire la comparaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emilie Courtin; Bleuwenn Lechaux; Élise Roullaud; Marianne Woollven, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00486623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours aux blogs dans une activité de recherche. Deux expériences en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gombin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils informatiques pour les historien(ne)s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franziska Heimburger; Émilien Ruiz, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01512283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Involvement among Executive Leaders: Cancer Control in England and France, 1997-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Studies Association (PSA) Northern Postgraduate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Principles and Politics of Cancer Care in England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Network for Social Policy Analysis (ESPANET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mikko Kautto, Sep 2008, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Principles and Politics of Cancer Care in England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre for the History of Science, Technology and Medicine (CHSTM) Research Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Policy Entrepreneurship in Contemporary Health Policy Cases from the French Health Care State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Steffen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explaining Healthcare System Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collaborative Research Center 597 (“Transformation of the State”), University of Bremen, Dec 2008, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Interest Patterns in Health Policy. Elevating Cancer Control on the Governmental Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy Research Group of the School of Social and Political Science (SPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00250296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patients dans la prise de décision en politiques de santé. Cancer et maladie d'Alzheimer en France et en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Québécoise de Science Politique (SQSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing Cancer from a Policy Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sites and Styles: Exploring the Comparative History of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de déphasage entre activité gouvernementale et activité de recherche. Le rapport Black et la recherche sur les inégalités de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Communication et Société : Engagements, déplacements, résistances dans les pratiques de recherche au quotidien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00118298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au Nord, c’était les barons : évolution des forces politiques dans les Hauts-de-France à l’aune du premier tour du scrutin municipal de 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Kelbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Neihouser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Sandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix-Christopher von Nostitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ggnetwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Bojanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Canouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary Charlop-Powers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:02ebe801529c0b9a416121fa6ecb41efb7684865;origin=https://hal.archives-ouvertes.fr/halshs-02476719;visit=swh:1:snp:a76a41d627fa387593f1f6e570848828dc3f56ed;anchor=swh:1:rel:8b7ee55a559d6fd83c53633fd6d81ad3760f239f;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02476719v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">labelled: Manipulating Labelled Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ludecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadley Wickham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Bojanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e6722ed0fa47aa2462cab35ce5e6bf0f03ac081b;origin=https://hal.archives-ouvertes.fr/ird-04065898;visit=swh:1:snp:77f48802dcbafe984783c8289d5e2a9b68bf0b0a;anchor=swh:1:rel:c75d664db57923a6b0740cb3dd81250ea8d74241;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04065898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GGally: Extension to 'ggplot2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barret Schloerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Marbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:16636441710e633dfb96108e0b723390a0740073;origin=https://hal.archives-ouvertes.fr/halshs-03354562;visit=swh:1:snp:a670af2ebeeeae775b0c9573c9571ffaca8af228;anchor=swh:1:rel:a7364fba97e1783dbb688d8a14d5060b8c124ede;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">questionr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01925193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5838,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FF2C481"/>
+    <w:nsid w:val="84D36DCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6069,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-briatte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6494-9774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124842763" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://f.briatte.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neihouser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kelbel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soubiran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0195" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248011v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14651165241257779" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721676v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Desjeunes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Sandri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457289.2021.1924752" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Colmellere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8995" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C. Tyner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hofmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363580v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2015.31" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115820v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Go&#235;ta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793251v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Breindl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poi3.21" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6611C8527A563F44B60ABCB3ED38F1A9B1C53A40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675780v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bossy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.184.0007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675779v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Plows" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9566.2010.01253_2.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9515.2009.00706.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4B0B0A7983CCD5D02F5A8E00D407BDE52F3827D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404285v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9566.2009.1155_2.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351692v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0958928708098526" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7808D4E6B7ACC323B91F3BCC9D39258C2E55058/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511404v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408720v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.128.0129" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910630810000109" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/817E474049F88DD828F2E6585E95D55F2CB70B01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287428v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153289v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.225" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenormand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.227" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-04580725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511379v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott L. Greer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352608v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352618v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix-Christopher von Nostitz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352605v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352614v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Volpi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531792v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Gruson-Daniel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511400v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511384v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Gallic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511401v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo D. Petev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845637v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueydier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675782v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472676v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486623v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gombin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283772v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Steffen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250296v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287432v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139020v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476719v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bojanowski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Canouil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Charlop-Powers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C Fisher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:02ebe801529c0b9a416121fa6ecb41efb7684865;origin=https://hal.archives-ouvertes.fr/halshs-02476719;visit=swh:1:snp:a76a41d627fa387593f1f6e570848828dc3f56ed;anchor=swh:1:rel:8b7ee55a559d6fd83c53633fd6d81ad3760f239f;path=/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04065898v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ludecke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadley Wickham" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e6722ed0fa47aa2462cab35ce5e6bf0f03ac081b;origin=https://hal.archives-ouvertes.fr/ird-04065898;visit=swh:1:snp:77f48802dcbafe984783c8289d5e2a9b68bf0b0a;anchor=swh:1:rel:c75d664db57923a6b0740cb3dd81250ea8d74241;path=/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354562v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barret Schloerke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Cook" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Marbach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:16636441710e633dfb96108e0b723390a0740073;origin=https://hal.archives-ouvertes.fr/halshs-03354562;visit=swh:1:snp:a670af2ebeeeae775b0c9573c9571ffaca8af228;anchor=swh:1:rel:a7364fba97e1783dbb688d8a14d5060b8c124ede;path=/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-briatte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6494-9774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124842763" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=en&amp;user=ykHPzKgAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://f.briatte.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248011v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kelbel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14651165241257779" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248018v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neihouser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soubiran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0195" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721676v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Desjeunes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284356v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Sandri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457289.2021.1924752" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Colmellere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8995" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C. Tyner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hofmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2015.31" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Go&#235;ta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Breindl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poi3.21" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6611C8527A563F44B60ABCB3ED38F1A9B1C53A40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bossy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.184.0007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675779v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Plows" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9566.2010.01253_2.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9515.2009.00706.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4B0B0A7983CCD5D02F5A8E00D407BDE52F3827D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509069v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0958928708098526" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7808D4E6B7ACC323B91F3BCC9D39258C2E55058/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511404v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338967v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.128.0129" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9566.2009.1155_2.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348853v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910630810000109" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/817E474049F88DD828F2E6585E95D55F2CB70B01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.225" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenormand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.227" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-04580725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511379v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott L. Greer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352621v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix-Christopher von Nostitz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352614v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Volpi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531792v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Gruson-Daniel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511400v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511401v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511384v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Gallic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511417v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo D. Petev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845637v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueydier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675782v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675783v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472676v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845640v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486623v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gombin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287431v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337119v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283772v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344514v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Steffen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250296v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287432v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139020v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118298v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489116v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476719v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bojanowski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Canouil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Charlop-Powers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C Fisher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:02ebe801529c0b9a416121fa6ecb41efb7684865;origin=https://hal.archives-ouvertes.fr/halshs-02476719;visit=swh:1:snp:a76a41d627fa387593f1f6e570848828dc3f56ed;anchor=swh:1:rel:8b7ee55a559d6fd83c53633fd6d81ad3760f239f;path=/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04065898v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ludecke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadley Wickham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e6722ed0fa47aa2462cab35ce5e6bf0f03ac081b;origin=https://hal.archives-ouvertes.fr/ird-04065898;visit=swh:1:snp:77f48802dcbafe984783c8289d5e2a9b68bf0b0a;anchor=swh:1:rel:c75d664db57923a6b0740cb3dd81250ea8d74241;path=/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354562v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barret Schloerke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Cook" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Marbach" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:16636441710e633dfb96108e0b723390a0740073;origin=https://hal.archives-ouvertes.fr/halshs-03354562;visit=swh:1:snp:a670af2ebeeeae775b0c9573c9571ffaca8af228;anchor=swh:1:rel:a7364fba97e1783dbb688d8a14d5060b8c124ede;path=/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>