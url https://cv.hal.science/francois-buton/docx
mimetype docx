--- v0 (2026-03-20)
+++ v1 (2026-04-14)
@@ -2553,395 +2553,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sociologie des combattants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les dépolitisations de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Tribunes de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012/1 (1), pp.51-70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/seve.034.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instituer la police des risques sanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (4), pp.67-90. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.124.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gap.124.0067⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01621023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The household effect on electoral participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mariot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electoral Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (2), pp.434-447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electstud.2011.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445985v2</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03569331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on dévoiler les imaginaires ? Questions sur l'interprétation d'un massacre</w:t>
               </w:r>
@@ -4237,50 +4237,136 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Congrès de Milan, entre mythe et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karacostas, Alexis; Picaud, Anne; Jahan, Claire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendre les sourds à la société ? Une histoire de l'Institut national de jeunes sourds de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créaphis éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.371-389, 2025, Silex, 978-2-35428-218-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05429197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand des corps brisés s'engagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jouhanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4319,1002 +4405,916 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Croquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-189, 2025, Sociopo, 978-2-36512-418-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05375191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le Congrès de Milan, entre mythe et réalités</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J'ai réalisé qu'il n'y a pas assez de pouvoir pour le peuple&amp;quot;: les Gilets jaunes primo-contestataires face aux urnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dafflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agrikoliansky, Éric; Buton, François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métamorphoses de la politisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263-279, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05337348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion : devenir Gilet Jaune ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bordiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reungoat, Emmanuelle; Bordiec, Sylvain; Buton, François; Dondeyne, Christèle; Walker, Étienne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devenir des gilets jaunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-223, 2025, Sociopo, 978-2-36512-418-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05375198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation des sourds au XIXe siècle comme espace social : dynamiques, tensions et régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karacostas, Alexis; Picaud, Anne; Jahan, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendre les sourds à la société ? Une histoire de l'Institut national de jeunes sourds de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créaphis éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.371-389, 2025, Silex, 978-2-35428-218-9</w:t>
+              <w:t xml:space="preserve">, pp.126-151, 2025, Silex, 978-2-35428-218-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05429198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaunes ensemble ? Les formes de protagonisme d'un couple de primo-contestataires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reungoat, Emmanuelle; Bordiec, Sylvain; Buton, François; Dondeyne, Christèle; Walker, Étienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir des gilets jaunes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Croquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.217-223, 2025, Sociopo, 978-2-36512-418-8</w:t>
+              <w:t xml:space="preserve">, pp.137-164, 2025, Sociopo, 978-2-36512-418-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dafflon</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05375190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toujours là ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bernard de Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reungoat, Emmanuelle; Bordiec, Sylvain; Buton, François; Dondeyne, Christèle; Walker, Étienne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devenir des gilets jaunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-216, 2025, Sociopo, 978-2-36512-418-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05375194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fabriques ordinaires du politique : politisation et dépolitisation dans la France contemporaine - [Conclusion générale]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Agrikoliansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agrikoliansky, Éric; Buton, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métamorphoses de la politisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.263-279, 2025</w:t>
+              <w:t xml:space="preserve">, pp.281-309, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05337343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier les formes de la politisation : portraits de citoyennes et de citoyens en 2022 - [Introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Karacostas, Alexis; Picaud, Anne; Jahan, Claire. </w:t>
+              <w:t xml:space="preserve">Agrikoliansky, Éric; Buton, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendre les sourds à la société ? Une histoire de l'Institut national de jeunes sourds de Paris</w:t>
+              <w:t xml:space="preserve">Les métamorphoses de la politisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.126-151, 2025, Silex, 978-2-35428-218-9</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-28, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05337342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bordiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reungoat, Emmanuelle; Bordiec, Sylvain; Buton, François; Dondeyne, Christèle; Walker, Étienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir des gilets jaunes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Croquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.137-164, 2025, Sociopo, 978-2-36512-418-8</w:t>
-[...463 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, pp.7-17, 2025, Sociopo, 978-2-36512-418-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05375216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -5896,243 +5896,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novembre 2023 : les Gilets jaunes, 5 ans après</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Les Gilets jaunes ne comprennent rien à la politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jouhanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reungoat, Emmanuelle; Buton, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.213-214, 2024, Idées reçues, 979-10-318-0706-5. </w:t>
+              <w:t xml:space="preserve">, pp.147-153, 2024, Idées reçues, 979-10-318-0706-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lcb.reung.2024.01.0213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lcb.reung.2024.01.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04694027v1</w:t>
+                <w:t xml:space="preserve">halshs-04694036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les Gilets jaunes ne comprennent rien à la politique »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novembre 2023 : les Gilets jaunes, 5 ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reungoat, Emmanuelle; Buton, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.147-153, 2024, Idées reçues, 979-10-318-0706-5. </w:t>
+              <w:t xml:space="preserve">, pp.213-214, 2024, Idées reçues, 979-10-318-0706-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lcb.reung.2024.01.0147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lcb.reung.2024.01.0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04694036v1</w:t>
+                <w:t xml:space="preserve">halshs-04694027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« On est là ! »</w:t>
               </w:r>
@@ -6562,51 +6562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maisonnée fait la participation : une analyse des itinéraires de participation électorale dans un bureau de vote francilien (1982-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mariot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6950,50 +6950,162 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lehingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Buton; Patrick Lehingue; Nicolas Mariot; Sabine Rozier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ordinaire du Politique : enquêtes sur les rapports profanes au politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.11-­‐22, 2016, Paradoxa, 978-2-7574-1561-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lehingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7022,212 +7134,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Ordinaire du Politique. Enquêtes sur les rapports profanes au politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 11-20 ; https://books.openedition.org/septentrion/28041, 2016, Paradoxa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...51 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l’expertise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.313-321, 2015, 9782724617603</w:t>
@@ -7269,51 +7269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Contextual Analysis of Electoral Participation Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mariot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7463,51 +7463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecins français et épidémiologie américaine : trois générations d’échanges transatlantiques au vingtième siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kaluszynski, Martine; Payre, Renaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences de gouvernement en circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.38-53, 2013</w:t>
@@ -8352,165 +8352,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00242666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Infirmité, indigence et âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicaps, pauvreté et exclusion dans la France du 19ème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.89-126, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00242673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Etat et ses catégories comme objets d'analyse socio-historique : les handicapés sensoriels au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historicités de l'action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, p.59-78, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00242671v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00242673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10435,51 +10435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Machikou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10911,51 +10911,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E114950"/>
+    <w:nsid w:val="910F5D29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11142,51 +11142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-buton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0248-8623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073378410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375199v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reungoat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordiec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/livres/1137-devenir-des-gilets-jaunes.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337344v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Agrikoliansky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/les-metamorphoses-de-la-politisation" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756745v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/60493" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rozier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420325v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621012v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468377v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gayer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323752v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jouhanneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.041.0061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Bravo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2022.101187" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817601v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00189-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.176.0079" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Atlani-Duault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Barr&#233;-Sinoussi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bensaude-Vincent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.121.0127" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Soriano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Behrent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616441v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.671.0145" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audemard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616438v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.108.0167" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agone.058.0151" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126927v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.044.0073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.642.0289" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468363v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.034.0051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.124.0067" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01445985v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2011.11.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569331v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621020v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.238.0081" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621018v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.040.0021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/001725ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982699v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontayne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bosselut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raimbault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.059.0009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361295v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198331v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191904v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191907v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198334v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.019.0034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466354v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.002.0045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466344v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1997.1460" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375191v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-creaphis.com/fr/catalogue/view/1301/rendre-les-sourds-a-la-societe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337348v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dafflon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375190v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375194v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337343v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375216v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694025v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0195" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0017" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694039v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0205" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756782v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ha5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694027v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0213" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694036v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0147" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0032" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.22988" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997813v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997811v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905300v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertschy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9938" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905309v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813350v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619752v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lehingue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mariot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03130409v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813320v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143301v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03130422v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01445959v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04969-4_10" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468347v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6747/joseph-marie-de-gerando-1772-1842" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173388v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468342v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468331v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323750v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323767v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323761v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275883v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00242664v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00242628v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323766v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00242666v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00242671v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00242673v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542816v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248150v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.k5avfcryc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481353v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimfeld Arnaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.6672" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468406v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468409v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222761v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132530v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chambolle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021127v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33774/apsa-2020-dz80s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021107v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33774/apsa-2020-mww3t" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182691v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Latte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340204v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340197v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340200v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340216v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340227v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340219v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340213v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340224v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340232v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340230v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222780v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machikou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02486177v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864290v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soriano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375189v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118410868.wbehibs431.pub2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-buton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0248-8623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073378410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375199v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reungoat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordiec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/livres/1137-devenir-des-gilets-jaunes.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337344v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Agrikoliansky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/les-metamorphoses-de-la-politisation" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756745v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/60493" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rozier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420325v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621012v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468377v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gayer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323752v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jouhanneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.041.0061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Bravo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2022.101187" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817601v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00189-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.176.0079" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Atlani-Duault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Barr&#233;-Sinoussi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bensaude-Vincent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.121.0127" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Soriano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Behrent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616441v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.671.0145" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audemard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616438v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.108.0167" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agone.058.0151" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126927v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.044.0073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.642.0289" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468363v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569331v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.034.0051" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621023v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.124.0067" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01445985v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2011.11.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621020v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.238.0081" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621018v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.040.0021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/001725ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982699v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontayne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bosselut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raimbault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.059.0009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361295v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198331v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191904v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191907v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198334v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.019.0034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466354v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.002.0045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466344v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1997.1460" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429197v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-creaphis.com/fr/catalogue/view/1301/rendre-les-sourds-a-la-societe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375191v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337348v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dafflon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375190v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375194v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337343v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375216v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694025v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0195" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0017" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694039v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0205" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756782v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ha5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694036v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0147" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694027v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0213" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0032" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.22988" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997813v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997811v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905300v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertschy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9938" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905309v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813350v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619752v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lehingue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mariot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03130409v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143301v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813320v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03130422v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01445959v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04969-4_10" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468347v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6747/joseph-marie-de-gerando-1772-1842" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173388v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468342v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468331v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323750v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323767v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323761v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275883v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00242664v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00242628v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323766v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00242666v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00242673v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00242671v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542816v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248150v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.k5avfcryc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481353v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimfeld Arnaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.6672" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468406v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468409v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222761v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132530v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chambolle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021127v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33774/apsa-2020-dz80s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021107v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33774/apsa-2020-mww3t" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182691v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Latte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340204v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340197v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340200v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340216v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340227v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340219v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340213v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340224v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340232v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340230v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222780v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machikou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02486177v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864290v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soriano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375189v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118410868.wbehibs431.pub2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>