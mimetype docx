--- v1 (2026-04-14)
+++ v2 (2026-05-26)
@@ -1835,226 +1835,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01860591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Montpellier, nouvelle donne à gauche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dossier : Présidentielle 2017. Les votes des grandes villes au microscope</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les docteurs en science politique croient-ils en leur titre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mariot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 67 (1), pp.145-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.671.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01616441v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03191810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on devient un « transfuge de classe » : les promesses d’une ethnographie des déplacements dans l’espace social</w:t>
               </w:r>
@@ -2200,51 +2200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Dé)mobilisations d’entre-deux tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2376,220 +2376,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01616452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Elias soldat ou La Grande Guerre du sociologue</w:t>
+                <w:t xml:space="preserve">Editorial. L'ordinaire de la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Loez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 53, pp.61-86</w:t>
+              <w:t xml:space="preserve">, 2014, 53, pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468363v1</w:t>
+                <w:t xml:space="preserve">hal-05468368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial. L'ordinaire de la guerre</w:t>
+                <w:t xml:space="preserve">Norbert Elias soldat ou La Grande Guerre du sociologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Olivera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 53, pp.7-9</w:t>
+              <w:t xml:space="preserve">, 2014, 53, pp.61-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468368v1</w:t>
+                <w:t xml:space="preserve">hal-05468363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on dévoiler les imaginaires ? Questions sur l'interprétation d'un massacre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 238, pp.81-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.238.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des combattants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2605,696 +2683,618 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instituer la police des risques sanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (4), pp.67-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.124.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dépolitisations de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Tribunes de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012/1 (1), pp.51-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/seve.034.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Instituer la police des risques sanitaires</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The household effect on electoral participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mariot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electoral Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (2), pp.434-447. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electstud.2011.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electstud.2011.11.010⟩</w:t>
+                <w:t xml:space="preserve">hal-01445985v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoires d'institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.040.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Peut-on dévoiler les imaginaires ? Questions sur l'interprétation d'un massacre</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les mouvements sociaux s’imposent face aux experts. Fluidité des positions et mobilisation des émotions dans la lutte contre le sida en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/001725ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous l'emprise des risques sanitaires : les métamorphoses de la santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.75-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00323759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation des sourds-muets au 19ème siècle. Description d'une activité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 238, pp.81-86. </w:t>
-[...301 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 223, pp.69-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00323755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3587,165 +3587,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00361295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sida et politique : saisir les formes de la lutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vol. 55 (N° 5-6), pp.P. 787-810</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00191904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diriger des thèses science politique / entretien avec Michel Offerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaestra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, N°24, pp.P. 22-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00198331v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00191904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement mutuel et les signes. Contribution à la socio-genèse de la LSF en France ( années 1780-années 1870)</w:t>
               </w:r>
@@ -4435,57 +4435,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05375191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'éducation des sourds au XIXe siècle comme espace social : dynamiques, tensions et régulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karacostas, Alexis; Picaud, Anne; Jahan, Claire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendre les sourds à la société ? Une histoire de l'Institut national de jeunes sourds de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créaphis éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.126-151, 2025, Silex, 978-2-35428-218-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05429198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaunes ensemble ? Les formes de protagonisme d'un couple de primo-contestataires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reungoat, Emmanuelle; Bordiec, Sylvain; Buton, François; Dondeyne, Christèle; Walker, Étienne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devenir des gilets jaunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-164, 2025, Sociopo, 978-2-36512-418-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05375190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J'ai réalisé qu'il n'y a pas assez de pouvoir pour le peuple&amp;quot;: les Gilets jaunes primo-contestataires face aux urnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dafflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4504,73 +4676,73 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.263-279, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05337348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion : devenir Gilet Jaune ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reungoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4646,675 +4818,503 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Croquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.217-223, 2025, Sociopo, 978-2-36512-418-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05375198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fabriques ordinaires du politique : politisation et dépolitisation dans la France contemporaine - [Conclusion générale]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Karacostas, Alexis; Picaud, Anne; Jahan, Claire. </w:t>
+              <w:t xml:space="preserve">Agrikoliansky, Éric; Buton, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendre les sourds à la société ? Une histoire de l'Institut national de jeunes sourds de Paris</w:t>
+              <w:t xml:space="preserve">Les métamorphoses de la politisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.126-151, 2025, Silex, 978-2-35428-218-9</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.281-309, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05337343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toujours là ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bernard de Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reungoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reungoat, Emmanuelle; Bordiec, Sylvain; Buton, François; Dondeyne, Christèle; Walker, Étienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir des gilets jaunes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Croquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.137-164, 2025, Sociopo, 978-2-36512-418-8</w:t>
+              <w:t xml:space="preserve">, pp.191-216, 2025, Sociopo, 978-2-36512-418-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Levain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bernard de Raymond</w:t>
+                <w:t xml:space="preserve">halshs-05375194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier les formes de la politisation : portraits de citoyennes et de citoyens en 2022 - [Introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Agrikoliansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agrikoliansky, Éric; Buton, François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métamorphoses de la politisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-28, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05337342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reungoat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bordiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reungoat, Emmanuelle; Bordiec, Sylvain; Buton, François; Dondeyne, Christèle; Walker, Étienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir des gilets jaunes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Croquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.191-216, 2025, Sociopo, 978-2-36512-418-8</w:t>
-[...338 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, pp.7-17, 2025, Sociopo, 978-2-36512-418-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05375216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -5896,243 +5896,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les Gilets jaunes ne comprennent rien à la politique »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novembre 2023 : les Gilets jaunes, 5 ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reungoat, Emmanuelle; Buton, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.147-153, 2024, Idées reçues, 979-10-318-0706-5. </w:t>
+              <w:t xml:space="preserve">, pp.213-214, 2024, Idées reçues, 979-10-318-0706-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lcb.reung.2024.01.0147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lcb.reung.2024.01.0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04694036v1</w:t>
+                <w:t xml:space="preserve">halshs-04694027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novembre 2023 : les Gilets jaunes, 5 ans après</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Les Gilets jaunes ne comprennent rien à la politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jouhanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reungoat, Emmanuelle; Buton, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.213-214, 2024, Idées reçues, 979-10-318-0706-5. </w:t>
+              <w:t xml:space="preserve">, pp.147-153, 2024, Idées reçues, 979-10-318-0706-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lcb.reung.2024.01.0213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lcb.reung.2024.01.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04694027v1</w:t>
+                <w:t xml:space="preserve">halshs-04694036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« On est là ! »</w:t>
               </w:r>
@@ -6562,51 +6562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maisonnée fait la participation : une analyse des itinéraires de participation électorale dans un bureau de vote francilien (1982-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mariot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6950,50 +6950,158 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lehingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Ordinaire du Politique. Enquêtes sur les rapports profanes au politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 11-20 ; https://books.openedition.org/septentrion/28041, 2016, Paradoxa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lehingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7026,208 +7134,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Buton; Patrick Lehingue; Nicolas Mariot; Sabine Rozier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ordinaire du Politique : enquêtes sur les rapports profanes au politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.11-­‐22, 2016, Paradoxa, 978-2-7574-1561-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction générale</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l’expertise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.313-321, 2015, 9782724617603</w:t>
@@ -7269,51 +7269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Contextual Analysis of Electoral Participation Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mariot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7463,51 +7463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecins français et épidémiologie américaine : trois générations d’échanges transatlantiques au vingtième siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kaluszynski, Martine; Payre, Renaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences de gouvernement en circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.38-53, 2013</w:t>
@@ -8059,50 +8059,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00275883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Making the Deaf Children Talk : Changes in Educational History towards the Deaf in the French Third Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deformity to Disability : Bodies, Images and Experience, 1650-2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, p.117-125, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00242628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entrée &amp;quot;Socio-histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8111,126 +8180,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des idées tome2 "Ecoles et courants de pensée"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Encyclopedia universalis, p731-733, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00242664v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00242628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les handicapés, victimes de la culture de la majorité silencieuse</w:t>
               </w:r>
@@ -8352,165 +8352,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00242666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Etat et ses catégories comme objets d'analyse socio-historique : les handicapés sensoriels au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historicités de l'action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, p.59-78, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00242671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Infirmité, indigence et âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicaps, pauvreté et exclusion dans la France du 19ème</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.89-126, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00242673v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00242671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9681,165 +9681,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The &amp;quot;socio-history&amp;quot; of the State: new developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Historical sociology of politics" section "New developments in political sociology" European consortium for Political Research.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'épidémiologie comme science du gouvernement des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" Administration des risques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340204v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00340197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence politique citoyenne: lecture critique des travaux de Daniel Gaxie&amp;quot;.</w:t>
               </w:r>
@@ -9888,303 +9888,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une production juridique &amp;quot;concertée&amp;quot;? La réforme de la surveillance de l'infection par le VIH en France ( 1997-2003)&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Les réformes le droit, la gouvernance.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expertise ou &amp;quot;intelligence&amp;quot;? Le cas de l'épidémiologie d'intervention&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque: Les sciences camérales: activités pratiques et histoire des dispositifs publics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retours sur la &amp;quot;médicalisation&amp;quot; &amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau thématique en formation Gestion politique des corps et des populations 1er congrès de l'Association française de sociologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2004, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions de la justice et disposition au combat&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque: Justices et justiciables du Moyen-Age à nos jours: regards et représentations.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340219v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00340213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Sida comme période critique et comme épisode marquant&amp;quot;.</w:t>
               </w:r>
@@ -10435,51 +10435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Machikou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10911,51 +10911,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="910F5D29"/>
+    <w:nsid w:val="C161CC84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11142,51 +11142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-buton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0248-8623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073378410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375199v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reungoat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordiec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/livres/1137-devenir-des-gilets-jaunes.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337344v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Agrikoliansky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/les-metamorphoses-de-la-politisation" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756745v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/60493" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rozier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420325v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621012v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468377v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gayer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323752v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jouhanneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.041.0061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Bravo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2022.101187" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817601v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00189-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.176.0079" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Atlani-Duault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Barr&#233;-Sinoussi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bensaude-Vincent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.121.0127" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Soriano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Behrent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616441v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.671.0145" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audemard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616438v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.108.0167" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agone.058.0151" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126927v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.044.0073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.642.0289" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468363v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569331v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.034.0051" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621023v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.124.0067" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01445985v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2011.11.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621020v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.238.0081" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621018v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.040.0021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/001725ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982699v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontayne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bosselut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raimbault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.059.0009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361295v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198331v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191904v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191907v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198334v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.019.0034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466354v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.002.0045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466344v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1997.1460" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429197v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-creaphis.com/fr/catalogue/view/1301/rendre-les-sourds-a-la-societe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375191v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337348v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dafflon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375190v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375194v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337343v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375216v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694025v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0195" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0017" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694039v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0205" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756782v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ha5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694036v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0147" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694027v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0213" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0032" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.22988" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997813v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997811v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905300v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertschy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9938" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905309v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813350v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619752v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lehingue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mariot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03130409v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143301v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813320v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03130422v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01445959v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04969-4_10" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468347v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6747/joseph-marie-de-gerando-1772-1842" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173388v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468342v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468331v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323750v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323767v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323761v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275883v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00242664v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00242628v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323766v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00242666v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00242673v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00242671v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542816v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248150v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.k5avfcryc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481353v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimfeld Arnaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.6672" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468406v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468409v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222761v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132530v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chambolle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021127v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33774/apsa-2020-dz80s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021107v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33774/apsa-2020-mww3t" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182691v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Latte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340204v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340197v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340200v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340216v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340227v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340219v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340213v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340224v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340232v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340230v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222780v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machikou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02486177v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864290v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soriano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375189v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118410868.wbehibs431.pub2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-buton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0248-8623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073378410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375199v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reungoat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordiec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/livres/1137-devenir-des-gilets-jaunes.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337344v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Agrikoliansky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/les-metamorphoses-de-la-politisation" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756745v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/60493" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rozier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420325v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621012v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468377v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gayer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323752v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jouhanneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.041.0061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Bravo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2022.101187" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817601v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00189-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.176.0079" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Atlani-Duault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Barr&#233;-Sinoussi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bensaude-Vincent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.121.0127" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Soriano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Behrent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audemard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616441v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.671.0145" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616438v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.108.0167" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agone.058.0151" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126927v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.044.0073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.642.0289" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468368v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468363v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621020v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.238.0081" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569331v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.124.0067" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468389v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.034.0051" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01445985v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2011.11.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621018v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.040.0021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/001725ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982699v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontayne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bosselut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raimbault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.059.0009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361295v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191904v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191907v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198334v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.019.0034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466354v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.002.0045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466344v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1997.1460" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429197v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-creaphis.com/fr/catalogue/view/1301/rendre-les-sourds-a-la-societe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375191v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337348v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dafflon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337343v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375194v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375216v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694025v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0195" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0017" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694039v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0205" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756782v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ha5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694027v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0213" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694036v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0147" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0032" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.22988" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997813v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997811v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905300v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertschy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9938" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905309v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813350v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619752v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lehingue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mariot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03130409v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813320v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143301v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03130422v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01445959v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04969-4_10" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468347v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6747/joseph-marie-de-gerando-1772-1842" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173388v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468342v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468331v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323750v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323767v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323761v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275883v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00242628v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00242664v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323766v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00242666v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00242671v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00242673v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542816v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248150v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.k5avfcryc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481353v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimfeld Arnaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.6672" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468406v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468409v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222761v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132530v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chambolle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021127v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33774/apsa-2020-dz80s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021107v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33774/apsa-2020-mww3t" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182691v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Latte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340197v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340204v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340200v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340213v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340216v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340227v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340219v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340224v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340232v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340230v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222780v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machikou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02486177v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864290v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soriano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375189v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118410868.wbehibs431.pub2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>