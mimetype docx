--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -680,516 +680,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG neurofeedback research A fertile ground for psychiatry?</w:t>
+                <w:t xml:space="preserve">Toward a hybrid brain-machine interface for palliating motor handicap with Duchenne muscular dystrophy: A case report.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Batail</w:t>
+                <w:t xml:space="preserve">Alban Duprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cabestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bioulac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Cabestaing</w:t>
+                <w:t xml:space="preserve">Vincent Tiffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Daudet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.02.001⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094863v2</w:t>
+                <w:t xml:space="preserve">hal-02293074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a hybrid brain-machine interface for palliating motor handicap with Duchenne muscular dystrophy: A case report.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EEG neurofeedback research A fertile ground for psychiatry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Batail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Duprès</w:t>
+                <w:t xml:space="preserve">Stéphanie Bioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Tiffreau</w:t>
+                <w:t xml:space="preserve">Christophe Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Pradeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (3), pp.245-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293074v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094863v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering human factors in BCI experiments: a global approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
+                <w:t xml:space="preserve">SSVEP-based BCIs: study of classifier stability over time and effects of human learning on classification accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AMSE, Journal of the Association for the Advancement of Modelling and Simulation Techniques in Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114440v1</w:t>
+                <w:t xml:space="preserve">hal-01361889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SSVEP-based BCIs: study of classifier stability over time and effects of human learning on classification accuracy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Duprès</w:t>
+                <w:t xml:space="preserve">Considering human factors in BCI experiments: a global approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Botte-Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bekaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vannobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMSE, Journal of the Association for the Advancement of Modelling and Simulation Techniques in Enterprises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Méthodes, modèles et outils pour l'analyse et le contrôle de systèmes homme-machine, 48 (4-6), pp.283-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/jesa.48.283-301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361889v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 1D approach to correlation-based stereo matching</w:t>
               </w:r>
@@ -1291,77 +1291,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focusing on human factors while designing a BMI room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bekaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Botte-Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1412,51 +1412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interfaces Cerveau-Machine pour la palliation du handicap moteur sévère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Botte-Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1735,265 +1735,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of classification techniques for the P300 speller</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velocity selective filters recursively implemented in the spatiotemporal domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cabestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dean J Krusienski</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jack-Gérard Postaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2560/3/4/007⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (6), pp.1601-1609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2006.873463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521054v1</w:t>
+                <w:t xml:space="preserve">hal-00521078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity selective filters recursively implemented in the spatiotemporal domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+                <w:t xml:space="preserve">A comparison of classification techniques for the P300 speller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dean J Krusienski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W Sellers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack-Gérard Postaire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabri Bayoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis J Mcfarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15 (6), pp.1601-1609. </w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (4), pp.299-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2006.873463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-2560/3/4/007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521078v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrow band frequency analysis for laser-based glass thickness measurement</w:t>
               </w:r>
@@ -2005,51 +2005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack-Gérard Postaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruo-Dan Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2316,277 +2316,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications médicales des BCI pour la communication des patients</w:t>
+                <w:t xml:space="preserve">Marqueurs physiologiques pour le contrôle de BCI actives/réactives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Mayaud</w:t>
+                <w:t xml:space="preserve">Philippe Derambure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les interfaces cerveau-ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, </w:t>
+              <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Technologie et applications, 978-1-78405-148-8</w:t>
+              <w:t xml:space="preserve">, 2016, Fondements et méthodes, 978-1-78405-147-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432635v1</w:t>
+                <w:t xml:space="preserve">hal-01432628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Applications of BCIs for Patient Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Mayaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain-Computer Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley Online Library</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Technology and Applications, 9781119332428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119332428.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological Markers for Controlling Active and Reactive BCIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Derambure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain-Computer Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
@@ -2601,156 +2601,156 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Foundations and Methods, 9781119144977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119144977.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marqueurs physiologiques pour le contrôle de BCI actives/réactives</w:t>
+                <w:t xml:space="preserve">Applications médicales des BCI pour la communication des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Derambure</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mayaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les interfaces cerveau-ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, </w:t>
+              <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Fondements et méthodes, 978-1-78405-147-1</w:t>
+              <w:t xml:space="preserve">, 2016, Technologie et applications, 978-1-78405-148-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432628v1</w:t>
+                <w:t xml:space="preserve">hal-01432635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Effective Active Vision System for Gaze Control</w:t>
               </w:r>
@@ -2983,217 +2983,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Detection of Acceleration-Related ERPs in VR using Spatial Filtering Techniques</w:t>
+                <w:t xml:space="preserve">EEG Correlates of Vection: A Systematic Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël van der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Si-Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Signal Processing, Sep 2025, Palerme, Italy. pp.1662-1666</w:t>
+              <w:t xml:space="preserve">METROLOGY FOR EXTENDED REALITY, ARTIFICIAL INTELLIGENCE AND NEURAL ENGINEERING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Ancona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304231v1</w:t>
+                <w:t xml:space="preserve">hal-05349906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG Correlates of Vection: A Systematic Literature Review</w:t>
+                <w:t xml:space="preserve">Enhancing Detection of Acceleration-Related ERPs in VR using Spatial Filtering Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël van der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Si-Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">METROLOGY FOR EXTENDED REALITY, ARTIFICIAL INTELLIGENCE AND NEURAL ENGINEERING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Ancona, Italy</w:t>
+              <w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Signal Processing, Sep 2025, Palerme, Italy. pp.1662-1666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349906v1</w:t>
+                <w:t xml:space="preserve">hal-05304231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG Markers of Acceleration Perception in Virtual Reality</w:t>
               </w:r>
@@ -3303,671 +3303,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study for intonation classification of imagined speech for brain-computer interface applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A pilot study for a more Immersive Virtual Reality Brain-Computer Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Si-Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics (AHFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, New-York, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769268v1</w:t>
+                <w:t xml:space="preserve">hal-03589578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Study of Two Applications Controlled by a Brain-Computer Interface Exploiting Steady-State Somatosensory-Evoked Potentials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Petit</w:t>
+                <w:t xml:space="preserve">Preliminary study for intonation classification of imagined speech for brain-computer interface applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Casso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Si-Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Betrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Human Interaction and Emerging Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54941/ahfe1002787⟩</w:t>
+              <w:t xml:space="preserve">European Conference on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771385v2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot study for a more Immersive Virtual Reality Brain-Computer Interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Study of Two Applications Controlled by a Brain-Computer Interface Exploiting Steady-State Somatosensory-Evoked Potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Si-Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics (AHFE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Human Interaction and Emerging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54941/ahfe1002787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589578v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771385v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Brain-Computer Interfaces based on Steady-State Somatosensory-Evoked Potentials</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preliminary Study of the Perception of Emotions Expressed by Virtual Agents in the context of Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahita Basirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Betrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées CORTICO 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Social Affective Multimodal Interaction for Health (SAMIH) - ICMI 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Utrecht, the Netherlands (virtual), Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3395035.3425219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034713v1</w:t>
+                <w:t xml:space="preserve">hal-02985246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Study of the Perception of Emotions Expressed by Virtual Agents in the context of Parkinson’s disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Brain-Computer Interfaces based on Steady-State Somatosensory-Evoked Potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cabestaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Social Affective Multimodal Interaction for Health (SAMIH) - ICMI 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées CORTICO 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Autrans (en virtuel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3395035.3425219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02985246v1</w:t>
+                <w:t xml:space="preserve">hal-03034713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une interface cerveau-ordinateur hybride pour la palliation du handicap moteur causé par la myopathie de Duchenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap'2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFRATH, Jun 2018, PARIS, France</w:t>
@@ -4126,51 +4126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface cerveau-machine hybride pour pallier le handicap moteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4211,381 +4211,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human expert supervised selection of time-frequency intervals in EEG signals for brain–computer interfacing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Sélection par un expert humain des intervalles temps-fréquence dans le signal EEG pour les interfaces cerveau–ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">9e Conférence Handicap (Handicap 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.45 - 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361793v1</w:t>
+                <w:t xml:space="preserve">hal-01366051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervision of time-frequency features selection in EEG signals by a human expert for brain–computer interfacing based on motor imagery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Human expert supervised selection of time-frequency intervals in EEG signals for brain–computer interfacing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems, Man, and Cybernetics (SMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394149v1</w:t>
+                <w:t xml:space="preserve">hal-01361793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection par un expert humain des intervalles temps-fréquence dans le signal EEG pour les interfaces cerveau–ordinateur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Supervision of time-frequency features selection in EEG signals by a human expert for brain–computer interfacing based on motor imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Conférence Handicap (Handicap 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.45 - 50</w:t>
+              <w:t xml:space="preserve">Systems, Man, and Cybernetics (SMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366051v1</w:t>
+                <w:t xml:space="preserve">hal-01394149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid BCI Coupling EEG and EMG for Severe Motor Disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4649,51 +4649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevant HCI for Hybrid BCI and Severely Impaired Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4770,51 +4770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCI exploitant les SSVEP : étude de la stabilité du classifieur dans le temps et des effets de l’apprentissage humain sur les performances de classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4967,338 +4967,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00638407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-focused design of a BCI experimentation room</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Bekaert</w:t>
+                <w:t xml:space="preserve">A visual attention focusing system using an active stereoscopic vision sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Bahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International BCI Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Asilomar, Pacific Grove, CA, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications, IPTA'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.id:139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521108v1</w:t>
+                <w:t xml:space="preserve">hal-00521099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BCI group in LAGIS at Lille university</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">User-focused design of a BCI experimentation room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Botte-Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bekaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudine Botte-Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International BCI Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Asilomar, Pacific Grove, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521109v1</w:t>
+                <w:t xml:space="preserve">hal-00521108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A visual attention focusing system using an active stereoscopic vision sensor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The BCI group in LAGIS at Lille university</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bekaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Botte-Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Fourth International BCI Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Asilomar, Pacific Grove, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948156v1</w:t>
+                <w:t xml:space="preserve">hal-00521109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A visual attention focusing system using an active stereoscopic vision sensor</w:t>
               </w:r>
@@ -5340,73 +5340,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications, IPTA'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.id:139</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521099v1</w:t>
+                <w:t xml:space="preserve">hal-01948156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color Stereo Matching Cost Applied to CFA Images</w:t>
               </w:r>
@@ -5460,1210 +5460,1185 @@
               <w:t xml:space="preserve">2nd International Computational Color Imaging Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, unknown, France. pp.170-179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-03265-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Altered Image Alignment Technique for 3D Motion Estimation of a Reflective Sphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Approach to Face Image Coding using Gabor Wavelet Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cabestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yara Bachalany</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+                <w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Workshop on Image Processing Theory, Tools and Applications, IPTA'2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. pp.1-8, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743735⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521100v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach to Face Image Coding using Gabor Wavelet Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Modélisation de visages par un réseau d'ondelettes de Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Image Processing Theory, Tools and Applications, IPTA'2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22eme colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.id:596</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521102v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de visages par un réseau d'ondelettes de Gabor</w:t>
+                <w:t xml:space="preserve">An Altered Image Alignment Technique for 3D Motion Estimation of a Reflective Sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Chaari</w:t>
+                <w:t xml:space="preserve">Yara Bachalany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t>
+                <w:t xml:space="preserve">Christophe Vieren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22eme colloque GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First Workshop on Image Processing Theory, Tools and Applications, IPTA'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521107v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Effective Active Vision System for Gaze Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Duvieubourg</w:t>
+                <w:t xml:space="preserve">A colour correlation-based stereo matching using 1D windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Advances in Visual Computing, ISVC'2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-89646-3_26⟩</w:t>
+              <w:t xml:space="preserve">Third International IEEE Conference on Signal-Image Technologies and Internet-Based System, SITIS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Shanghai, China. pp.702-710, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2007.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521104v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A People Counting System Based on Dense and Close Stereovision</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+                <w:t xml:space="preserve">Les interfaces cerveau-machine pour la palliation du handicap moteur sévère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Botte-Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Image and Signal Processing, ICISP'2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Handicap'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.180-189</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521106v1</w:t>
+                <w:t xml:space="preserve">hal-00804940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interfaces cerveau-machine pour la palliation du handicap moteur sévère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine Botte-Lecocq</w:t>
+                <w:t xml:space="preserve">A People Counting System Based on Dense and Close Stereovision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap'2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Image and Signal Processing, ICISP'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Cherbourg-Octeville, France. pp.59-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-69905-7_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804940v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interfaces cerveau-ordinateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Effective Active Vision System for Gaze Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Bahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Duvieubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMINA'2008: Applications Médicales de l'Informatique : Nouvelles Approches</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Symposium on Advances in Visual Computing, ISVC'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Las Vegas, United States. pp.267-277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-89646-3_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804949v1</w:t>
+                <w:t xml:space="preserve">hal-00521104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstacle Detection Using a Single Camera Stereo Sensor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les interfaces cerveau-ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International IEEE Conference on Signal-Image Technologies and Internet-Based System, SITIS'07</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AMINA'2008: Applications Médicales de l'Informatique : Nouvelles Approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Monastir, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521115v1</w:t>
+                <w:t xml:space="preserve">hal-00804949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaze control of an active vision system in dynamic scenes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obstacle Detection Using a Single Camera Stereo Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Duvieubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Vision in Action: Efficient strategies for cognitive agents in complex environments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third International IEEE Conference on Signal-Image Technologies and Internet-Based System, SITIS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Shanghai, China. pp.979-986, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2007.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00325803v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A colour correlation-based stereo matching using 1D windows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+                <w:t xml:space="preserve">Gaze control of an active vision system in dynamic scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Bahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International IEEE Conference on Signal-Image Technologies and Internet-Based System, SITIS'07</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Vision in Action: Efficient strategies for cognitive agents in complex environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Markus Vincze and Danica Kragic and Darius Burschka and Antonis Argyros, Oct 2008, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521116v1</w:t>
+                <w:t xml:space="preserve">inria-00325803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une BCI utilisable en dehors du milieu clinique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction aux interfaces cerveau-machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rakotomamonjy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale sur l’Accessibilité et les Systèmes de Suppléance aux personnes en situations de Handicaps, ASSISTH’2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">21e colloque GRETSI sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915061v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacle Detection Using a Single Camera Stereo Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6705,440 +6680,453 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International IEEE Conference on Signal-Image Technologies and Internet-Based System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaving the lab: a portable and quickly tunable BCI</w:t>
+                <w:t xml:space="preserve">Vers une BCI utilisable en dehors du milieu clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien van Langhenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BCI Meets Robotics: Challenging Issues in Brain-Computer Interaction and Shared Control, MAIA'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Conférence Internationale sur l’Accessibilité et les Systèmes de Suppléance aux personnes en situations de Handicaps, ASSISTH’2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521111v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long distance vision sensor for driver assistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Duvieubourg</w:t>
+                <w:t xml:space="preserve">Leaving the lab: a portable and quickly tunable BCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien van Langhenhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC - Symposium on Intelligent Autonomous Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">BCI Meets Robotics: Challenging Issues in Brain-Computer Interaction and Shared Control, MAIA'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947892v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche monodimensionnelle de la mise en correspondance stéréoscopique par corrélation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+                <w:t xml:space="preserve">Long distance vision sensor for driver assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21eme Colloque sur le Traitement du Signal et des Images, GRETSI'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.189-192</w:t>
+              <w:t xml:space="preserve">IFAC - Symposium on Intelligent Autonomous Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521117v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux interfaces cerveau-machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche monodimensionnelle de la mise en correspondance stéréoscopique par corrélation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Rakotomamonjy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e colloque GRETSI sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
+              <w:t xml:space="preserve">21eme Colloque sur le Traitement du Signal et des Images, GRETSI'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.189-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521077v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacles Detection on a Road by Dense Stereovision with 1D Correlation Windows and Fuzzy Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7157,92 +7145,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Transportation Systems Conference, ITSC '06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Toronto, Canada. pp.739-744, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITSC.2006.1706830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification des potentiels évoqués par corrélation de Pearson dans une interface cerveau-ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7284,190 +7272,190 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième conférence sur les Nouvelles Technologies au service de l'homme, HANDICAP'2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.184-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A similarity-based adaptive neighborhood method for correlation-based stereo matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madain Perez-Patricio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cabestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madain Perez-Patricio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Cabestaing</w:t>
+                <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP '04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Singapore, Singapore. pp.1341-1344, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2004.1419747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur stéréoscopique mono caméra pour la reconstruction 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7496,87 +7484,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Innovation for Land Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension and generalization of recursive digital filters for edge detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stoclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7591,146 +7579,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics. Computational Cybernetics and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting intrusions on LRT tracks by dynamic scene analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International sur l'Innovation Technologique dans les Transports Guidés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7740,65 +7728,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner-speech marker detection with EEG and possible extension to auditory-verbal hallucinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7826,87 +7814,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées CORTICO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner-speech marker detection with EEG and possible extension to auditory-verbal hallucinations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7934,73 +7922,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle de la SPNC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Eye-tracker to enhance gaze independent BCI with patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8029,73 +8017,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORTICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the Virtual Reality experience using Brain-Computer Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël van der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8124,73 +8112,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORTICO 2023 - Journées de COllectif pour la Recherche Transdisciplinaires sur les Interfaces Cerveau-Ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatosensory Gating for an SSSEP-based BCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8219,402 +8207,402 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces - A handshake over the cliff</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Brain-Machine Interface to palliate the motor handicap caused by Duchenne muscular dystrophy: a case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pradeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 61, Supplement, pp.e494, 2018, Annals of Physical and Rehabilitation Medicine. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.05.1150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCI hybride pour la palliation du handicap moteur sévère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France. ACM, pp.171-176, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2670444.2670466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces cerveau-ordinateur et jeux sérieux : adaptation aux patients schizophrènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France. ACM, pp.189-194, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2670444.2670469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8624,91 +8612,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Automatic Detection of Vection in Virtual Reality Using EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël van der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhold Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8724,65 +8712,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId209"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8929,51 +8917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne van den Kerchove" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Moura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alixe Willemssens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorien Geeurickx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01836-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van den Kerchove" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Si-Mohammed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M van Hulle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cabestaing" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad5ec0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Donantueno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1275229" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac2fc4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232373v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bekaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vannobel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094863v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daudet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.02.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Dupr&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pradeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.07.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114440v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Botte-Lecocq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclercq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.48.283-301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361889v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2011.05.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N4C5X9F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.3.95-121" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien van Langhenhove" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul N'Guyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.2.41-54" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521049v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa M Vaughan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J Mcfarland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Wolpaw" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean J Krusienski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Sellers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Bayoudh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/3/4/007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-G&#233;rard Postaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2006.873463" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521079v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing He" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruo-Dan Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2004.838911" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266468v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2023-0-51142-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166075v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benchenane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/medecine/neurologie/cerveau-en-lumieres_9782738148445.php" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mayaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/les-interfaces-cerveau-ordinateur-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119332428" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119332428.ch3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363537v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derambure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119144977" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119144977.ch4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/les-interfaces-cerveau-ordinateur-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ducrocq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Bahrami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Duvieubourg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89646-3_26" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942986v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4179-9_25" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l van der Lee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Si-Mohammed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349906v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796294v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cabestaing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Scherer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769268v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Casso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Betrouni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909933" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771385v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1002787" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985246v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425219" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915111v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94866-9_37" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526792v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.05.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361793v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394149v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366051v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361926v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.104" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361922v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lecocq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20816-9_30" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361912v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638407v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Losson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521108v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521109v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732824v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Halawana" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Macaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03265-3_18" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NJ3G1Z6B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521100v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Bachalany" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieren" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743735" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521102v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sellami-Masmoudi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743787" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521107v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521104v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521106v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Yahiaoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69905-7_7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804940v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804949v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521115v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.26" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325803v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521116v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.25" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915061v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947966v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521111v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947892v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ambellouis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521117v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521077v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521114v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2006.1706830" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521113v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521081v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madain Perez-Patricio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2004.1419747" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948355v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947977v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stoclin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947975v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071370v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Benyahia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371232v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050113v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289491v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651273v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915095v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isprm2018.com/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1150" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090440v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670466" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090442v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Piau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670469" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304254v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Naud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne van den Kerchove" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Moura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alixe Willemssens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorien Geeurickx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01836-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van den Kerchove" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Si-Mohammed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M van Hulle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cabestaing" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad5ec0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Donantueno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1275229" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac2fc4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232373v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bekaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vannobel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Dupr&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pradeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.07.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094863v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daudet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.02.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114440v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Botte-Lecocq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclercq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.48.283-301" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2011.05.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N4C5X9F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.3.95-121" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien van Langhenhove" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul N'Guyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.2.41-54" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521049v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa M Vaughan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J Mcfarland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Wolpaw" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521078v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-G&#233;rard Postaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2006.873463" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521054v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean J Krusienski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Sellers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Bayoudh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/3/4/007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521079v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing He" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruo-Dan Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2004.838911" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266468v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2023-0-51142-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166075v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benchenane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/medecine/neurologie/cerveau-en-lumieres_9782738148445.php" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derambure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/les-interfaces-cerveau-ordinateur-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mayaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119332428" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119332428.ch3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363537v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119144977" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119144977.ch4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432635v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/les-interfaces-cerveau-ordinateur-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ducrocq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Bahrami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Duvieubourg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89646-3_26" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942986v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4179-9_25" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349906v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l van der Lee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Si-Mohammed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304231v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796294v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cabestaing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Scherer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769268v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Casso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Betrouni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909933" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771385v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1002787" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985246v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425219" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034713v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915111v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94866-9_37" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526792v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.05.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366051v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361793v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394149v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361926v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.104" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361922v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lecocq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20816-9_30" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361912v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638407v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Losson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521099v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521108v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521109v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948156v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732824v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Halawana" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Macaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03265-3_18" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521102v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sellami-Masmoudi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743787" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521107v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521100v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Bachalany" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieren" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743735" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.25" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804940v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521106v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Yahiaoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69905-7_7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521104v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804949v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521115v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.26" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325803v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521077v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947966v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915061v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521111v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947892v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ambellouis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521117v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2006.1706830" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521113v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521081v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madain Perez-Patricio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2004.1419747" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948355v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947977v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stoclin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947975v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071370v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Benyahia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371232v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050113v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289491v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651273v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915095v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isprm2018.com/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1150" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090440v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670466" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090442v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Piau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670469" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304254v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Naud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>