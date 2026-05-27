--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -680,516 +680,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a hybrid brain-machine interface for palliating motor handicap with Duchenne muscular dystrophy: A case report.</w:t>
+                <w:t xml:space="preserve">EEG neurofeedback research A fertile ground for psychiatry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Duprès</w:t>
+                <w:t xml:space="preserve">Jean-Marie Batail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Pradeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.07.005⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (3), pp.245-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293074v1</w:t>
+                <w:t xml:space="preserve">hal-02094863v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG neurofeedback research A fertile ground for psychiatry?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a hybrid brain-machine interface for palliating motor handicap with Duchenne muscular dystrophy: A case report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bioulac</w:t>
+                <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Daudet</w:t>
+                <w:t xml:space="preserve">Vincent Tiffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Drapier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 45 (3), pp.245-255. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094863v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SSVEP-based BCIs: study of classifier stability over time and effects of human learning on classification accuracy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Duprès</w:t>
+                <w:t xml:space="preserve">Considering human factors in BCI experiments: a global approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Botte-Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bekaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vannobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMSE, Journal of the Association for the Advancement of Modelling and Simulation Techniques in Enterprises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Méthodes, modèles et outils pour l'analyse et le contrôle de systèmes homme-machine, 48 (4-6), pp.283-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/jesa.48.283-301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361889v1</w:t>
+                <w:t xml:space="preserve">hal-01114440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering human factors in BCI experiments: a global approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
+                <w:t xml:space="preserve">SSVEP-based BCIs: study of classifier stability over time and effects of human learning on classification accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AMSE, Journal of the Association for the Advancement of Modelling and Simulation Techniques in Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/jesa.48.283-301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01114440v1</w:t>
+                <w:t xml:space="preserve">hal-01361889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 1D approach to correlation-based stereo matching</w:t>
               </w:r>
@@ -1291,77 +1291,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focusing on human factors while designing a BMI room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Botte-Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1412,51 +1412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interfaces Cerveau-Machine pour la palliation du handicap moteur sévère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Botte-Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1735,265 +1735,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity selective filters recursively implemented in the spatiotemporal domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+                <w:t xml:space="preserve">A comparison of classification techniques for the P300 speller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dean J Krusienski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W Sellers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Bayoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis J Mcfarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2006.873463⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (4), pp.299-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2560/3/4/007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521078v1</w:t>
+                <w:t xml:space="preserve">hal-00521054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of classification techniques for the P300 speller</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric W Sellers</w:t>
+                <w:t xml:space="preserve">Velocity selective filters recursively implemented in the spatiotemporal domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabri Bayoudh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jack-Gérard Postaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3 (4), pp.299-305. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (6), pp.1601-1609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-2560/3/4/007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2006.873463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521054v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrow band frequency analysis for laser-based glass thickness measurement</w:t>
               </w:r>
@@ -2005,51 +2005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack-Gérard Postaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruo-Dan Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2415,342 +2415,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical Applications of BCIs for Patient Communication</w:t>
+                <w:t xml:space="preserve">Applications médicales des BCI pour la communication des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Mayaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain-Computer Interfaces</w:t>
+              <w:t xml:space="preserve">Les interfaces cerveau-ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiley Online Library</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Technologie et applications, 978-1-78405-148-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421373v1</w:t>
+                <w:t xml:space="preserve">hal-01432635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological Markers for Controlling Active and Reactive BCIs</w:t>
+                <w:t xml:space="preserve">Medical Applications of BCIs for Patient Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Derambure</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mayaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain-Computer Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, </w:t>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley Online Library</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Technology and Applications, 9781119332428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiley Online Library</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119144977.ch4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119332428.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363537v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications médicales des BCI pour la communication des patients</w:t>
+                <w:t xml:space="preserve">Physiological Markers for Controlling Active and Reactive BCIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Mayaud</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Derambure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les interfaces cerveau-ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, </w:t>
+              <w:t xml:space="preserve">Brain-Computer Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley Online Library</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Foundations and Methods, 9781119144977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Editions</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1002/9781119144977.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432635v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Effective Active Vision System for Gaze Control</w:t>
               </w:r>
@@ -3871,103 +3871,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une interface cerveau-ordinateur hybride pour la palliation du handicap moteur causé par la myopathie de Duchenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap'2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFRATH, Jun 2018, PARIS, France</w:t>
@@ -4126,51 +4126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface cerveau-machine hybride pour pallier le handicap moteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4217,51 +4217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection par un expert humain des intervalles temps-fréquence dans le signal EEG pour les interfaces cerveau–ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4312,51 +4312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human expert supervised selection of time-frequency intervals in EEG signals for brain–computer interfacing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4407,51 +4407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervision of time-frequency features selection in EEG signals by a human expert for brain–computer interfacing based on motor imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4515,77 +4515,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid BCI Coupling EEG and EMG for Severe Motor Disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4649,51 +4649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevant HCI for Hybrid BCI and Severely Impaired Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4770,51 +4770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCI exploitant les SSVEP : étude de la stabilité du classifieur dans le temps et des effets de l’apprentissage humain sur les performances de classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5081,64 +5081,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User-focused design of a BCI experimentation room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Botte-Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5215,51 +5215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Botte-Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International BCI Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Asilomar, Pacific Grove, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5386,131 +5386,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color Stereo Matching Cost Applied to CFA Images</w:t>
+                <w:t xml:space="preserve">An Altered Image Alignment Technique for 3D Motion Estimation of a Reflective Sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Halawana</w:t>
+                <w:t xml:space="preserve">Yara Bachalany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Macaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Cabestaing</w:t>
+                <w:t xml:space="preserve">Christophe Vieren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Computational Color Imaging Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, unknown, France. pp.170-179, </w:t>
+              <w:t xml:space="preserve">First Workshop on Image Processing Theory, Tools and Applications, IPTA'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03265-3_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732824v1</w:t>
+                <w:t xml:space="preserve">hal-00521100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Approach to Face Image Coding using Gabor Wavelet Networks</w:t>
               </w:r>
@@ -5689,144 +5702,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Altered Image Alignment Technique for 3D Motion Estimation of a Reflective Sphere</w:t>
+                <w:t xml:space="preserve">Color Stereo Matching Cost Applied to CFA Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yara Bachalany</w:t>
+                <w:t xml:space="preserve">H. Halawana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Image Processing Theory, Tools and Applications, IPTA'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. pp.1-8, </w:t>
+              <w:t xml:space="preserve">2nd International Computational Color Imaging Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, unknown, France. pp.170-179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03265-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521100v1</w:t>
+                <w:t xml:space="preserve">hal-00732824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A colour correlation-based stereo matching using 1D windows</w:t>
               </w:r>
@@ -5910,109 +5910,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interfaces cerveau-machine pour la palliation du handicap moteur sévère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine Botte-Lecocq</w:t>
+                <w:t xml:space="preserve">An Effective Active Vision System for Gaze Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Bahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap'2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Symposium on Advances in Visual Computing, ISVC'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Las Vegas, United States. pp.267-277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-89646-3_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804940v1</w:t>
+                <w:t xml:space="preserve">hal-00521104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A People Counting System Based on Dense and Close Stereovision</w:t>
               </w:r>
@@ -6109,438 +6144,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Effective Active Vision System for Gaze Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Duvieubourg</w:t>
+                <w:t xml:space="preserve">Les interfaces cerveau-machine pour la palliation du handicap moteur sévère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Botte-Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Advances in Visual Computing, ISVC'2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Handicap'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.180-189</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521104v1</w:t>
+                <w:t xml:space="preserve">hal-00804940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interfaces cerveau-ordinateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obstacle Detection Using a Single Camera Stereo Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Duvieubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMINA'2008: Applications Médicales de l'Informatique : Nouvelles Approches</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third International IEEE Conference on Signal-Image Technologies and Internet-Based System, SITIS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Shanghai, China. pp.979-986, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2007.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804949v1</w:t>
+                <w:t xml:space="preserve">hal-00521115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstacle Detection Using a Single Camera Stereo Sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaze control of an active vision system in dynamic scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Bahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Duvieubourg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International IEEE Conference on Signal-Image Technologies and Internet-Based System, SITIS'07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Vision in Action: Efficient strategies for cognitive agents in complex environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Markus Vincze and Danica Kragic and Darius Burschka and Antonis Argyros, Oct 2008, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SITIS.2007.26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00521115v1</w:t>
+                <w:t xml:space="preserve">inria-00325803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaze control of an active vision system in dynamic scenes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les interfaces cerveau-ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Vision in Action: Efficient strategies for cognitive agents in complex environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Markus Vincze and Danica Kragic and Darius Burschka and Antonis Argyros, Oct 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">AMINA'2008: Applications Médicales de l'Informatique : Nouvelles Approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Monastir, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00325803v1</w:t>
+                <w:t xml:space="preserve">hal-00804949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux interfaces cerveau-machine</w:t>
               </w:r>
@@ -6602,230 +6602,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstacle Detection Using a Single Camera Stereo Sensor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+                <w:t xml:space="preserve">Vers une BCI utilisable en dehors du milieu clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien van Langhenhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International IEEE Conference on Signal-Image Technologies and Internet-Based System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Conférence Internationale sur l’Accessibilité et les Systèmes de Suppléance aux personnes en situations de Handicaps, ASSISTH’2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947966v1</w:t>
+                <w:t xml:space="preserve">hal-01915061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une BCI utilisable en dehors du milieu clinique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Bekaert</w:t>
+                <w:t xml:space="preserve">Obstacle Detection Using a Single Camera Stereo Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Duvieubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale sur l’Accessibilité et les Systèmes de Suppléance aux personnes en situations de Handicaps, ASSISTH’2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International IEEE Conference on Signal-Image Technologies and Internet-Based System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915061v1</w:t>
+                <w:t xml:space="preserve">hal-01947966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaving the lab: a portable and quickly tunable BCI</w:t>
               </w:r>
@@ -6900,217 +6900,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long distance vision sensor for driver assistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Duvieubourg</w:t>
+                <w:t xml:space="preserve">Approche monodimensionnelle de la mise en correspondance stéréoscopique par corrélation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC - Symposium on Intelligent Autonomous Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">21eme Colloque sur le Traitement du Signal et des Images, GRETSI'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.189-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947892v1</w:t>
+                <w:t xml:space="preserve">hal-00521117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche monodimensionnelle de la mise en correspondance stéréoscopique par corrélation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+                <w:t xml:space="preserve">Long distance vision sensor for driver assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21eme Colloque sur le Traitement du Signal et des Images, GRETSI'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.189-192</w:t>
+              <w:t xml:space="preserve">IFAC - Symposium on Intelligent Autonomous Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521117v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacles Detection on a Road by Dense Stereovision with 1D Correlation Windows and Fuzzy Filtering</w:t>
               </w:r>
@@ -7451,51 +7451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Innovation for Land Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7628,51 +7628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting intrusions on LRT tracks by dynamic scene analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Duvieubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8243,103 +8243,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Brain-Machine Interface to palliate the motor handicap caused by Duchenne muscular dystrophy: a case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pradeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8386,51 +8386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCI hybride pour la palliation du handicap moteur sévère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Duprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8917,51 +8917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne van den Kerchove" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Moura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alixe Willemssens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorien Geeurickx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01836-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van den Kerchove" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Si-Mohammed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M van Hulle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cabestaing" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad5ec0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Donantueno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1275229" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac2fc4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232373v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bekaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vannobel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Dupr&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pradeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.07.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094863v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daudet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.02.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114440v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Botte-Lecocq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclercq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.48.283-301" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2011.05.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N4C5X9F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.3.95-121" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien van Langhenhove" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul N'Guyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.2.41-54" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521049v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa M Vaughan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J Mcfarland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Wolpaw" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521078v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-G&#233;rard Postaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2006.873463" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521054v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean J Krusienski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Sellers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Bayoudh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/3/4/007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521079v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing He" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruo-Dan Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2004.838911" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266468v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2023-0-51142-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166075v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benchenane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/medecine/neurologie/cerveau-en-lumieres_9782738148445.php" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derambure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/les-interfaces-cerveau-ordinateur-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mayaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119332428" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119332428.ch3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363537v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119144977" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119144977.ch4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432635v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/les-interfaces-cerveau-ordinateur-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ducrocq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Bahrami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Duvieubourg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89646-3_26" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942986v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4179-9_25" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349906v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l van der Lee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Si-Mohammed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304231v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796294v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cabestaing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Scherer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769268v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Casso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Betrouni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909933" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771385v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1002787" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985246v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425219" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034713v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915111v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94866-9_37" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526792v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.05.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366051v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361793v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394149v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361926v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.104" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361922v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lecocq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20816-9_30" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361912v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638407v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Losson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521099v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521108v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521109v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948156v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732824v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Halawana" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Macaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03265-3_18" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521102v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sellami-Masmoudi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743787" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521107v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521100v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Bachalany" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieren" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743735" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.25" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804940v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521106v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Yahiaoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69905-7_7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521104v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804949v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521115v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.26" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325803v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521077v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947966v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915061v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521111v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947892v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ambellouis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521117v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2006.1706830" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521113v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521081v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madain Perez-Patricio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2004.1419747" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948355v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947977v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stoclin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947975v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071370v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Benyahia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371232v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050113v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289491v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651273v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915095v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isprm2018.com/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1150" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090440v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670466" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090442v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Piau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670469" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304254v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Naud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne van den Kerchove" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Moura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alixe Willemssens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorien Geeurickx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01836-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van den Kerchove" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Si-Mohammed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M van Hulle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cabestaing" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad5ec0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Donantueno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1275229" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac2fc4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232373v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bekaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vannobel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094863v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daudet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.02.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Dupr&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pradeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.07.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114440v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Botte-Lecocq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclercq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.48.283-301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361889v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2011.05.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N4C5X9F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.3.95-121" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien van Langhenhove" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul N'Guyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.2.41-54" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521049v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa M Vaughan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J Mcfarland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Wolpaw" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean J Krusienski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Sellers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Bayoudh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/3/4/007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-G&#233;rard Postaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2006.873463" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521079v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing He" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruo-Dan Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2004.838911" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266468v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2023-0-51142-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166075v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benchenane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/medecine/neurologie/cerveau-en-lumieres_9782738148445.php" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derambure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/les-interfaces-cerveau-ordinateur-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432635v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mayaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/les-interfaces-cerveau-ordinateur-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119332428" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119332428.ch3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119144977" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119144977.ch4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ducrocq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Bahrami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Duvieubourg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89646-3_26" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942986v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4179-9_25" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349906v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l van der Lee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Si-Mohammed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304231v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796294v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cabestaing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Scherer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769268v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Casso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Betrouni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909933" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771385v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1002787" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985246v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425219" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034713v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915111v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94866-9_37" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526792v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.05.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366051v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361793v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394149v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361926v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.104" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361922v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lecocq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20816-9_30" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361912v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638407v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Losson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521099v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521108v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521109v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948156v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521100v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Bachalany" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieren" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743735" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521102v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sellami-Masmoudi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743787" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521107v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732824v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Halawana" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Macaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03265-3_18" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.25" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521104v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521106v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Yahiaoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69905-7_7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804940v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521115v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.26" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325803v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804949v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521077v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915061v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947966v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521111v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521117v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947892v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ambellouis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2006.1706830" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521113v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521081v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madain Perez-Patricio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2004.1419747" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948355v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947977v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stoclin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947975v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071370v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Benyahia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371232v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050113v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289491v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651273v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915095v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isprm2018.com/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1150" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090440v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670466" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090442v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Piau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670469" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304254v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Naud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>