--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2398,51 +2398,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A0EC795"/>
+    <w:nsid w:val="02ED2ED0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>