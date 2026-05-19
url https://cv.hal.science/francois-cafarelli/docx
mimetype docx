--- v1 (2026-04-06)
+++ v2 (2026-05-19)
@@ -457,372 +457,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04628640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accessibilité des bâtiments : un chantier toujours inachevé</w:t>
+                <w:t xml:space="preserve">Les faveurs de la Cour de cassation pour le délit de favoritisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cafarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n° 1, p. 5</w:t>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 6, p. 284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03995598v1</w:t>
+                <w:t xml:space="preserve">halshs-03994729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les faveurs de la Cour de cassation pour le délit de favoritisme</w:t>
+                <w:t xml:space="preserve">Contrat de projet ou emploi d'expert de haut niveau et de directeur de projet : comment choisir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cafarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n° 6, p. 284</w:t>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 5, p. 276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03994729v1</w:t>
+                <w:t xml:space="preserve">halshs-04100806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrat de projet ou emploi d'expert de haut niveau et de directeur de projet : comment choisir ?</w:t>
+                <w:t xml:space="preserve">L'accessibilité des bâtiments : un chantier toujours inachevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cafarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n° 5, p. 276</w:t>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 1, p. 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04100806v1</w:t>
+                <w:t xml:space="preserve">halshs-03995598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'encadrement des accords-cadres : la quadrature du cercle</w:t>
+                <w:t xml:space="preserve">La loi 3DS et les outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cafarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21, pp.1229</w:t>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06, pp.313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03705731v1</w:t>
+                <w:t xml:space="preserve">halshs-03705648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La loi 3DS et les outre-mer</w:t>
+                <w:t xml:space="preserve">L'encadrement des accords-cadres : la quadrature du cercle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cafarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 06, pp.313</w:t>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.1229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03705648v1</w:t>
+                <w:t xml:space="preserve">halshs-03705731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maquis des modalités d'exercice de l'activité libérale à l'hôpital&amp;quot;, Note sous CE, 13 juin 2022, Centre hospitalier d’Ajaccio, n° 453769 et 453770</w:t>
               </w:r>
@@ -2398,51 +2398,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02ED2ED0"/>
+    <w:nsid w:val="48C6F734"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2629,51 +2629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-cafarelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9049-006X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122282159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530503v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cafarelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703625v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560975v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995598v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994729v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705648v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824316v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lantero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131596v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02956363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449457v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986509v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523088v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03461002v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03476589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01761400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04056691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992948v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294359v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38418" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-cafarelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9049-006X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122282159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530503v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cafarelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703625v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560975v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100806v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995598v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824316v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lantero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131596v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02956363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449457v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986509v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523088v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03461002v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03476589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01761400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04056691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992948v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294359v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38418" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>