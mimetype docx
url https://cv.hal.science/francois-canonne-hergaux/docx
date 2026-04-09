--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -650,51 +650,51 @@
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.e2092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-04361-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -969,429 +969,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Grb14-Mediated Cross Talk between Insulin and p62/Nrf2 Pathways Regulates Liver Lipogenesis and Selective Insulin Resistance</w:t>
+                <w:t xml:space="preserve">The microbiota shifts the iron sensing of intestinal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Popineau</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Deschemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Morzyglod</w:t>
+                <w:t xml:space="preserve">Marie-Louise M.-L. Noordine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadege Carre</w:t>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Willemetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Cauzac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bossard</w:t>
+                <w:t xml:space="preserve">Clément Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MCB.00170-16⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (1), pp.252-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.15-276840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602453v1</w:t>
+                <w:t xml:space="preserve">hal-02632319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Grb14-Mediated Cross Talk between Insulin and p62/Nrf2 Pathways Regulates Liver Lipogenesis and Selective Insulin Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Morzyglod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Caüzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (16), pp.2168-2181. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.00170-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbiota shifts the iron sensing of intestinal cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Grb14-Mediated Cross Talk between Insulin and p62/Nrf2 Pathways Regulates Liver Lipogenesis and Selective Insulin Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Popineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Morzyglod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Cauzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Deschemin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Clément Afif</w:t>
+                <w:t xml:space="preserve">Pascale Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.15-276840⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (16), pp.2168 - 2181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.00170-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632319v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron gene expression profile in atherogenic Mox macrophages</w:t>
               </w:r>
@@ -2036,825 +2036,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and risks of iron supplementation in anemic neonatal pigs.</w:t>
+                <w:t xml:space="preserve">Hepcidin induction limits mobilisation of splenic iron in a mouse model of secondary iron overload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paweł Lipinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafał R Starzyński</w:t>
+                <w:t xml:space="preserve">Emilie Camberlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abgueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fatih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Canonne-Hergaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ryszard Oliński</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2353/ajpath.2010.091020⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1802 (3), pp.339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2009.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522089v1</w:t>
+                <w:t xml:space="preserve">hal-00560301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepcidin induction limits mobilisation of splenic iron in a mouse model of secondary iron overload</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Fatih</w:t>
+                <w:t xml:space="preserve">Lipid raft-dependent endocytosis: a new route for hepcidin-mediated regulation of ferroportin in macrophages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Auriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Willemetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Canonne-Hergaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2009.12.007⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95 (8), pp.1269-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2009.019992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00560301v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid raft-dependent endocytosis: a new route for hepcidin-mediated regulation of ferroportin in macrophages.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Willemetz</w:t>
+                <w:t xml:space="preserve">Hepcidin induction limits mobilisation of splenic iron in a mouse model of secondary iron overload.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Camberlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abgueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fatih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Canonne-Hergaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2009.019992⟩</w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1802 (3), pp.339-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2009.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522086v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepcidin induction limits mobilisation of splenic iron in a mouse model of secondary iron overload.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Fatih</w:t>
+                <w:t xml:space="preserve">Benefits and risks of iron supplementation in anemic neonatal pigs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Lipinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafał R Starzyński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Canonne-Hergaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Leroyer</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryszard Oliński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 177 (3), pp.1233-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2353/ajpath.2010.091020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2009.12.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00464651v1</w:t>
+                <w:t xml:space="preserve">hal-00522089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haemolytic anaemia and alterations in hepatic iron metabolism in aged mice lacking Cu,Zn-superoxide dismutase.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transplantation of allogeneic T cells alters iron homeostasis in NOD/SCID mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikołaj A Gralak</w:t>
+                <w:t xml:space="preserve">Steven Bair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarosław Woliński</w:t>
+                <w:t xml:space="preserve">Emily Spaulding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaakko Parkkinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard M Shulman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lesnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20082137⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (8), pp.1841-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2008-09-178517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439841v1</w:t>
+                <w:t xml:space="preserve">hal-00369176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transplantation of allogeneic T cells alters iron homeostasis in NOD/SCID mice.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaakko Parkkinen</w:t>
+                <w:t xml:space="preserve">Haemolytic anaemia and alterations in hepatic iron metabolism in aged mice lacking Cu,Zn-superoxide dismutase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafał R Starzyński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Canonne-Hergaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Willemetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Howard M Shulman</w:t>
+                <w:t xml:space="preserve">Mikołaj A Gralak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Lesnikov</w:t>
+                <w:t xml:space="preserve">Jarosław Woliński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113 (8), pp.1841-4. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 420 (3), pp.383-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2008-09-178517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20082137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369176v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of the bone morphogenetic protein BMP6 induces massive iron overload.</w:t>
               </w:r>
@@ -3026,78 +3026,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Willemetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarosław Woliński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 420 (3), pp.383-390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20082137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479120v1</w:t>
@@ -3248,421 +3248,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Nramp2-transfected Chinese hamster ovary cells and reticulocytes from mk/mk mice to study iron transport mechanisms.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Production of biologically active forms of recombinant hepcidin, the iron-regulatory hormone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gagliardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Deschemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Canonne-Hergaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exphem.2008.04.014⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 275 (15), pp.3793-3803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2008.06525.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337328v1</w:t>
+                <w:t xml:space="preserve">hal-00353401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of biologically active forms of recombinant hepcidin, the iron-regulatory hormone.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Deschemin</w:t>
+                <w:t xml:space="preserve">Sequential regulation of ferroportin expression after erythrophagocytosis in murine macrophages: early mRNA induction by heme followed by iron-dependent protein expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Puy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Canonne-Hergaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Canonne-Hergaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2008.06525.x⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 411 (1), pp.123-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20071474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353401v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00478904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential regulation of ferroportin expression after erythrophagocytosis in murine macrophages: early mRNA induction by heme followed by iron-dependent protein expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Nramp2-transfected Chinese hamster ovary cells and reticulocytes from mk/mk mice to study iron transport mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An-Sheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Canonne-Hergaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Delaby</w:t>
+                <w:t xml:space="preserve">Samantha Gruenheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pilard</w:t>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Puy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Canonne-Hergaux</w:t>
+                <w:t xml:space="preserve">Prem Ponka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 411 (1), pp.123-131. </w:t>
+              <w:t xml:space="preserve">Experimental Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (10), pp.1227-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BJ20071474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exphem.2008.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00478904v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of nuclear proteins that bind to the regulatory TGATTGGC motif in the human immunodeficiency virus type 1 long terminal repeat</w:t>
               </w:r>
@@ -4162,51 +4162,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="958414CE"/>
+    <w:nsid w:val="F2F8A5FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4393,51 +4393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-canonne-hergaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0621-2157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645842v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohannes Seyoum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleab Baye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2361660" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Turpin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Canonne-Hergaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2022.07.017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Catan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115843" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122655v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bricambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Esteves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Prip-Buus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04361-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Beatty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Richer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rubio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Auriac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00498" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Metzendorf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Zeigerer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Seifert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sparla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Najafi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02898-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602453v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Popineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Morzyglod" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Carre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cauzac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bossard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00170-16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Carr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ca&#252;zac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632319v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deschemin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Afif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.15-276840" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Marques" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Negre-Salvayre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Costa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Canonne-Hergaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2016.03.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Latour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Kautz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besson-Fournier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Island" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26648" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01133183v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko E Yuki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan M Eva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dudley Chung" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#232;ne Paquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055331" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; R Starzy&#324;ski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Lenartowicz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Krzeptowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20121139" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678537v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Banha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2011.11.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP2RHRNF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522089v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Lipinski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tudek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Oli&#324;ski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2010.091020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camberlein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abgueguen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fatih" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Leroyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2009.12.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3KNF57T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2009.019992" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464651v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439841v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj A Gralak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Woli&#324;ski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20082137" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369176v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bair" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Spaulding" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Parkkinen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard M Shulman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lesnikov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-09-178517" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385005v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meynard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Darnaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coppin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.320" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479120v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Radoslaw Starzy&#324;ski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Antoni Gralak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366732v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gagliardo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kubat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Jaouen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Durel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2008.09.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6FG43VD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Sheng Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gruenheid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Ponka" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2008.04.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353401v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2008.06525.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478904v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaby" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pilard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Puy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20071474" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269563v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwartz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aunis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Schaeffer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/25.6.1177" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337407v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannes Seyoum" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666022v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Besson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Latour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenne Robert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Coppin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-canonne-hergaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0621-2157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645842v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohannes Seyoum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleab Baye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2361660" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Turpin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Canonne-Hergaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2022.07.017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Catan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115843" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122655v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bricambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Esteves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Prip-Buus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04361-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Beatty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Richer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rubio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Auriac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00498" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Metzendorf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Zeigerer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Seifert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sparla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Najafi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02898-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deschemin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Afif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.15-276840" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Popineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Morzyglod" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Carr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ca&#252;zac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bossard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00170-16" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Carre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cauzac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Marques" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Negre-Salvayre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Costa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Canonne-Hergaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2016.03.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Latour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Kautz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besson-Fournier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Island" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26648" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01133183v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko E Yuki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan M Eva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dudley Chung" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#232;ne Paquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055331" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; R Starzy&#324;ski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Lenartowicz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Krzeptowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20121139" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678537v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Banha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2011.11.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP2RHRNF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560301v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camberlein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abgueguen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fatih" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Leroyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2009.12.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3KNF57T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2009.019992" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522089v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Lipinski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tudek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Oli&#324;ski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2010.091020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369176v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bair" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Spaulding" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Parkkinen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard M Shulman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lesnikov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-09-178517" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439841v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj A Gralak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Woli&#324;ski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20082137" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385005v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meynard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Darnaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coppin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.320" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479120v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Radoslaw Starzy&#324;ski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Antoni Gralak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366732v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gagliardo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kubat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Jaouen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Durel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2008.09.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6FG43VD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353401v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2008.06525.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaby" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pilard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Puy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20071474" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337328v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Sheng Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gruenheid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Ponka" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2008.04.014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269563v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwartz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aunis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Schaeffer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/25.6.1177" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337407v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannes Seyoum" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666022v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Besson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Latour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenne Robert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Coppin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>