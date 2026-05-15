--- v1 (2026-04-09)
+++ v2 (2026-05-15)
@@ -135,51 +135,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -969,1256 +969,1256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbiota shifts the iron sensing of intestinal cells</w:t>
+                <w:t xml:space="preserve">Novel Grb14-Mediated Cross Talk between Insulin and p62/Nrf2 Pathways Regulates Liver Lipogenesis and Selective Insulin Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Deschemin</w:t>
+                <w:t xml:space="preserve">Lucie Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louise M.-L. Noordine</w:t>
+                <w:t xml:space="preserve">Lucille Morzyglod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Remot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Willemetz</w:t>
+                <w:t xml:space="preserve">Nadege Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Afif</w:t>
+                <w:t xml:space="preserve">Michele Cauzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.15-276840⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (16), pp.2168 - 2181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.00170-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632319v1</w:t>
+                <w:t xml:space="preserve">hal-01602453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Grb14-Mediated Cross Talk between Insulin and p62/Nrf2 Pathways Regulates Liver Lipogenesis and Selective Insulin Resistance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The microbiota shifts the iron sensing of intestinal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Morzyglod</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Deschemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Carré</w:t>
+                <w:t xml:space="preserve">Marie-Louise M.-L. Noordine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Caüzac</w:t>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Willemetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bossard</w:t>
+                <w:t xml:space="preserve">Clément Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (16), pp.2168-2181. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (1), pp.252-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MCB.00170-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.15-276840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236205v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Grb14-Mediated Cross Talk between Insulin and p62/Nrf2 Pathways Regulates Liver Lipogenesis and Selective Insulin Resistance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron gene expression profile in atherogenic Mox macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadege Carre</w:t>
+                <w:t xml:space="preserve">Liliana Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Cauzac</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Negre-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Canonne-Hergaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MCB.00170-16⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1862 (6), pp.1137 - 1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2016.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602453v1</w:t>
+                <w:t xml:space="preserve">hal-01601639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron gene expression profile in atherogenic Mox macrophages</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testosterone perturbs systemic iron balance through activation of EGFR signaling in the liver and repression of hepcidin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Canonne-Hergaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloé Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Kautz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Besson-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Island</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Canonne-Hergaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2016.03.004⟩</w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (2), pp.683-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.26648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601639v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testosterone perturbs systemic iron balance through activation of EGFR signaling in the liver and repression of hepcidin.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suppression of hepcidin expression and iron overload mediate Salmonella susceptibility in ankyrin 1 ENU-induced mutant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Island</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Canonne-Hergaux</w:t>
+                <w:t xml:space="preserve">Kyoko E Yuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan M Eva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dudley Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilène Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hep.26648⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.e55331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0055331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876597v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01133183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of hepcidin expression and iron overload mediate Salmonella susceptibility in ankyrin 1 ENU-induced mutant.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ferroportin expression in haem oxygenase 1-deficient mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilène Paquet</w:t>
+                <w:t xml:space="preserve">Rafał R Starzyński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Canonne-Hergaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Lenartowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Krzeptowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Willemetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0055331⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 449 (1), pp.69-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20121139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01133183v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroportin expression in haem oxygenase 1-deficient mice.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Małgorzata Lenartowicz</w:t>
+                <w:t xml:space="preserve">Immune cells and hepatocytes express glycosylphosphatidylinositol-anchored ceruloplasmin at their cell surface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Auriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Willemetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Krzeptowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Willemetz</w:t>
+                <w:t xml:space="preserve">João Banha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20121139⟩</w:t>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.110-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2011.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807912v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune cells and hepatocytes express glycosylphosphatidylinositol-anchored ceruloplasmin at their cell surface.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Silva</w:t>
+                <w:t xml:space="preserve">Benefits and risks of iron supplementation in anemic neonatal pigs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Lipinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafał R Starzyński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Canonne-Hergaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryszard Oliński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2011.11.005⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 177 (3), pp.1233-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2353/ajpath.2010.091020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00678537v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepcidin induction limits mobilisation of splenic iron in a mouse model of secondary iron overload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Camberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Abgueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fatih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Canonne-Hergaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1802 (3), pp.339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbadis.2009.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid raft-dependent endocytosis: a new route for hepcidin-mediated regulation of ferroportin in macrophages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Auriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2237,1864 +2237,1730 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Canonne-Hergaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 95 (8), pp.1269-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3324/haematol.2009.019992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepcidin induction limits mobilisation of splenic iron in a mouse model of secondary iron overload.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Camberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Abgueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fatih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Canonne-Hergaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1802 (3), pp.339-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbadis.2009.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and risks of iron supplementation in anemic neonatal pigs.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transplantation of allogeneic T cells alters iron homeostasis in NOD/SCID mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryszard Oliński</w:t>
+                <w:t xml:space="preserve">Steven Bair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Spaulding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaakko Parkkinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard M Shulman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lesnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2353/ajpath.2010.091020⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (8), pp.1841-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2008-09-178517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522089v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transplantation of allogeneic T cells alters iron homeostasis in NOD/SCID mice.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Howard M Shulman</w:t>
+                <w:t xml:space="preserve">Haemolytic anaemia and alterations in hepatic iron metabolism in aged mice lacking Cu,Zn-superoxide dismutase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafał R Starzyński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Canonne-Hergaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Willemetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Lesnikov</w:t>
+                <w:t xml:space="preserve">Mikołaj A Gralak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarosław Woliński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2008-09-178517⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 420 (3), pp.383-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20082137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369176v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haemolytic anaemia and alterations in hepatic iron metabolism in aged mice lacking Cu,Zn-superoxide dismutase.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafał R Starzyński</w:t>
+                <w:t xml:space="preserve">Lack of the bone morphogenetic protein BMP6 induces massive iron overload.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Kautz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Canonne-Hergaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jarosław Woliński</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20082137⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (4), pp.478-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439841v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of the bone morphogenetic protein BMP6 induces massive iron overload.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Darnaud</w:t>
+                <w:t xml:space="preserve">Hemolytic anemia and alterations in hepatic iron metabolism in aged mice lacking Cu,Zn-superoxide dismutase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafał Radoslaw Starzyński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Canonne-Hergaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coppin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Willemetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarosław Woliński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.320⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 420 (3), pp.383-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20082137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385005v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemolytic anemia and alterations in hepatic iron metabolism in aged mice lacking Cu,Zn-superoxide dismutase</w:t>
+                <w:t xml:space="preserve">Pro-hepcidin is unable to degrade the iron exporter ferroportin unless maturated by a furin-dependent process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafał Radoslaw Starzyński</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Willemetz</w:t>
+                <w:t xml:space="preserve">Bruno Gagliardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jarosław Woliński</w:t>
+                <w:t xml:space="preserve">Nicole Kubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20082137⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (2), pp.394-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2008.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479120v1</w:t>
+                <w:t xml:space="preserve">hal-00366732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pro-hepcidin is unable to degrade the iron exporter ferroportin unless maturated by a furin-dependent process.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Nramp2-transfected Chinese hamster ovary cells and reticulocytes from mk/mk mice to study iron transport mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An-Sheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Canonne-Hergaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Gruenheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prem Ponka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2008.09.018⟩</w:t>
+              <w:t xml:space="preserve">Experimental Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (10), pp.1227-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exphem.2008.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00366732v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of biologically active forms of recombinant hepcidin, the iron-regulatory hormone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gagliardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Gagliardo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maryse Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Deschemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Canonne-Hergaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 275 (15), pp.3793-3803. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2008.06525.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential regulation of ferroportin expression after erythrophagocytosis in murine macrophages: early mRNA induction by heme followed by iron-dependent protein expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Puy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Canonne-Hergaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Canonne-Hergaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 411 (1), pp.123-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20071474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00478904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Nramp2-transfected Chinese hamster ovary cells and reticulocytes from mk/mk mice to study iron transport mechanisms.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of nuclear proteins that bind to the regulatory TGATTGGC motif in the human immunodeficiency virus type 1 long terminal repeat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prem Ponka</w:t>
+                <w:t xml:space="preserve">Christian Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Canonne-Hergaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exphem.2008.04.014⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 25 (6), pp.1177-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/25.6.1177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337328v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of nuclear proteins that bind to the regulatory TGATTGGC motif in the human immunodeficiency virus type 1 long terminal repeat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NEW INSIGHTS INTO THE HEPATIC IRON PHENOTYPE OF BMP6 KNOCKOUT MICE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Willemetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Aunis</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">hal-02269563v1</w:t>
+                <w:t xml:space="preserve">hal-04666022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote et l’hôte: un duo dont les interactions évoluent en fonction des quantités de fer apportées par l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannes Seyoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaleab Baye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFN et SFNCM, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337407v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04666022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4162,51 +4028,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2F8A5FD"/>
+    <w:nsid w:val="E016FDFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4393,51 +4259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-canonne-hergaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0621-2157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645842v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohannes Seyoum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleab Baye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2361660" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Turpin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Canonne-Hergaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2022.07.017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Catan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115843" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122655v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bricambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Esteves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Prip-Buus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04361-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Beatty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Richer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rubio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Auriac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00498" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Metzendorf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Zeigerer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Seifert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sparla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Najafi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02898-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deschemin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Afif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.15-276840" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Popineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Morzyglod" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Carr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ca&#252;zac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bossard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00170-16" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Carre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cauzac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Marques" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Negre-Salvayre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Costa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Canonne-Hergaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2016.03.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Latour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Kautz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besson-Fournier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Island" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26648" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01133183v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko E Yuki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan M Eva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dudley Chung" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#232;ne Paquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055331" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; R Starzy&#324;ski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Lenartowicz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Krzeptowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20121139" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678537v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Banha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2011.11.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP2RHRNF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560301v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camberlein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abgueguen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fatih" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Leroyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2009.12.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3KNF57T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2009.019992" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522089v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Lipinski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tudek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Oli&#324;ski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2010.091020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369176v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bair" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Spaulding" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Parkkinen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard M Shulman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lesnikov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-09-178517" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439841v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj A Gralak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Woli&#324;ski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20082137" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385005v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meynard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Darnaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coppin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.320" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479120v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Radoslaw Starzy&#324;ski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Antoni Gralak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366732v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gagliardo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kubat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Jaouen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Durel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2008.09.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6FG43VD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353401v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2008.06525.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaby" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pilard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Puy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20071474" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337328v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Sheng Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gruenheid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Ponka" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2008.04.014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269563v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwartz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aunis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Schaeffer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/25.6.1177" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337407v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannes Seyoum" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666022v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Besson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Latour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenne Robert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Coppin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-canonne-hergaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0621-2157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645842v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohannes Seyoum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleab Baye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2361660" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Turpin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Canonne-Hergaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2022.07.017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Catan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115843" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122655v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bricambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Esteves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Prip-Buus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04361-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Beatty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Richer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rubio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Auriac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00498" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Metzendorf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Zeigerer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Seifert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sparla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Najafi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02898-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602453v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Popineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Morzyglod" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Carre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cauzac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bossard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00170-16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deschemin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Afif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.15-276840" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Marques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Negre-Salvayre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Costa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Canonne-Hergaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2016.03.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876597v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Latour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Kautz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besson-Fournier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Island" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26648" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01133183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko E Yuki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan M Eva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dudley Chung" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#232;ne Paquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055331" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; R Starzy&#324;ski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Lenartowicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Krzeptowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20121139" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678537v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Banha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2011.11.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP2RHRNF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Lipinski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tudek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Oli&#324;ski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2010.091020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560301v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camberlein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abgueguen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fatih" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Leroyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2009.12.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3KNF57T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2009.019992" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464651v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369176v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bair" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Spaulding" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Parkkinen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard M Shulman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lesnikov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-09-178517" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj A Gralak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Woli&#324;ski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20082137" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meynard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Darnaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coppin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.320" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Radoslaw Starzy&#324;ski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Antoni Gralak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366732v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gagliardo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kubat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Jaouen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Durel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2008.09.018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6FG43VD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Sheng Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gruenheid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Ponka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2008.04.014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353401v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2008.06525.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478904v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaby" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pilard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Puy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20071474" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269563v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwartz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aunis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Schaeffer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/25.6.1177" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666022v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Besson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Latour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenne Robert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Coppin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337407v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannes Seyoum" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>