--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Casabianca </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une activité aux marges de la spécialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 215, pp.131-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer conjointement la santé et le bien-être des animaux dans la transition des systèmes d’élevage vers la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belén Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (3), pp.8149. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.3.8149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal board invited review: Improving animal health and welfare in the transition of livestock farming systems: Towards social acceptability and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belén Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (3), pp.101100. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk and meat exploitation, autumn lambing and use of forest resources in Neolithic Corsican sheep farming systems (fifth to third millennia cal BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.104037. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185909v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low prevalence of hepatitis E virus in the liver of Corsican pigs slaughtered after 12 months despite high antibody seroprevalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandru Capai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), pp.e2706-e2718. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A questionnaire survey for the assessment of wild–domestic pig interactions in a context oedema disease outbreaks among wild boars ( Sus scrofa ) in South‐Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Jori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Civil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Decors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (6), pp.4009-4015. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792881v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the pressure of demand for pastureland impact local farming systems? Developments and evidence from South-East Albania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florjan Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Noblesses et Ordres militaires. Réseaux, familles, pouvoirs, 104, pp.263-275. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.16006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Food Cultural Biodiversity: From Theory to Practice. Challenging the Geographical Indications and the Slow Food Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagiulia Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuri Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13095265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production locaux et gestion des ressources pastorales en Albanie. Entre stratégies d’acteurs et évolutions institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florjan Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gontard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, 11 p. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme rural et produits de terroir : un duo gagnant ? Discussion autour d’exemples en Corse et au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aderghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Berriane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevièvre Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Méditerranéennes d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.128-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faciliter la construction et la conduite des projets interdisciplinaires : retour d'expérience d'un programme de recherche sur la gestion intégrée de la santé des animaux en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belén Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (2), pp.213-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From National Biosecurity Measures to Territorial ASF Preparedness: The Case of Free-Range Pig Farming in Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2021.689163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective et gestion sanitaire des élevages porcins en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Devleeshouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.18618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level management of harvest for fresh fruit: the case of Corsican clementine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Julhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (3), pp.41. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00686-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylella fastidiosa : insectes vecteurs, plantes et climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Farigoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Chartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Quiquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 732, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular screening of Anaplasmataceae in ticks collected from cattle in Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cicculli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Decarreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazli Ayhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Lamballerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81 (4), pp.561-574. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-020-00527-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mark of captivity: plastic responses in the ankle bone of a wild ungulate (Sus scrofa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.192039. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.192039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Qualification as a Means of Identifying Sustainability Pathways for Place-Based Agri-Food Systems: The Case of the GI Corsican Grapefruit (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Keast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Gonano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12177148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crimean-Congo Hemorrhagic Fever Virus Antibodies among Livestock on Corsica, France, 2014–2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grech-Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolas Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vachiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (5), pp.1041-1044. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2605.191465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-borne pathogens in ticks (Acari: Ixodidae) collected from various domestic and wild hosts in Corsica (France), a Mediterranean island environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grech-Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stachurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, on-line, 13 p. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can raw milk cheese and pasteurised milk cheese coexist? Unthinkable or never really considered?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagiulia Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2-3), pp.287-309. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-020-00106-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drastic decline of hepatitis E virus detection in domestic pigs after the age of 6 months, Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandru Capai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Villechenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (6), pp.2462-2473. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and molecular characterization of Echinococcus canadensis G6/7 in dogs from Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grech-Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Peytavin de Garam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118 (4), pp.1313-1319. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-019-06261-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genomic map of climate adaptation in Mediterranean cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Araba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Boujenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.1009-1029. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidity drop and coloration in clementine: implications for fruit quality and harvesting practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Julhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing Values for Changing Practices, a Lever for Sustainable Transformation? The Case of Farmers and Processors in Interaction within Localized Cheese Sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (4520), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11174520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Detection of Spotted-Fever Group Rickettsiae in Ticks Collected from Domestic and Wild Animals in Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cicculli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maestrini Oscar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Villechenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Charrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.138. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens8030138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is long ageing of cured ham producing value added? The learning processes of the producers of Corsican prisuttu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivos de Zootecnia : Revista Trimestral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.239-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus genotype analysis outlines distinct histories for Trichinella britovi in the neighboring Mediterranean islands of Corsica and Sardinia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe La Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Marucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennio Bandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-2939-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albanian municipalities facing decentralisation of pastures’ management rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florjan Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodosia Anthopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.31-59. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/ISBN.978-2-406-08722-9.P.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps to build an animal disease management strategy: collective approach to deconstruct problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivos de Zootecnia : Revista Trimestral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aujeszky’s disease and Hepatitis E viruses transmission between domestic pigs and wild boars in Corsica: evaluating the importance of wild/domestic interactions and the efficacy of management measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Jori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2018.00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies régionales françaises via les marques Territoires : la place de l'approche Terroir dans le positionnement marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Luisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Méditerranéennes d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.106-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder l’ancrage territorial dans sa pluralité : illustration par la « coopérative de Corte »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Méditerranéennes d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction des activités caprines au prisme. Des singularités méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guinamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource génétique locale sous tensions : Trajectoires d’évolution des races ovines laitières Corse et Pyrénéennes, entre modèles d’élevage et valorisation collective des fromages de terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (92), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.12137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical controversies as warning signs for niche governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Julhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (5), pp.44. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-018-0521-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological survey of influenza A viruses in domestic and wild Suidae in Corsica (France), a Mediterranean island environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grech-Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.94-98. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Identification and Genomic Characterization of a Porcine Sapelovirus from Corsica, France, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Piorkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandru Capai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Falchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (11), pp.1049 - 1067. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.01049-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of transition theory to the study of geographical indications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Innovation and Societal Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.32-47. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eist.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ancrage territorial des spécificités : Regards croisés sur les arrière-pays méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aderghal Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le Maroc et les changements climatiques : Adaptation et résilience des sociétés, LII (1), pp.357-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01533983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are french geographical indications losing their soul ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Marie Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.25-34. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.worlddev.2015.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ancrage territorial des spécificités. Regards croisés sur les arrière-pays méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aderghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (1), pp.357-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire-based assessment of wild boar/domestic pig interactions and implications for disease risk management in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Jori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Relun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2017.00198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of domestic pigs, wild boars and feral hybrid pigs as reservoirs of hepatitis E virus in Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Jori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (8), 11 p. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v8080236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage pastoral en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016,  231 (3), pp.179-185. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.231.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paneles de evaluación sensorial en la identificación y caracterización de ali mentos típicos. Aprendizajes a partir de la construcción de la IG del Salame de Colonia Caroya, Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Carduza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Champredonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIVAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (8), pp.24-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salers PDO cheese : the diversity and paradox of local knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and History Digital Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), pp.e006. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/chdj.2016.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible foodborne transmission of hepatitis E virus from domestic pigs and wild boars from Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (12), pp.2197-2199. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2212.160612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturer l’arganeraie : Le chevreau face à l’huile d’argan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (63), pp.130-145. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.7438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analysis of traditional pig management practices and their potential impact on the spread of infectious diseases in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Relun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Molia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121 (3-4), pp.246-256. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2015.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pampa como indicacion geografica para diferenciar carnes vacunas en Argentina y en Brasil : motivaciones de los actores locales, limitantes para su implementacion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Champredonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vitrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroalimentaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (38), pp.35-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial anchorage in the French dairy ewe sector: Historical analysis of the construction of interdependant localized agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Agricultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologue. The role of localized agrifood systems in a globalized world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marescotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Cristovao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Agricultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing local breed is a hard way to find a compromise between collective needs and individual aims: the case of the Nustrale pig breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Agriculturae Slovenica - Supplément</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (Supplément 4), pp.211-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder's practices and representations of contacts between domestic and wild pigs: a new approach for disease risk assessment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Jori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Agriculturae Slovenica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing two local French pig breeds trajectories: diversity of challenges and linkage to their territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.163-168. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2078633612000483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultures et alimentations, des relations à réinterroger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.66-70. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2013084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la structure génétique du cheptel bovin au Maroc. Conséquences sur les systèmes de production et sur les circuits de commercialisation de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Araba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons Maghrébins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Manger au Maghreb : Le goût de la viande, Partie III (69), pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding value to local breeds: Challenges, strategies and key factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Ligda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.107-116. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S207863361300026X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of birth and diet of pigs from stable isotope analyses of tooth enamel (d18O, d13C): a modern reference data set from Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Frémondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ughetto-Monfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (7), pp.2023-2035. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig breeders in extensive systems based on local breeds. Stakes of their insertion in the development of the territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101, pp.641-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dig into the Past Mitochondrial Diversity of Corsican Goats Reveals the Influence of Secular Herding Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Duffraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.e30272. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0030272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00845156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tensions entre ressources génétiques locales et ancrage territorial des produits: Le cas du porc Nustrale et du projet d'AOP Charcuterie de Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 322, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of rare breed management programs: Between conservation and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 140 (1-3), pp.161-170. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2011.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Structure of Human A/H1N1 and A/H3N2 Influenza Virus on Corsica Island: Phylogenetic Analysis and Vaccine Strain Match, 2006-2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Falchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), pp.e24471. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0024471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions entre ressources génétiques locales et ancrage territorial des produits. La race porcine corse dans un projet AOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 322, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of the inscription of local breeds in protected designation of origin cow cheese specifications for the genetic management of the herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Minéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (12), pp.1976-1986. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110001333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological survey of trichinellosis in wild boar (&amp;lt;em&amp;gt;Sus scrofa&amp;lt;/em&amp;gt;) and fox (&amp;lt;em&amp;gt;Vulpes vulpes&amp;lt;/em&amp;gt;) in a French insular region, Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 172 (1-2), pp.150-154. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2010.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine tuberculosis in livestock and wild boar on the mediterranean island, Corsica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Boschiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of wildlife diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (2), pp.627-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine tuberculosis in livestock and wild boar on the mediterranean island, Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Laura Boschiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of wildlife diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (2), pp.627-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanglier en Corse et l'épidémiologie de maladies transmissibles à l'Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Echo des Puys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dutch pork chain : a commodity system resisting threats from the market and society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (2), pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in farming systems approaches. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Darnhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (2), pp.108-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A controversy about crossbreeding in a conservation programme : the case study of the Flemish red cattle breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danchin-Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 118 (1), pp.113-122. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2008.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des races animales locales : diversité des situations, conséquences pour la gestion des ressources génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (3), pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vaches, des hommes, des terroirs... et des produits de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 79, pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des populations animales à petits effectifs. Accès aux dispositifs par l'analyse des controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (2), pp.154-161. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss:2007042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la propiedad intelectual a la calificacion de los territorios : lo que cuentan los quesos tradicionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barragan Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroalimentaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription du type génétique dans les règlements techniques des produits animaux sous AOC : conséquences pour les races animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (5), pp.357-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des races locales porcines du sud de la France continentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76, pp.97-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et origine : les signes qui parlent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 870, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre mondialisation et dynamiques localisées, quelle sécurisation pour des systèmes agro-alimentaires durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing salt content of dry-cured ham : effect on lipid composition and sensory attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutron-Gambotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 64, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of substituting a concentrated diet for chestnuts on the lipid traits of muscle and adipose tissues in Corsican and Corsican x Large White pigs reared in a sylvo-pastoral system in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutron-Gambotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (2), pp.163-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La charcuterie corse ou de type corse ? Un élément du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nustrale.com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 98-99, pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre logique individuelle et intégration : la &amp;quot;fruitière&amp;quot; comme modèle d'organisation pour des producteurs fermiers de charcuterie en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.297-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des multiples légitimités de la recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albaladejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des populations porcines méditerranéennes : modalités techniques et enjeux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Farming Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 85, pp.173-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and reality of product quality from outdoor pig systems in Northen and Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Farming Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 89, pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour un débat autour des pratiques de recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.127-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing negotiation aids for milk quality in the Corsican dairy sheep sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Farming Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 89, pp.183-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance, développement tissulaire et caractéristiques de la carcasse du porc corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Secondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28, pp.109-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des souches microbiennes locales aux levains spécifiques : positions des producteurs de fromage de Corse (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Casalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5 (6), pp.423-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'une supplémentation avant l'engraissement traditionnel en châtaigneraie sur la composition corporelle et la composition lipidique des tissus musculaires et adipeux chez le porc corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Secondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27, pp.307-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des lipides intramusculaires au cours de la fabrication du jambon sec corse : influence du mode de salage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27, pp.315-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l'activité acidifiante de souches de Lactococcus lactis isolées de lait et de fromage de Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Casalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28, pp.291-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une qualité à une autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bouché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.157-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerer les races locales d'animaux domestiques : une dialectique entre ressources genetiques et developpement regional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (suppl1), pp.343s-357s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification des produits, un levier pour le développement de l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Casalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sainte-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la qualité et solidarité des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.343-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les races locales d'animaux domestiques : une dialectique entre ressources génétiques et développement régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (Suppl1), pp.343s-357s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution, chez le porc corse, des lipides des tissus adipeux et musculaires au cours de la periode d'engraissement traditionnelle sous chataigneraie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Secondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24, pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage porcin et charcuterie seche en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technique Technologie ISSN 0990-4786</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 12, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation des services et dynamisation de l'elevage extensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 198, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cytogénétique d'une population de bovins corses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Hari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 15 (2), pp.191-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different aspects of pork curing in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 32 (3), pp.411-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00888234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INRA a mene l'enquete sur l'elevage porcin extensif en Corse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevage Porcin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, n. 109, pp.53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'elevage corse peut s'ameliorer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevage Porcin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, n. 111, pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution a la maitrise de l'élevage porcin extensif en Corse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin technique du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 32, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02731636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etats des recherches sur la population porcine corse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin technique du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978, 26, pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02730934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (180)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm animal health and welfare at the heart of agroecological livestock system priorities: proposed research questions to contribute to this objective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belén Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Firenze, Italy. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un compromis biosécuritaire ? L'élevage porcin corse sur parcours face à de nouvelles contraintes sanitaires Les apports d'une recherche-intervention en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gisclard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP; INRAE, Feb 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the multiplicity of a same local food the consequence of a lack of regulation or the true nature of Localized Agri-Food Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Conference on SYAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERG SYAL; University of Trás-os-Montes e Alto Douro; Cetrad, Nov 2022, Vila Real, Portugal. pp.196-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparities in recognizing GIs: causes, consequences, possible evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Champredonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worldwide Perspectives on Geographical Indications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement [Cirad], Jul 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The limits of inclusion in Geographical Indications – Should we exclude any exclusion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Marie-Vivien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worldwide Perspectives on Geographical Indications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement [Cirad], Jul 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faible prévalence du virus de l’hépatite E dans les foies de porcs corses âgés de plus de 12 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandru Capai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Jori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abattage tardif des porcs en Corse réduit le risque de contamination des foies de porc par le virus de l'hépatite E malgré une séroprévalence élevée en anticorps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandru Capai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Doctorales Anses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de Sécurité Sanitaire de l'alimentation, de l'environnement et du travail, Oct 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low prevalence of hepatitis E virus in the liver of Corsican pigs over 12 months of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandru Capai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIZONE 14. Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of multidisciplinary studies on insect vectors to better understand vector-borne plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Chartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Farigoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Conference on Xylella fastidiosa and XF-ACTORS final meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFSA and XF-ACTORS project, Apr 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4882856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la labellisation des produits de terroir en Corse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tafani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origin for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Crest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes locaux de production et gestion des ressources pastorales dans les montagnes albanaises. Entre stratégie d’acteurs et évolutions institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florjan Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Séminaire Annuel FONCIMED "Formes foncières heritées et enjeux contemporains de la montagne mediterranéenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels dispositifs collectifs de gestion des maladies infectieuses pour les élevages porcins extensifs ? Le cas d'une recherche-intervention sur la maladie d'Aujeszky en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes journée de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP et INRAE, Feb 2020, Paris, France. pp.303-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait cru : créateur de valeurs ajoutées et partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fromages au lait cru, entre risques et bénéfices : la diversité au cœur du débat !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAOL-INAO, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the plant-vector trophic networks involved in the spread of Xylella fastidiosa through hybrid capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Alicia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Chartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Nidelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Quiquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European conference on Xylella fastidiosa: how research can support solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The commitment of sheep and goat production systems in the agro-ecological transition:a collective participative approach in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation for Sustainability in Sheep and Goats- 2nd Joint Seminar of the Subnetworks on Nutrition and on Production Systems of the FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). INT. International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM), INT., Oct 2017, Vitoria-Gasteiz, Spain. 488 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typical French cheeses linked to the terroir: from raw milk to rural development issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Cheese Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does decentralization of pasture management affect the local communities? Evolution and perspectives from Southeast Albania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florjan Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodosia Anthopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From pathobiome to socio-pathosystems: questioning disease management practices in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Ajaccio, France. 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key role of Geographical Indications in the governance of ‘terroir niches’. Insights from three Corsican case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European IFSA Symposium. Farming systems: facing uncertainties and enhancing opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA, International Farming Systems Association, Autriche., Jul 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GI contribution to sustainability: The “terroir” and the agro-ecological practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO seminar on Geographical Indications sustainability In collaboration with Strength2Food project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., May 2018, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protected Designation of Origin and spatial justice Insights from Ossau-Iraty (French Pyrenees) and Brocciu (Corsica Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European IFSA Symposium. Farming systems: facing uncertainties and enhancing opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps to build an animal disease management strategy: collective approach to deconstruct problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on the Mediterranean Pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polytechnic Institute of Portalegre. PRT.; Universidade de Evora. PRT., Nov 2016, Portalegre, Portugal. 242 p., </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21071/az.v67iSupplement.3590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">By-products from raising small ruminants: an analysis based on the “baskets of goods” theory – A comparative study of Corsica, Sardinia and Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European IFSA Symposium. Farming systems: facing uncertainties and enhancing opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las innovaciones de ruptura para mantener la localización de los Siales - El papel de los recursos territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congreso Internacional de la Red SIAL. Sistemas Agroalimentarios Localizados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Caldas. COL., Nov 2018, Manizales, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quelle manière l'allocation de la ressource pastorale impacte les systèmes d'élevage de la commune de Vithkuq, Albanie de sud-est?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florjan Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodosia Anthopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FONCIMED. Réseau de recherche et d’échange sur le foncier méditerranéen. 11e Séminaire Annuel "L’allocation des ressources foncières dans les espaces méditerranéens : usages du droit et formes de régulation",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles de la diversité dans les territoires en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Forum Origine, Diversité et Territoires (ODT): Regards sur les territoires en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconquête de l’espace alimentaire local : un levier de transition territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Origine, Diversité et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agritourism in between authenticity and dressing-up?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tafani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décider ensemble pour que l'impossible devienne possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque du réseau OPDE Des Outils pour Décider Ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Concertation et de la Participation Citoyenne., Oct 2017, Montpellier, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In which way the governmental and institutional changes in the resource use of a common good affect the local communities? Evolution and perspectives from Southeast Albania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florjan Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodosia Anthopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Foncimed Annual Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau d’Echanges, d’Enseignement et de Recherches sur la Question Foncière en Méditerranée (FONCIMED). FRA., Nov 2017, Thessaloniki, Greece. pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some critical points for increasing the sustainability of Gis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORIGO Geographical indications’s global forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Agricultural, Food and Forestry Policies. ITA., Apr 2017, Parma, Italy. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural tourism and local products: a winning combination?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aderghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berriane Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michon Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorba Jeanmichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche Environnement et Société, Jul 2017, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural tourism and local products: a winning combination?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tafani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Berriane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aderghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International FRES Connecting food to place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer le gérable pour que l’impossible redevienne possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IDEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles valeurs apportées par les indications géographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales CNRS Centre de documentation Ressources des terroirs. Quelles plus-values pour les Indications Géographiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Mar 2016, Bourg-en-Bresse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interactions between product valorisation and genetic management: Applying a common framework to analyze four cases of sheep and goat local breeds in the Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Hadjipavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Araba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Ligda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. 711 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements de la distribution aux fromagers corses de ferments isolés dans des ateliers locaux comme auxiliaires des flores présentes dans les laits - Légitimité des chercheurs, légitimité des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème séminaire du projet REPASTOL Apprivoiser le vivant invisible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum National d’Histoire Naturelle (MNHN). Paris, FRA., Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et conflits de légitimité sur l'origine territoriale des fromages corses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Hautes Etudes Agronomiques Méditerranéennes (CIHEAM). FRA., Jun 2015, Montpellier, France. 711 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage touristique de la production d’agneaux de lait en Corse et en Sardaigne. Dépendance, innovation et flexibilité en élevage méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Piredda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Pitzalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Hautes Etudes Agronomiques Méditerranéennes (CIHEAM). FRA., Jun 2015, Montpellier, France. 711 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing sustainable geographical indications: the role of research, teaching and training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International seminar AREPO - Innovating and Organising Research, Education and Training for Sustainable GIs. EXPO Milano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de verrouillage sur la qualité des fruits et légumes : Combiner agronomie système et analyses sociotechniques pour comprendre et agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Julhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre éleveurs-apporteurs et transformateurs et conséquences sur les pratiques d’élevage : le cas du bassin de production ovin laitier corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. 409 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of discussions and perspectives for the future editions of the forum ODT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Origin Diversity Territories, Right to food and citizen initiatives. EXPO Milano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development as a driving force for the future of Geographical Indications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.International conference of the Food Origin and Identity network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università Cattolica del Sacro Cuore. ITA., Sep 2015, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite analysis of Trichinella britovi isolates from the Mediterranean islands of Corsica and Sardinia suggests their different geographical origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Marucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe La Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et savoir-faire des organismes de Défense et de Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 80 ans de l’INAO, Les signes officiels de qualité : un atout pour l’agriculture de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Appellations d'Origine (INAO). FRA., Apr 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical Indication as a tool to strengthen sociotechnical quality niches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Agriculture in an urbanizing society : International Conference on Multifunctional Agriculture and Urban-Rural Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’INRA – force de propositions pour une transition agroécologique en agrumiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Julhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Route vers l'agro-écologie - un atout pour nos terroirs et nos produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre Régionale d'Agriculture de Corse (CRA Corse). FRA., Nov 2015, San Giuliano, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en dispositif de la lutte contre la maladie d’Aujeszky en Corse : le poids des instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de Recherches en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique de la labellisation du chevreau de l’arganeraie de haha. Médiation scientifique et perspectives de convergence des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Araba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congrès International de l’Arganier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Agadir, Maroc. 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical Indication as a tool to strengthen sociotechnical quality niches. The case of Corsican clementine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agriculture in an Urbanizing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella in Corsica Island: when the parasite takes advantage of the slightest weak link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches d’appropriation et de mise en œuvre du concept de développement durable par six filières fromagères AOP françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Hauwuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Arranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Dockes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Forray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crop model as an &amp;quot;intermediary object&amp;quot;: Lessons from a participatory research on the agronomical bases of PGI Corsican Clementine typicity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques enseignements de l’épidémio-surveillance de la trichinellose chez les suidés de Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Fédération de la Recherche Environnement et Société de l'Université de Corse (FRES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2014, Ajaccio, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crop model as an “intermediary object”: Lessons from a participatory research on the agronomical bases of PGI Corsican Clementine typicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Apr 2014, Berlin, Germany. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification par l’origine de la viande bovine locale au Maroc : Obstacles et perspectives de valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Araba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur l’agriculture biologique méditerranéenne et les signes distinctifs de qualité liée à l’Origine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing a local breed is a hard way to find a compromise between collective needs and individual aims : the case of Nustrale pig breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on the Mediterranean Pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Ljubljana, Slovenia. 245 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations dissociatives de l’élevage caprin par les différents acteurs de l’arganeraie: des enseignements pour l’organisation d’un développement territorial basé sur la complémentarité de plusieurs activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Araba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire FAO CIHEAM sur les systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig production systems based upon traditional local breeds. Sustainable use of natural resources in case-studies from France and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World Congress of dry-cured ham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Ourique, Portugal. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialisation of sociotechnical innovations for qualifying local products: The case of milk lamb in Corsica and Sardinia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Piredda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Pitzalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congress of the European Society for Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Florence, Italy. 382 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of the local by the mobility: The qualification of the origin of milk lambs in Corsica and Sardinia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. EUGEO 2013 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Rome, Italy. 252 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of sheep and goat breed’s value chain in the rural development in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Tzouramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Sossidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hadjipavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Araba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2013, Nantes, France. 660 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arganeraie et l’élevage caprin, quelles interactions entre la chèvre et l’arbre et quel impact sur l’éco-système ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Araba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congrès International de l’Arganier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique du Maroc (INRA). Agadir, MAR., Dec 2013, Agadir, Maroc. 405 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir with legs. Challenging Geographical Indications for meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Thevenod-Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congress of the European Society for Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Florence, Italy. 382 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’Indication Géographique dans les pratiques innovantes dans les domaines de la production, la maîtrise de la qualité et le marketing. Le cas de la mandarine de la Neretva (Croatie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur l’agriculture biologique méditerranéenne et les signes distinctifs de qualité liée à l’Origine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agronomique et Vétérinaire Hassan II (IAV). MAR., Dec 2013, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How corsican cattle breeders consider the adaptation of their breed, an exploratory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France. pp.216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de Terroir & Culture international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Forum International Planète Terroir, Les paysans et les terroirs d’Afrique face aux défis alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil National de Concertation et de coopération des Ruraux (CNCR). SEN., Mar 2013, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajouter de la valeur aux races locales par leur inscription dans des dynamiques territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet VAGAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Firenze, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder’s practices and representations of contacts between domestic and wild pigs: a new approach for diseases risk assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Jori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International symposium on the Mediterranean Pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ljubljana. Ljubljana, SVN., Oct 2013, Ljubljana, Slovenia. 245 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation and legitimation in qualification processes based on Geographical indications. Evidences from the “Charcuteries de Corse” case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Gabbriellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congress of the European Society for Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Florence, Italy. 382 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning processes for processors in assessing a new product with protected designation of origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International symposium on the Mediterranean Pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la typicité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vins de terroir, Vins typiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMT Vinitera. FRA., May 2012, Angers, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abattage fermier en Corse : tensions ente normes réglementaires et légitimation d’une pratique socialement acceptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig breeders in extensive systems based on local breeds:Stakes of their insertion in the development of the territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Mediterranean Pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cordoba, Spain. pp.641-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory typicality related to terroir : from conceptual to perceptive representation. Are winemaking practices decisive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oeno 2011. 9è Symposium International d'Oenologie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. 1186 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers’ breeding goals and requirements for PDO products: the Nustrale pig breed in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Association for animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2012, Bratislava, Slovakia. pp.396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy R. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Mediterranean Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des interactions entre gestion de populations animales locales et valorisation de celles-ci. Bilan du projet SOQRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy R. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ressources Génétiques FRB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France. pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural systems and the innovation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International Mediterranean Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overall view on recent innovations in Mediterranean livestock farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Casasús</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gabina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. EAAP Mediterranean Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de gestion des ressources génétiques et gestion territoriale de populations animales locales: deux exemples corses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gambotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FRB "Ressources Génétiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes of the gastronomical mutation of the traditional products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Muchnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food &amp; Agriculture under the big sky : People, Partnerships and Policies. Joint Annual Meetings of Agriculture Food and Human Values Society (AFHVS), Association for the Study of Food and Society (ASFS), Society for Anthropology of Food and Nutrition (SAFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agriculture, Food and Human Value Society (AFHVS). Pennsylvanie, USA.; Association for the Study of Food and Society (ASFS). USA.; Society for Anthropology of Food and Nutrition (SAFN). USA., Jun 2011, Missoula, United States. 172 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription territoriale de la gestion des races animales: une recherche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Steyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FRB "Ressources Génétiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDO project for Corsican pork as an innovation for the whole marketing chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Mediterranean Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Corte, France. pp.270-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur le thème : Consommateurs, de la grande distribution aux circuits courts – Standards et Labels. Le temps de l’analyse – Confrontations chercheurs - Acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agricultures et alimentations dans un monde global. Colloques de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Ceirsy-la Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les dispositifs de conservation de populations animales domestiques : une posture interdisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des Sciences de la Conservation de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brocciu : une appellation pour désapprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy R. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international sur Les Produits de Terroir, les Indications Géographiques et le Développement Local Durable des Pays Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Antalya, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link local breeds with territories : some contrasted relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which place for territorial projects in the decision-making about local breeds' future ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du danger à l'évaluation du risque engendré par Trichinella britovi chez les suidés domestiques et sauvages : application à l'émergence de la trichinellose en Corse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des transversalités AFSSA/INRA 2006-2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs, terroirs, produits : un patrimoine biologique et culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de restitution des travaux de recherche sur les Indications et Appellations d'Origine Géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de races locales et cohabitation de différentes formes de SYAL : le cas du porc blanc de l'ouest en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congreso Internacional de la Red SIAL. Sistemas Agroalimentarios Localizados. ALFATER 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Mar del Plata, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tuberculose à &amp;lt;em&amp;gt;Mycobactérium bovis&amp;lt;/em&amp;gt; et le Sanglier. Situation en Corse, rôle de l'espèce dans l'épidémiologie de la maladie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Game</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres du Groupement Européen d'Ecopathologie de la Faune Sauvage de Montagne (GEEFSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Faucon de Barcelonnette, France. pp.8 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des projets territoriaux dans les prises de décision sur le devenir des races animales locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque National du BRG - Les Ressources Génétiques à l'heure des Génomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming styles and cooperatives disputes of swine farmers under economic pressure in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Commandeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Le Guen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local breeds into technical and cultural stakes : the case of Oulmès cattle breed from Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Araba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of swine farming styles in Brittany and Midi-Pyrenees. Poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Commandeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Le Guen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalifier la viande bovine locale au Maroc : quels circuits pour quels marchés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Araba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of pig farmers' logic in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Commandeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blanc de l'ouest pig breed conservation : being a &amp;quot;good pupil&amp;quot; of genetic management is not enough. Poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical integration : farming systems in food chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Greef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salers PDO cheese : the diversity and paradox of local knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy R. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabri de Corse : questions préalables à une démarche de certification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy R. Bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Séminaire du Réseau Scientifique-Professionnel Méditerranée Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saragosse, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir et typicité : deux concepts-clés des appellations d'origine contrôlées. Essai de définitions scientifiques et opérationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Sylvander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roncin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de restitution des travaux de recherche sur les Indications et Appellations d'Origine Géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDO project for the corsican pork meat as an innovation for the whole marketing chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. EAAP Mediterranean Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pampa como indicacion geografica para diferenciar carnes vacunas en Argentina y en Brasil : motivaciones de los actores locales, limitantes para su implementacion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Champredonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vitrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cerdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congreso Internacional de la Red SIAL. Sistemas Agroalimentarios Localizados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Mar del Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jambons secs comme produits marqueurs de l’identité méditerranéenne. Une analyse croisée des conditions de leurs protections officielles en France et en Espagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Séminaire du Réseau Scientifique-Professionnel Méditerranée Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saragosse, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification of the Dutch pork chain. Initiatives to meet threats from market and society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Maathuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinellose et système d’élevage extensif : approche éco-épidémiologique de la situation sanitaire en région insulaire, la Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on the mediterranean pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Messina, Italie. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of farming styles in pig farmers' decision making in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Commandeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual purpose-breed, a more sustainable choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape as indicator for multifunctionality related to pig farming in Midi Pyrenees, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Commandeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Bruins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de période de finition sur l'accumulation de lipides intramusculaires chez le porc corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Secondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Symposium International sur le Porc Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Aimé Aumaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Symposium International sur le Porc Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDO and sustainable development : targeting the average production as a way to question productivity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corsican pig breed and PDO project for processed meat: main challenges on collective management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Mediteranean pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Palermo, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs de sélection, qualité du lait, limite de production et produits sous AOP : étude de cas en bovins et ovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styles d'élevage et avenir de l'élevage porcin en Midi-Pyrénées (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Commandeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'une pratique traditionnelle. Le cas du salage du &amp;quot;prisuttu&amp;quot; en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gambotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Symposium International sur le Porc Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding goals, milk yield and quality, and PDO products: case study in dairy cattle and sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dublin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des styles d'élevages porcins. Une approche dans les Côtes d'Armor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Commandeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the link between technical practices and social organisations : the example of a French rare breed management set up, the &amp;quot;Landais&amp;quot; sheep breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhension de la diversité des dispositifs de gestion de races locales en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du BRG, La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Inconnu, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AOC charcuterie corse et race de porc corse : un projet de valorisation qui interroge la gestion de la ressource génétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur les Systèmes Agro-Alimentaires Localisés, Alimentation et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Beaza, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croiser ou ne pas croiser : analyse génétique et analyse des controverses autour de l'infusion de gènes étrangers au sein d'une race bovine en conservation, la Rouge Flamande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Danchin-Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calificación territorial y exclusión : el caso de la clementina de Córcega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congreso internacional de la red SIAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Baeza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AOC charcuterie corse et race de &amp;quot;porc corse&amp;quot;. Un projet de valorisation qui interroge la gestion de la ressource génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congreso internacional de la red SIAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Baeza, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare breeds management in France. Diversity of institutions and types of actions: which questions brought up?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing uncertainty, complexity and change in the field of biodiversity and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Louvain-La-Neuve, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La race bovine Abondance à la croisée des chemins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du BRG, La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Inconnu, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming styles and the future of pig farming in Midi Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Commandeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local products for genetic resources sustainability in southern Europe : a solution or a problem ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of the origin of beef meat in Europe. Analysis of socio-technical determinants based on french pratices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Trift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Sylvander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicators of milk and beef quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration des viandes bovines d'origine et de leurs filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Fontguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de restitution des travaux de recherche sur les Indications et appellations d'origine géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des critères de gestion de populations locales à petits effectifs. Quelques conséquences techniques et organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentification, contrôle et traçabilité des produits d'origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de restitution des travaux de recherche sur les Indications et Appellations d'Origine Géographiques. Produits Agricoles et alimentaires d'origine: enjeux et acquis scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of the origin of beef meat in Europe Analysis of socio-technical determinants based on French practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Colloque national du BRG-ISARA, Un dialogue pour la diversité génétique. -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). Lyon, FRA. Bureau des Ressources Génétiques (BRG), FRA., Nov 2004, Lyon, France. 627 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de pratiques en situation fermière. Les producteurs de fromage de type &amp;quot;sartinesi&amp;quot; (Corse) doivent-ils adopter un moule à fromage commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique et Professionnel Produits Alimentaires et Fermiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles échelles territoriales pour des politiques publiques favorisant la construction d'une qualification de l'origine ? Le cas des viandes bovines pampéennes en Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Champredonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SYAL : Les systèmes agroalimentaires localisés : produits, entreprises et dynamiques locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts et limites de la consommation de viande de veau de Corse en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Trift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Agustin Champredonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un cahier des charges des productions, un outil d'organisation des producteurs pour s'insérer dans la filière : une démarche de recherche-intervention participative pour la mise en place d'actions collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vu Trong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SYAL : Les systèmes agroalimentaires localisés : produits, entreprises et dynamiques locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de confrontation et confrontation d'objets : exploration des savoir-faire de découpe en viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SYAL : Les systèmes agroalimentaires localisés : produits, entreprises et dynamiques locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indication géographique protégée, point de départ du processus de requalification de la clémentine de Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SYAL : les systèmes agroalimentaires localisés : produits, entreprises et dynamiques locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local resources and typical animal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Matassino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Livestock Farming Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Benevento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes localisés de production agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire sur l évolution du conseil en agriculture et les métiers du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies d'exclusivité à la certification de produits agroalimentaires de Corse. Eléments d'analyse de l'apprentissage des différentes étapes de qualification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SYAL : Les systèmes agroalimentaires localisés : produits, entreprises et dynamiques locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-technical construction of the beef meat origin in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Farming Systems Association (IFSA) European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur les modes de régulation naturelle pour piloter l'activité d'élevage bovin allaitant en milieu extensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'émergence de projet à l'autonomisation d'une organisation d'acteurs : pour un apport méthodologique sur l'accompagnement de projets collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy R. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes de production et la qualité des produits en ovins et caprins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Molina de Segura-Murcia, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The work of scientific valuation in the justification of the geographical origin of food products under PGI : constitution and collective appropriation of local knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. EAAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amorce d'une gestion collective de la race porcine corse. Construire un standard et élaborer les contrôles de reproducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Mediterranean Pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles formes d'organisation technique pour construire la typicité des viandes bovines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets comparés de deux modalités de graissage de surface sur la protéolyse dans des jambons secs corses après 20 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Mediterranean Pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The question of self-management within the aid of organisation processes : the collective management of local breeds of ewes, goats and pigs in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Symposium on European farming and Rural Systels Research and Extension into the Next Millenium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dénominations protégées (AOP et IGP) et leur inscription dans le droit français. Première analyse de la situation du secteur des charcuteries salaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Mediterranean Pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des conditions à réunir pour une démarche de recherche participative. Le cas de l'élevage porcin en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appui à l'organisation de la production agricole dans le Nord du Vietnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Hanoï, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typical food products and sensory assessment : designing and implementing typicality trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. EAAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives pour les AOC en charcuterie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité des produits liée à leur origine - Rapport AIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'intégration des points de vue disciplinaires dans l'approche des &amp;quot;produits de terroir&amp;quot;. Les enjeux de la certification pour les fromages de Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Convegno Internazionale sulla Montagna Ligure e Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Gênes, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La codification des liens entre le terroir et le produit dans le cas des produits carnés : analyse de situation et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER-INRA-ENITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un nouveau programme INRA de recherche pluridisciplinaire sur la qualité liée à l'origine des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Sylvander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité des produits liée à leur origine - Rapport AIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification AOC et milieux insulaires. Stratégies des industries fromagères en Sardaigne et en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ile laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre caractérisation et définition d'un produit typique non industrialisé : &amp;quot;le prisuttu&amp;quot; ou jambon sec corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Basis Quality of Typical Mediterranean Animal Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Badajoz, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving farmers in institutionalization procedures. The case of AOC unions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Saint Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Symposium Européen de la FSRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités d'élevage porcin en Corse. Des difficultés de la transition entre économie souterraine et économie formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corsica - Isola problema tra Europea e Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Salerne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification des produits agricoles de Corse. Eléments d'analyse d'une situation paradoxale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corsica - Isola problema tra Europa e Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Salerne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and reality of product quality from outdoor pig systems in Northen and Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More than food production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Foulum, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing negotiation aids for milk quality in the Corsican dairy sheep sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Livestock Farming Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Foulum, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des populations porcines méditerranéennes : modalités techniques et enjeux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mediterranean Animal Germplasm and Future Human Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Benevento, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La raison a ses réseaux que le réseau ne connaît pas. Savoirs distribués pour l'intelligence collective d'une filière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIRVAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajustement des populations animales aux evolutions economiques et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance, développement tissulaire et composition des carcasses de porcs corses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Secondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Benevento, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una investigacion-accion sobre las representaciones que los organismos de investigacion y de desarrollo tienen del saber de los agricultores. Las condiciones previas a la paricipacion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Red Internacional de Metodologia de Investigacion de Sistemas de Produccion RIMISP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'une supplémentation avant engraissement en châtegneraie sur la composition tissulaire des carcasses de porcs corses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Secondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Benevento, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in carcass composition and in lipid composition of Longissimus dorsi and backfat during fattening of corsican pigs in chestnut plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Secondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. International Congress on Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemes d'elevage sylvopastoraux dans l'est algerien : connaissance, diagnostics et propositions d'amelioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Livestock Farming Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Zaragoza, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerer les races locales d'animaux domestiques : une dialectique entre ressources genetiques et developpement regional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BRG/INRA. Ressources génétiques animales et végétales. Méthodologies d'étude et de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamisation d'un systeme agraire regional par l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Saint-Maximin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des innovations pour les produits typiques. Quelques enseignements des charcuteries sèches corses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. EAAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Parma, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques caracteristiques de la salaison en Corse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journees de la Recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1983, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un compromis biosécuritaire? L'élevage porcin corse sur parcours face à de nouvelles contraintes sanitaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Preparedness » face à la Peste Porcine Africaine. Un comité technique pluri-acteurs pour adapter les règles de biosécurité aux élevages sur parcours en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Gallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53èmes journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of the meadow spittlebug (Philaenus spumarius) and its major host plant (Cistus monspeliensis) in the spread of Xylella fastidiosa in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Chartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Quiquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European conference on Xylella fastidiosa: how research can support solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ajaccio, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les populations animales locales de petits ruminants en méditerranée : l’exemple des ovins corses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gambotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21e Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of husbandry systems on the environmental impact of pig production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International symposium on the Mediterranean pig (ISMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Ljubjana, Slovenia. , Acta Agriculturae Slovenica, Supplement 4, 2013, Acta argiculturae Slovenica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns and determinants of contacts between traditional freeranging pig herds perceived by farmers in Corsica Island. Implications for disease transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Relun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chavernac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31 annual meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, MADRID, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage d’un outil générique dans la gestion d’une race locale : le cas de l’IA en Brebis Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gambotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées 3R Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. , 2012, 19. Journées 3R</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points of view on adaptation of local breeds to local conditions, the Corsican cattle breed case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Coquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pretrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Meeting of the European Association for animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeders’ visions of the role of a local pig breed in an extensive farming system : the Nustrale pig case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcu Alesiu Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, pp.440, 2011, Book of abstracts of the 62nd annual meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxoplasmosis in corsican wild boar : a first epidemiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaig Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Multicolloquium of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Paris, France. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting food to place : ou comment ancrer l'alimentation au territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tafani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albiana, 6, 143p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sustainable use of biodiversity in Med area: The contribution of the QUBIC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Spartà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Diaferia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Bonanzinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notis Argiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sicily Region, 190 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking people, places and products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandecandelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marescotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 194 p., 2009, 9789251066560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in farming systems approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Darnhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IP Publishing Ltd, 38 (2), 212 p., 2009, Outlook on Agriculture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les pas de Bertrand Vissac, un bâtisseur : De la génétique animale aux systèmes agraires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bonnemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA Editions, 536 p., 2009, 978-2-7380-1261-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, 30, 212 p., 1997, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0760-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">344 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan a cinq ans du departement, (SAD) (1992-1996)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Deffontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35 p., 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de gestion des maladies infectieuses animales et émergence d’un territoire de santé en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Quae. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches interdisciplinaires en santé animale. Dialogue entre sciences sociales et vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Collection : Nature et société, 978-2-7592-3971-9. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3972-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité domestique animale et gestion durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Lauvie (coordination scientifique), Annick Audiot (coordination scientifique), Etienne Verrier (coordination scientifique). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité domestique, vers de nouveaux liens entre élevage, territoires et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-184, 2023, 9782759236817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage caprin en Corse : un fort ancrage pastoral entre marginalisation et relance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires des régions caprines Françaises: entre internalisation et relocalisation, modernité et tradition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-7380-1443-7. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/t528-2045-ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction des activités caprines au prisme des singularités méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guinamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-book : Histoire des régions caprines Françaises: entre internalisation et relocalisation, modernité et tradition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-7380-1443-7. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/t528-2045-ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage caprin en Corse: Un fort ancrage entre marginalisation et relance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire des régions caprines françaises entre mondialisation et relocalisation, modernité et tradition : Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105, Groupe d'éthozootechnie Caprine, 93 p., 2019, Ethnozootechnie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les viandes bovines sous signe de qualité et d'origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chaîne de la viande bovine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 324 p., 2018, Sciences et Techniques Agroalimentaires, 978-2-7430-2331-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la mise en œuvre de la sélection génomique. Jeu de rôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Deretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Selmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélection génomique : Théorie et mise en oeuvre en relation avec les programmes d'amélioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formasciences, FPN, INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 255 p., 2016, Ecoles-chercheurs INRA, 978-2-7380-1387-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien au terroir des viandes: Une construction originale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Beranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire des vins et des produits d'AOC : L'INAO de 1935 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, 279 p., 2015, Sociétés (Dijon), 978-2-36441-133-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des normes locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 328 p., 2015, 978-2-271-08300-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de ressources territoriales en élevage porcin. Quelques enseignements des recherches sur le porc en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevages et territoires : concepts, méthodes, outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FormaScience</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 279 p., 2014, Inra FormaSciences, 978-2-7380-1364-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la démarche et des terrains d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Arranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Dockes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Forray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriation et utilisation du développement durable par les filières fromagères AOP : Recueil d'expériences et enseignements transversaux issus des six terrains d'expérimentation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 36 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vins et terroirs: du concept à la réalisation; ou la nécessaire appropriation individuelle d'un patrimoine collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan, Questions alimentaires et gastronomiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 424 p., 2014, Questions alimentaires et gastronomiques, 978-2-343-02739-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local food quality and local resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marescotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local agri-food systems in a global world. Market, Social and Environmental challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.278, 2012, 978-1-4438-366 4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical origin: a complex feature of agro-food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Thévenod-Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labels of origin for food. Local development, global recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAB International</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-1-84593-352-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine des viandes et des produits carnés : le terroir reconstruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Poitevin de Fontguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mode du terroir et les produis alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 357 p., 2011, Boutique de l'Histoire, 978-2-84654-278-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine des viandes et des produits carnés : le terroir reconstruit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. De Fontguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delfosse, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mode du terroir et les produits alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indes Savantes, pp.235-260, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir et Typicité : un enjeu de terminologie pour les Indications Géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Sylvander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mode du terroir et les produits alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357, 2011, 978-2-84654-278-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire émerger des savoir-faire pour qualifier l'origine d'un produit alimentaire : la découpe des viandes bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Trift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy R. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps des Syal : techniques, vivres et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Update Sciences and Technologies, 978-2-7592-0500-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caractérisation des résultats de la recherche-action en partenariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover avec les acteurs du monde rural : la recherche-action en partenariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae CTA Les Presses Agronomiques de Gembloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Agricultures Tropicales en Poche, 978-2-7592-0607-0 978-92-9081-428-3 978-2-87016-095-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vide, une condition pour construire l'action ? Comment ont émergé des propositions d'action dans une démarche participative en Pays Basque interieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique des savoirs, dynamique des changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, 2009, Collection Travail et Activité Humaine, 978-2-915346-72-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les pas de Bertrand Vissac, un bâtisseur : De la génétique animale aux systèmes agraires. Avant propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bonnemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans les pas de Bertrand Vissac, un bâtisseur. De la génétique animale aux systèmes agraires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2009, 978-2-7380-1261-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des conclusions et propositions des groupes. Partie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bonnemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Darre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques innovantes de pérennisation de l'agropastoralisme au Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre logique individuelle et intégration : la &amp;quot;fruitière&amp;quot; comme modèle d'organisation pour des producteurs fermiers de charcuterie en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des exploitations et des ressources rurales : Entreprendre, négocier, évaluer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, INRA, 437 p., 1998, Etudes et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments sur les travaux menés par les groupes. Partie 2. Document de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bonnemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques innovantes de pérennisation de l'agropastoralisme au Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour un débat autour des pratiques de recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche-action : Ambitions, pratiques, débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, INRA, 212 p., 1997, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0760-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des multiples légitimités de la recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche-action : Ambitions, pratiques, débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, INRA, 212 p., 1997, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0760-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche-action : Ambitions, pratiques, débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, INRA, 212 p., 1997, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0760-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INRA et la qualité des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation et gestion du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Letablier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation et gestion du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Letablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la qualité et solidarité des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification des produits, un levier pour le développement de l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Casalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing local breeds of domestic animals. Dialectics between genetic resources and sustainable regional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems studies in agriculture and rural development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une qualité à une autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bouché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using farmers know-how as a basis for constructing technical support and action modems in extensive livestock production ( an example in Corsica (France))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems studies in agriculture and rural development. A selection of papers published by researchers in the Agrarian Systems and Development Department of INRA Institut National de la Recherche Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1993, 2-7380-0582-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social construction of quality : the interests vested in the &amp;quot;Brocciu Corse&amp;quot; label of origin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Casalta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems studies in agriculture and rural development. A selection of papers published by researchers in the Agrarian Systems and Development Department of INRA Institut National de la Recherche Agronomique 1990-1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1993, 2-7380-0582-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing local breeds of domestic animals. Dialectics between genetic resources and sustainable regional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems studies in agriculture and rural development. A selection of papers published by researchers in the Agrarian Systems and Development Department of INRA Institut National de la recherche Agronomique 1990-1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1993, 2-7380-0582-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels besoins de recherche pour améliorer conjointement la santé et le bien-être des animaux dans la transition agroécologique de l’élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belén Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coexistence entre fromage au lait cru et fromages au lait pasteurisé: impensable ou impensée?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagiulia Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage bovin et le marché de la viande halal en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles approches pour la gestion des pathosystèmes (NovPath) - Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LISIS; SELMET LRDE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospect'Agrum: des visions d'avenir sur la filière agrumicole corse en 2040. Résumé de la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Julhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrae. 2018, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospect'Agrum Prospective pour la mobilisation des ressources génétiques et la compétitivité des filières structurées autour de labels de qualité : cas de l’agrumiculture Corse à l’horizon 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Julhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA. 2018, 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour la construction de conditions favorables à la lutte contre la maladie d’Aujeszky en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - Corse; LISIS; GDS Corse. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACMAN - Pathosystem Coordination, Management of Animal and Human Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD); Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES); ONCFS - Office National de la Chasse et de la Faune Sauvage. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de recherche sur les risques liés à la PPA en Corse. Document de synthèse des résultats et des débats lors de la journée de restitution des projets ASForce et RiskSur aux acteurs à Corte, le 22 mai 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Relun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d'intégration des composantes pastorales aux cahiers des charges des AOP framgères corses. Analyse des dimensions organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation en production végétale en Corse : un système inscrit dans des dynamiques de territorialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inconnu. 2015, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction de méthodes d’appropriation du développement durable par et pour les filières fromagères valorisant leur terroir, démarche et terrains d’expérimentation. Livret 1 : Présentation de la démarche et des terrains d'expérimentation : livret introductif et de synthèse du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Arranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Forray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Fromages de terroirs. 2014, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de l'élevage au Nord et au Sud. Analyse des dynamiques de l'élevage dans 8 territoires d'élevage extensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Servière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] MOUVE LIVRABLE T3.1.1, auto-saisine. 2012, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du dispositif de protection des produits agricoles et denrées alimentaires (AOP – appellation d’origine protégée, IGP – indication géographique protégée et STG – spécialité traditionnelle garantie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] RO 2006/IB/AG-04 TL, 2009, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agro – écologie pour les activités d’élevage en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3ème cycle. Programme « Enseigner à Produire autrement » (L’agro – écologie pour les activités d’élevage en Corse), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId819"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Casabianca </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une activité aux marges de la spécialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 215, pp.131-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer conjointement la santé et le bien-être des animaux dans la transition des systèmes d’élevage vers la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belén Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (3), pp.8149. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.3.8149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal board invited review: Improving animal health and welfare in the transition of livestock farming systems: Towards social acceptability and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belén Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (3), pp.101100. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk and meat exploitation, autumn lambing and use of forest resources in Neolithic Corsican sheep farming systems (fifth to third millennia cal BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ranché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.104037. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185909v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A questionnaire survey for the assessment of wild–domestic pig interactions in a context oedema disease outbreaks among wild boars ( Sus scrofa ) in South‐Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Jori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Civil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Decors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (6), pp.4009-4015. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792881v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low prevalence of hepatitis E virus in the liver of Corsican pigs slaughtered after 12 months despite high antibody seroprevalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandru Capai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), pp.e2706-e2718. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the pressure of demand for pastureland impact local farming systems? Developments and evidence from South-East Albania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florjan Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Noblesses et Ordres militaires. Réseaux, familles, pouvoirs, 104, pp.263-275. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.16006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Food Cultural Biodiversity: From Theory to Practice. Challenging the Geographical Indications and the Slow Food Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagiulia Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuri Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13095265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faciliter la construction et la conduite des projets interdisciplinaires : retour d'expérience d'un programme de recherche sur la gestion intégrée de la santé des animaux en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belén Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (2), pp.213-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme rural et produits de terroir : un duo gagnant ? Discussion autour d’exemples en Corse et au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aderghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Berriane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevièvre Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Méditerranéennes d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.128-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production locaux et gestion des ressources pastorales en Albanie. Entre stratégies d’acteurs et évolutions institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florjan Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gontard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, 11 p. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From National Biosecurity Measures to Territorial ASF Preparedness: The Case of Free-Range Pig Farming in Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2021.689163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level management of harvest for fresh fruit: the case of Corsican clementine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Julhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (3), pp.41. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00686-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective et gestion sanitaire des élevages porcins en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Devleeshouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.18618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylella fastidiosa : insectes vecteurs, plantes et climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Farigoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Chartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Quiquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 732, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mark of captivity: plastic responses in the ankle bone of a wild ungulate (Sus scrofa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.192039. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.192039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular screening of Anaplasmataceae in ticks collected from cattle in Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cicculli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Decarreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazli Ayhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Lamballerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81 (4), pp.561-574. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-020-00527-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Qualification as a Means of Identifying Sustainability Pathways for Place-Based Agri-Food Systems: The Case of the GI Corsican Grapefruit (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Keast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Gonano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12177148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crimean-Congo Hemorrhagic Fever Virus Antibodies among Livestock on Corsica, France, 2014–2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grech-Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolas Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vachiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (5), pp.1041-1044. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2605.191465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-borne pathogens in ticks (Acari: Ixodidae) collected from various domestic and wild hosts in Corsica (France), a Mediterranean island environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grech-Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Stachurski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, on-line, 13 p. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can raw milk cheese and pasteurised milk cheese coexist? Unthinkable or never really considered?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagiulia Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2-3), pp.287-309. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-020-00106-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drastic decline of hepatitis E virus detection in domestic pigs after the age of 6 months, Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandru Capai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Villechenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (6), pp.2462-2473. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing Values for Changing Practices, a Lever for Sustainable Transformation? The Case of Farmers and Processors in Interaction within Localized Cheese Sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (4520), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11174520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidity drop and coloration in clementine: implications for fruit quality and harvesting practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Julhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and molecular characterization of Echinococcus canadensis G6/7 in dogs from Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grech-Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Peytavin de Garam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118 (4), pp.1313-1319. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-019-06261-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genomic map of climate adaptation in Mediterranean cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelillah Araba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Boujenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.1009-1029. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Detection of Spotted-Fever Group Rickettsiae in Ticks Collected from Domestic and Wild Animals in Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cicculli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maestrini Oscar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Villechenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Charrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.138. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens8030138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is long ageing of cured ham producing value added? The learning processes of the producers of Corsican prisuttu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivos de Zootecnia : Revista Trimestral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.239-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus genotype analysis outlines distinct histories for Trichinella britovi in the neighboring Mediterranean islands of Corsica and Sardinia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe La Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Marucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennio Bandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-2939-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aujeszky’s disease and Hepatitis E viruses transmission between domestic pigs and wild boars in Corsica: evaluating the importance of wild/domestic interactions and the efficacy of management measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Jori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2018.00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps to build an animal disease management strategy: collective approach to deconstruct problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivos de Zootecnia : Revista Trimestral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies régionales françaises via les marques Territoires : la place de l'approche Terroir dans le positionnement marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Luisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Méditerranéennes d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.106-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder l’ancrage territorial dans sa pluralité : illustration par la « coopérative de Corte »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Méditerranéennes d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albanian municipalities facing decentralisation of pastures’ management rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florjan Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodosia Anthopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.31-59. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/ISBN.978-2-406-08722-9.P.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical controversies as warning signs for niche governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Julhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (5), pp.44. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-018-0521-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction des activités caprines au prisme. Des singularités méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guinamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource génétique locale sous tensions : Trajectoires d’évolution des races ovines laitières Corse et Pyrénéennes, entre modèles d’élevage et valorisation collective des fromages de terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (92), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.12137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological survey of influenza A viruses in domestic and wild Suidae in Corsica (France), a Mediterranean island environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grech-Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.94-98. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Identification and Genomic Characterization of a Porcine Sapelovirus from Corsica, France, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Piorkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandru Capai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Falchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (11), pp.1049 - 1067. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.01049-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of transition theory to the study of geographical indications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Innovation and Societal Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.32-47. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eist.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are french geographical indications losing their soul ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Marie Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.25-34. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.worlddev.2015.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ancrage territorial des spécificités : Regards croisés sur les arrière-pays méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aderghal Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le Maroc et les changements climatiques : Adaptation et résilience des sociétés, LII (1), pp.357-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01533983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ancrage territorial des spécificités. Regards croisés sur les arrière-pays méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aderghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (1), pp.357-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire-based assessment of wild boar/domestic pig interactions and implications for disease risk management in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Jori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Relun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2017.00198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of domestic pigs, wild boars and feral hybrid pigs as reservoirs of hepatitis E virus in Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Jori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (8), 11 p. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v8080236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage pastoral en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016,  231 (3), pp.179-185. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.231.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paneles de evaluación sensorial en la identificación y caracterización de ali mentos típicos. Aprendizajes a partir de la construcción de la IG del Salame de Colonia Caroya, Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Carduza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Champredonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIVAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (8), pp.24-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salers PDO cheese : the diversity and paradox of local knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and History Digital Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), pp.e006. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/chdj.2016.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible foodborne transmission of hepatitis E virus from domestic pigs and wild boars from Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (12), pp.2197-2199. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2212.160612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturer l’arganeraie : Le chevreau face à l’huile d’argan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (63), pp.130-145. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.7438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analysis of traditional pig management practices and their potential impact on the spread of infectious diseases in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Relun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Molia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121 (3-4), pp.246-256. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2015.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pampa como indicacion geografica para diferenciar carnes vacunas en Argentina y en Brasil : motivaciones de los actores locales, limitantes para su implementacion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Champredonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vitrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroalimentaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (38), pp.35-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial anchorage in the French dairy ewe sector: Historical analysis of the construction of interdependant localized agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Agricultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologue. The role of localized agrifood systems in a globalized world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marescotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Cristovao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Agricultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing two local French pig breeds trajectories: diversity of challenges and linkage to their territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.163-168. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2078633612000483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder's practices and representations of contacts between domestic and wild pigs: a new approach for disease risk assessment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Jori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Agriculturae Slovenica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing local breed is a hard way to find a compromise between collective needs and individual aims: the case of the Nustrale pig breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Agriculturae Slovenica - Supplément</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (Supplément 4), pp.211-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultures et alimentations, des relations à réinterroger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.66-70. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2013084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la structure génétique du cheptel bovin au Maroc. Conséquences sur les systèmes de production et sur les circuits de commercialisation de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Araba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons Maghrébins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Manger au Maghreb : Le goût de la viande, Partie III (69), pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding value to local breeds: Challenges, strategies and key factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Ligda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.107-116. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S207863361300026X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of birth and diet of pigs from stable isotope analyses of tooth enamel (d18O, d13C): a modern reference data set from Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Frémondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ughetto-Monfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (7), pp.2023-2035. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig breeders in extensive systems based on local breeds. Stakes of their insertion in the development of the territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101, pp.641-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dig into the Past Mitochondrial Diversity of Corsican Goats Reveals the Influence of Secular Herding Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Duffraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.e30272. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0030272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00845156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of rare breed management programs: Between conservation and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 140 (1-3), pp.161-170. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2011.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tensions entre ressources génétiques locales et ancrage territorial des produits: Le cas du porc Nustrale et du projet d'AOP Charcuterie de Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 322, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Structure of Human A/H1N1 and A/H3N2 Influenza Virus on Corsica Island: Phylogenetic Analysis and Vaccine Strain Match, 2006-2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Falchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), pp.e24471. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0024471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions entre ressources génétiques locales et ancrage territorial des produits. La race porcine corse dans un projet AOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 322, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of the inscription of local breeds in protected designation of origin cow cheese specifications for the genetic management of the herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Minéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (12), pp.1976-1986. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110001333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological survey of trichinellosis in wild boar (&amp;lt;em&amp;gt;Sus scrofa&amp;lt;/em&amp;gt;) and fox (&amp;lt;em&amp;gt;Vulpes vulpes&amp;lt;/em&amp;gt;) in a French insular region, Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 172 (1-2), pp.150-154. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2010.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine tuberculosis in livestock and wild boar on the mediterranean island, Corsica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Boschiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of wildlife diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (2), pp.627-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine tuberculosis in livestock and wild boar on the mediterranean island, Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Laura Boschiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of wildlife diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (2), pp.627-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanglier en Corse et l'épidémiologie de maladies transmissibles à l'Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Echo des Puys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dutch pork chain : a commodity system resisting threats from the market and society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (2), pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in farming systems approaches. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Darnhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (2), pp.108-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A controversy about crossbreeding in a conservation programme : the case study of the Flemish red cattle breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danchin-Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 118 (1), pp.113-122. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2008.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des races animales locales : diversité des situations, conséquences pour la gestion des ressources génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (3), pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vaches, des hommes, des terroirs... et des produits de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 79, pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des populations animales à petits effectifs. Accès aux dispositifs par l'analyse des controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (2), pp.154-161. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss:2007042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la propiedad intelectual a la calificacion de los territorios : lo que cuentan los quesos tradicionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barragan Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroalimentaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription du type génétique dans les règlements techniques des produits animaux sous AOC : conséquences pour les races animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (5), pp.357-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des races locales porcines du sud de la France continentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76, pp.97-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et origine : les signes qui parlent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 870, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre mondialisation et dynamiques localisées, quelle sécurisation pour des systèmes agro-alimentaires durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing salt content of dry-cured ham : effect on lipid composition and sensory attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutron-Gambotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 64, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La charcuterie corse ou de type corse ? Un élément du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nustrale.com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 98-99, pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of substituting a concentrated diet for chestnuts on the lipid traits of muscle and adipose tissues in Corsican and Corsican x Large White pigs reared in a sylvo-pastoral system in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutron-Gambotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (2), pp.163-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre logique individuelle et intégration : la &amp;quot;fruitière&amp;quot; comme modèle d'organisation pour des producteurs fermiers de charcuterie en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.297-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des multiples légitimités de la recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albaladejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des populations porcines méditerranéennes : modalités techniques et enjeux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Farming Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 85, pp.173-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and reality of product quality from outdoor pig systems in Northen and Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Farming Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 89, pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing negotiation aids for milk quality in the Corsican dairy sheep sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Farming Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 89, pp.183-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour un débat autour des pratiques de recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.127-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance, développement tissulaire et caractéristiques de la carcasse du porc corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Secondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28, pp.109-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des souches microbiennes locales aux levains spécifiques : positions des producteurs de fromage de Corse (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Casalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5 (6), pp.423-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des lipides intramusculaires au cours de la fabrication du jambon sec corse : influence du mode de salage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27, pp.315-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'une supplémentation avant l'engraissement traditionnel en châtaigneraie sur la composition corporelle et la composition lipidique des tissus musculaires et adipeux chez le porc corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Secondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27, pp.307-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l'activité acidifiante de souches de Lactococcus lactis isolées de lait et de fromage de Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Casalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28, pp.291-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerer les races locales d'animaux domestiques : une dialectique entre ressources genetiques et developpement regional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (suppl1), pp.343s-357s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une qualité à une autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bouché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.157-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les races locales d'animaux domestiques : une dialectique entre ressources génétiques et développement régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (Suppl1), pp.343s-357s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification des produits, un levier pour le développement de l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Casalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sainte-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la qualité et solidarité des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.343-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution, chez le porc corse, des lipides des tissus adipeux et musculaires au cours de la periode d'engraissement traditionnelle sous chataigneraie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Secondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24, pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage porcin et charcuterie seche en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technique Technologie ISSN 0990-4786</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 12, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation des services et dynamisation de l'elevage extensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 198, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cytogénétique d'une population de bovins corses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Hari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 15 (2), pp.191-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different aspects of pork curing in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 32 (3), pp.411-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00888234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'elevage corse peut s'ameliorer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevage Porcin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, n. 111, pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INRA a mene l'enquete sur l'elevage porcin extensif en Corse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevage Porcin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, n. 109, pp.53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution a la maitrise de l'élevage porcin extensif en Corse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin technique du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 32, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02731636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etats des recherches sur la population porcine corse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin technique du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978, 26, pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02730934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (180)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm animal health and welfare at the heart of agroecological livestock system priorities: proposed research questions to contribute to this objective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belén Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Firenze, Italy. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un compromis biosécuritaire ? L'élevage porcin corse sur parcours face à de nouvelles contraintes sanitaires Les apports d'une recherche-intervention en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gisclard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP; INRAE, Feb 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the multiplicity of a same local food the consequence of a lack of regulation or the true nature of Localized Agri-Food Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Conference on SYAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERG SYAL; University of Trás-os-Montes e Alto Douro; Cetrad, Nov 2022, Vila Real, Portugal. pp.196-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparities in recognizing GIs: causes, consequences, possible evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Champredonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worldwide Perspectives on Geographical Indications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement [Cirad], Jul 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The limits of inclusion in Geographical Indications – Should we exclude any exclusion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Marie-Vivien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worldwide Perspectives on Geographical Indications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement [Cirad], Jul 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abattage tardif des porcs en Corse réduit le risque de contamination des foies de porc par le virus de l'hépatite E malgré une séroprévalence élevée en anticorps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandru Capai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Doctorales Anses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de Sécurité Sanitaire de l'alimentation, de l'environnement et du travail, Oct 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faible prévalence du virus de l’hépatite E dans les foies de porcs corses âgés de plus de 12 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandru Capai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Jori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low prevalence of hepatitis E virus in the liver of Corsican pigs over 12 months of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandru Capai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIZONE 14. Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of multidisciplinary studies on insect vectors to better understand vector-borne plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Chartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Farigoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Conference on Xylella fastidiosa and XF-ACTORS final meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFSA and XF-ACTORS project, Apr 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4882856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la labellisation des produits de terroir en Corse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tafani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origin for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Crest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels dispositifs collectifs de gestion des maladies infectieuses pour les élevages porcins extensifs ? Le cas d'une recherche-intervention sur la maladie d'Aujeszky en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes journée de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP et INRAE, Feb 2020, Paris, France. pp.303-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait cru : créateur de valeurs ajoutées et partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fromages au lait cru, entre risques et bénéfices : la diversité au cœur du débat !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAOL-INAO, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes locaux de production et gestion des ressources pastorales dans les montagnes albanaises. Entre stratégie d’acteurs et évolutions institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florjan Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Séminaire Annuel FONCIMED "Formes foncières heritées et enjeux contemporains de la montagne mediterranéenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the plant-vector trophic networks involved in the spread of Xylella fastidiosa through hybrid capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Alicia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Chartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Nidelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Quiquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European conference on Xylella fastidiosa: how research can support solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The commitment of sheep and goat production systems in the agro-ecological transition:a collective participative approach in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation for Sustainability in Sheep and Goats- 2nd Joint Seminar of the Subnetworks on Nutrition and on Production Systems of the FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). INT. International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM), INT., Oct 2017, Vitoria-Gasteiz, Spain. 488 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key role of Geographical Indications in the governance of ‘terroir niches’. Insights from three Corsican case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European IFSA Symposium. Farming systems: facing uncertainties and enhancing opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA, International Farming Systems Association, Autriche., Jul 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From pathobiome to socio-pathosystems: questioning disease management practices in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Ajaccio, France. 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typical French cheeses linked to the terroir: from raw milk to rural development issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Cheese Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does decentralization of pasture management affect the local communities? Evolution and perspectives from Southeast Albania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florjan Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodosia Anthopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GI contribution to sustainability: The “terroir” and the agro-ecological practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO seminar on Geographical Indications sustainability In collaboration with Strength2Food project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., May 2018, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">By-products from raising small ruminants: an analysis based on the “baskets of goods” theory – A comparative study of Corsica, Sardinia and Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European IFSA Symposium. Farming systems: facing uncertainties and enhancing opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las innovaciones de ruptura para mantener la localización de los Siales - El papel de los recursos territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congreso Internacional de la Red SIAL. Sistemas Agroalimentarios Localizados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Caldas. COL., Nov 2018, Manizales, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps to build an animal disease management strategy: collective approach to deconstruct problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on the Mediterranean Pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polytechnic Institute of Portalegre. PRT.; Universidade de Evora. PRT., Nov 2016, Portalegre, Portugal. 242 p., </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21071/az.v67iSupplement.3590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protected Designation of Origin and spatial justice Insights from Ossau-Iraty (French Pyrenees) and Brocciu (Corsica Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European IFSA Symposium. Farming systems: facing uncertainties and enhancing opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quelle manière l'allocation de la ressource pastorale impacte les systèmes d'élevage de la commune de Vithkuq, Albanie de sud-est?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florjan Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodosia Anthopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FONCIMED. Réseau de recherche et d’échange sur le foncier méditerranéen. 11e Séminaire Annuel "L’allocation des ressources foncières dans les espaces méditerranéens : usages du droit et formes de régulation",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles de la diversité dans les territoires en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Forum Origine, Diversité et Territoires (ODT): Regards sur les territoires en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconquête de l’espace alimentaire local : un levier de transition territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Origine, Diversité et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agritourism in between authenticity and dressing-up?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tafani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décider ensemble pour que l'impossible devienne possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque du réseau OPDE Des Outils pour Décider Ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Concertation et de la Participation Citoyenne., Oct 2017, Montpellier, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In which way the governmental and institutional changes in the resource use of a common good affect the local communities? Evolution and perspectives from Southeast Albania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florjan Bombaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodosia Anthopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Foncimed Annual Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau d’Echanges, d’Enseignement et de Recherches sur la Question Foncière en Méditerranée (FONCIMED). FRA., Nov 2017, Thessaloniki, Greece. pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural tourism and local products: a winning combination?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tafani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Berriane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aderghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International FRES Connecting food to place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some critical points for increasing the sustainability of Gis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORIGO Geographical indications’s global forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Agricultural, Food and Forestry Policies. ITA., Apr 2017, Parma, Italy. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural tourism and local products: a winning combination?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aderghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berriane Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michon Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorba Jeanmichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche Environnement et Société, Jul 2017, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer le gérable pour que l’impossible redevienne possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IDEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interactions between product valorisation and genetic management: Applying a common framework to analyze four cases of sheep and goat local breeds in the Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Hadjipavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Araba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Ligda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. 711 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements de la distribution aux fromagers corses de ferments isolés dans des ateliers locaux comme auxiliaires des flores présentes dans les laits - Légitimité des chercheurs, légitimité des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème séminaire du projet REPASTOL Apprivoiser le vivant invisible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum National d’Histoire Naturelle (MNHN). Paris, FRA., Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles valeurs apportées par les indications géographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales CNRS Centre de documentation Ressources des terroirs. Quelles plus-values pour les Indications Géographiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Mar 2016, Bourg-en-Bresse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage touristique de la production d’agneaux de lait en Corse et en Sardaigne. Dépendance, innovation et flexibilité en élevage méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Piredda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Pitzalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Hautes Etudes Agronomiques Méditerranéennes (CIHEAM). FRA., Jun 2015, Montpellier, France. 711 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et conflits de légitimité sur l'origine territoriale des fromages corses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Hautes Etudes Agronomiques Méditerranéennes (CIHEAM). FRA., Jun 2015, Montpellier, France. 711 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing sustainable geographical indications: the role of research, teaching and training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International seminar AREPO - Innovating and Organising Research, Education and Training for Sustainable GIs. EXPO Milano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development as a driving force for the future of Geographical Indications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.International conference of the Food Origin and Identity network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università Cattolica del Sacro Cuore. ITA., Sep 2015, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite analysis of Trichinella britovi isolates from the Mediterranean islands of Corsica and Sardinia suggests their different geographical origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Marucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe La Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et savoir-faire des organismes de Défense et de Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 80 ans de l’INAO, Les signes officiels de qualité : un atout pour l’agriculture de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Appellations d'Origine (INAO). FRA., Apr 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical Indication as a tool to strengthen sociotechnical quality niches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Agriculture in an urbanizing society : International Conference on Multifunctional Agriculture and Urban-Rural Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of discussions and perspectives for the future editions of the forum ODT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Origin Diversity Territories, Right to food and citizen initiatives. EXPO Milano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de verrouillage sur la qualité des fruits et légumes : Combiner agronomie système et analyses sociotechniques pour comprendre et agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Julhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre éleveurs-apporteurs et transformateurs et conséquences sur les pratiques d’élevage : le cas du bassin de production ovin laitier corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. 409 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’INRA – force de propositions pour une transition agroécologique en agrumiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Julhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Route vers l'agro-écologie - un atout pour nos terroirs et nos produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre Régionale d'Agriculture de Corse (CRA Corse). FRA., Nov 2015, San Giuliano, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en dispositif de la lutte contre la maladie d’Aujeszky en Corse : le poids des instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de Recherches en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique de la labellisation du chevreau de l’arganeraie de haha. Médiation scientifique et perspectives de convergence des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Araba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congrès International de l’Arganier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Agadir, Maroc. 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical Indication as a tool to strengthen sociotechnical quality niches. The case of Corsican clementine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agriculture in an Urbanizing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella in Corsica Island: when the parasite takes advantage of the slightest weak link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches d’appropriation et de mise en œuvre du concept de développement durable par six filières fromagères AOP françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Hauwuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Arranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Dockes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Forray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques enseignements de l’épidémio-surveillance de la trichinellose chez les suidés de Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Fédération de la Recherche Environnement et Société de l'Université de Corse (FRES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2014, Ajaccio, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crop model as an “intermediary object”: Lessons from a participatory research on the agronomical bases of PGI Corsican Clementine typicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Apr 2014, Berlin, Germany. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crop model as an &amp;quot;intermediary object&amp;quot;: Lessons from a participatory research on the agronomical bases of PGI Corsican Clementine typicity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification par l’origine de la viande bovine locale au Maroc : Obstacles et perspectives de valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Araba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur l’agriculture biologique méditerranéenne et les signes distinctifs de qualité liée à l’Origine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations dissociatives de l’élevage caprin par les différents acteurs de l’arganeraie: des enseignements pour l’organisation d’un développement territorial basé sur la complémentarité de plusieurs activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Araba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire FAO CIHEAM sur les systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing a local breed is a hard way to find a compromise between collective needs and individual aims : the case of Nustrale pig breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on the Mediterranean Pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Ljubljana, Slovenia. 245 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig production systems based upon traditional local breeds. Sustainable use of natural resources in case-studies from France and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World Congress of dry-cured ham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Ourique, Portugal. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialisation of sociotechnical innovations for qualifying local products: The case of milk lamb in Corsica and Sardinia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Piredda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Pitzalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congress of the European Society for Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Florence, Italy. 382 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of sheep and goat breed’s value chain in the rural development in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Tzouramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Sossidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hadjipavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Araba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2013, Nantes, France. 660 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of the local by the mobility: The qualification of the origin of milk lambs in Corsica and Sardinia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. EUGEO 2013 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Rome, Italy. 252 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir with legs. Challenging Geographical Indications for meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Thevenod-Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congress of the European Society for Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Florence, Italy. 382 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arganeraie et l’élevage caprin, quelles interactions entre la chèvre et l’arbre et quel impact sur l’éco-système ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Araba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congrès International de l’Arganier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique du Maroc (INRA). Agadir, MAR., Dec 2013, Agadir, Maroc. 405 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’Indication Géographique dans les pratiques innovantes dans les domaines de la production, la maîtrise de la qualité et le marketing. Le cas de la mandarine de la Neretva (Croatie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur l’agriculture biologique méditerranéenne et les signes distinctifs de qualité liée à l’Origine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agronomique et Vétérinaire Hassan II (IAV). MAR., Dec 2013, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How corsican cattle breeders consider the adaptation of their breed, an exploratory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France. pp.216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajouter de la valeur aux races locales par leur inscription dans des dynamiques territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet VAGAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Firenze, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de Terroir & Culture international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Forum International Planète Terroir, Les paysans et les terroirs d’Afrique face aux défis alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil National de Concertation et de coopération des Ruraux (CNCR). SEN., Mar 2013, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder’s practices and representations of contacts between domestic and wild pigs: a new approach for diseases risk assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Jori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International symposium on the Mediterranean Pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ljubljana. Ljubljana, SVN., Oct 2013, Ljubljana, Slovenia. 245 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation and legitimation in qualification processes based on Geographical indications. Evidences from the “Charcuteries de Corse” case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Gabbriellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congress of the European Society for Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Florence, Italy. 382 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning processes for processors in assessing a new product with protected designation of origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International symposium on the Mediterranean Pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la typicité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vins de terroir, Vins typiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMT Vinitera. FRA., May 2012, Angers, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abattage fermier en Corse : tensions ente normes réglementaires et légitimation d’une pratique socialement acceptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory typicality related to terroir : from conceptual to perceptive representation. Are winemaking practices decisive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oeno 2011. 9è Symposium International d'Oenologie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. 1186 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig breeders in extensive systems based on local breeds:Stakes of their insertion in the development of the territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Mediterranean Pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cordoba, Spain. pp.641-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers’ breeding goals and requirements for PDO products: the Nustrale pig breed in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Association for animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2012, Bratislava, Slovakia. pp.396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy R. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Mediterranean Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des interactions entre gestion de populations animales locales et valorisation de celles-ci. Bilan du projet SOQRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy R. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ressources Génétiques FRB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France. pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes of the gastronomical mutation of the traditional products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Muchnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food &amp; Agriculture under the big sky : People, Partnerships and Policies. Joint Annual Meetings of Agriculture Food and Human Values Society (AFHVS), Association for the Study of Food and Society (ASFS), Society for Anthropology of Food and Nutrition (SAFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agriculture, Food and Human Value Society (AFHVS). Pennsylvanie, USA.; Association for the Study of Food and Society (ASFS). USA.; Society for Anthropology of Food and Nutrition (SAFN). USA., Jun 2011, Missoula, United States. 172 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription territoriale de la gestion des races animales: une recherche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Steyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FRB "Ressources Génétiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de gestion des ressources génétiques et gestion territoriale de populations animales locales: deux exemples corses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gambotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FRB "Ressources Génétiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overall view on recent innovations in Mediterranean livestock farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Casasús</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gabina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. EAAP Mediterranean Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural systems and the innovation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International Mediterranean Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDO project for Corsican pork as an innovation for the whole marketing chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Mediterranean Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Corte, France. pp.270-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur le thème : Consommateurs, de la grande distribution aux circuits courts – Standards et Labels. Le temps de l’analyse – Confrontations chercheurs - Acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agricultures et alimentations dans un monde global. Colloques de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Ceirsy-la Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les dispositifs de conservation de populations animales domestiques : une posture interdisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des Sciences de la Conservation de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brocciu : une appellation pour désapprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy R. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international sur Les Produits de Terroir, les Indications Géographiques et le Développement Local Durable des Pays Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Antalya, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link local breeds with territories : some contrasted relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which place for territorial projects in the decision-making about local breeds' future ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du danger à l'évaluation du risque engendré par Trichinella britovi chez les suidés domestiques et sauvages : application à l'émergence de la trichinellose en Corse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des transversalités AFSSA/INRA 2006-2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de races locales et cohabitation de différentes formes de SYAL : le cas du porc blanc de l'ouest en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congreso Internacional de la Red SIAL. Sistemas Agroalimentarios Localizados. ALFATER 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Mar del Plata, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs, terroirs, produits : un patrimoine biologique et culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de restitution des travaux de recherche sur les Indications et Appellations d'Origine Géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tuberculose à &amp;lt;em&amp;gt;Mycobactérium bovis&amp;lt;/em&amp;gt; et le Sanglier. Situation en Corse, rôle de l'espèce dans l'épidémiologie de la maladie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Game</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres du Groupement Européen d'Ecopathologie de la Faune Sauvage de Montagne (GEEFSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Faucon de Barcelonnette, France. pp.8 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des projets territoriaux dans les prises de décision sur le devenir des races animales locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque National du BRG - Les Ressources Génétiques à l'heure des Génomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming styles and cooperatives disputes of swine farmers under economic pressure in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Commandeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Le Guen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local breeds into technical and cultural stakes : the case of Oulmès cattle breed from Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Araba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blanc de l'ouest pig breed conservation : being a &amp;quot;good pupil&amp;quot; of genetic management is not enough. Poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical integration : farming systems in food chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Greef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of swine farming styles in Brittany and Midi-Pyrenees. Poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Commandeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Le Guen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salers PDO cheese : the diversity and paradox of local knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy R. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalifier la viande bovine locale au Maroc : quels circuits pour quels marchés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Araba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabri de Corse : questions préalables à une démarche de certification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy R. Bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Séminaire du Réseau Scientifique-Professionnel Méditerranée Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saragosse, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of pig farmers' logic in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Commandeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir et typicité : deux concepts-clés des appellations d'origine contrôlées. Essai de définitions scientifiques et opérationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Sylvander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roncin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de restitution des travaux de recherche sur les Indications et Appellations d'Origine Géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jambons secs comme produits marqueurs de l’identité méditerranéenne. Une analyse croisée des conditions de leurs protections officielles en France et en Espagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Séminaire du Réseau Scientifique-Professionnel Méditerranée Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saragosse, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDO project for the corsican pork meat as an innovation for the whole marketing chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. EAAP Mediterranean Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pampa como indicacion geografica para diferenciar carnes vacunas en Argentina y en Brasil : motivaciones de los actores locales, limitantes para su implementacion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Champredonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vitrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cerdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congreso Internacional de la Red SIAL. Sistemas Agroalimentarios Localizados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Mar del Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification of the Dutch pork chain. Initiatives to meet threats from market and society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Maathuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinellose et système d’élevage extensif : approche éco-épidémiologique de la situation sanitaire en région insulaire, la Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on the mediterranean pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Messina, Italie. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of farming styles in pig farmers' decision making in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Commandeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual purpose-breed, a more sustainable choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape as indicator for multifunctionality related to pig farming in Midi Pyrenees, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Commandeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Bruins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de période de finition sur l'accumulation de lipides intramusculaires chez le porc corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Secondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Symposium International sur le Porc Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Aimé Aumaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Symposium International sur le Porc Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corsican pig breed and PDO project for processed meat: main challenges on collective management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Mediteranean pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Palermo, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDO and sustainable development : targeting the average production as a way to question productivity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs de sélection, qualité du lait, limite de production et produits sous AOP : étude de cas en bovins et ovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styles d'élevage et avenir de l'élevage porcin en Midi-Pyrénées (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Commandeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'une pratique traditionnelle. Le cas du salage du &amp;quot;prisuttu&amp;quot; en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gambotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Symposium International sur le Porc Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding goals, milk yield and quality, and PDO products: case study in dairy cattle and sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dublin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des styles d'élevages porcins. Une approche dans les Côtes d'Armor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Commandeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the link between technical practices and social organisations : the example of a French rare breed management set up, the &amp;quot;Landais&amp;quot; sheep breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AOC charcuterie corse et race de porc corse : un projet de valorisation qui interroge la gestion de la ressource génétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur les Systèmes Agro-Alimentaires Localisés, Alimentation et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Beaza, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croiser ou ne pas croiser : analyse génétique et analyse des controverses autour de l'infusion de gènes étrangers au sein d'une race bovine en conservation, la Rouge Flamande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Danchin-Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhension de la diversité des dispositifs de gestion de races locales en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du BRG, La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Inconnu, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calificación territorial y exclusión : el caso de la clementina de Córcega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congreso internacional de la red SIAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Baeza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AOC charcuterie corse et race de &amp;quot;porc corse&amp;quot;. Un projet de valorisation qui interroge la gestion de la ressource génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congreso internacional de la red SIAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Baeza, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La race bovine Abondance à la croisée des chemins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert-Derkimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du BRG, La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Inconnu, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare breeds management in France. Diversity of institutions and types of actions: which questions brought up?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing uncertainty, complexity and change in the field of biodiversity and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Louvain-La-Neuve, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming styles and the future of pig farming in Midi Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Commandeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local products for genetic resources sustainability in southern Europe : a solution or a problem ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of the origin of beef meat in Europe. Analysis of socio-technical determinants based on french pratices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Trift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Sylvander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicators of milk and beef quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des critères de gestion de populations locales à petits effectifs. Quelques conséquences techniques et organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration des viandes bovines d'origine et de leurs filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Fontguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de restitution des travaux de recherche sur les Indications et appellations d'origine géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentification, contrôle et traçabilité des produits d'origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de restitution des travaux de recherche sur les Indications et Appellations d'Origine Géographiques. Produits Agricoles et alimentaires d'origine: enjeux et acquis scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification of the origin of beef meat in Europe Analysis of socio-technical determinants based on French practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Colloque national du BRG-ISARA, Un dialogue pour la diversité génétique. -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). Lyon, FRA. Bureau des Ressources Génétiques (BRG), FRA., Nov 2004, Lyon, France. 627 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de pratiques en situation fermière. Les producteurs de fromage de type &amp;quot;sartinesi&amp;quot; (Corse) doivent-ils adopter un moule à fromage commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique et Professionnel Produits Alimentaires et Fermiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts et limites de la consommation de viande de veau de Corse en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Trift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Agustin Champredonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles échelles territoriales pour des politiques publiques favorisant la construction d'une qualification de l'origine ? Le cas des viandes bovines pampéennes en Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Champredonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SYAL : Les systèmes agroalimentaires localisés : produits, entreprises et dynamiques locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un cahier des charges des productions, un outil d'organisation des producteurs pour s'insérer dans la filière : une démarche de recherche-intervention participative pour la mise en place d'actions collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vu Trong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SYAL : Les systèmes agroalimentaires localisés : produits, entreprises et dynamiques locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de confrontation et confrontation d'objets : exploration des savoir-faire de découpe en viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SYAL : Les systèmes agroalimentaires localisés : produits, entreprises et dynamiques locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes localisés de production agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire sur l évolution du conseil en agriculture et les métiers du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indication géographique protégée, point de départ du processus de requalification de la clémentine de Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SYAL : les systèmes agroalimentaires localisés : produits, entreprises et dynamiques locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local resources and typical animal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Matassino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Livestock Farming Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Benevento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies d'exclusivité à la certification de produits agroalimentaires de Corse. Eléments d'analyse de l'apprentissage des différentes étapes de qualification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SYAL : Les systèmes agroalimentaires localisés : produits, entreprises et dynamiques locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-technical construction of the beef meat origin in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Farming Systems Association (IFSA) European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur les modes de régulation naturelle pour piloter l'activité d'élevage bovin allaitant en milieu extensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'émergence de projet à l'autonomisation d'une organisation d'acteurs : pour un apport méthodologique sur l'accompagnement de projets collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy R. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes de production et la qualité des produits en ovins et caprins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Molina de Segura-Murcia, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The question of self-management within the aid of organisation processes : the collective management of local breeds of ewes, goats and pigs in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Symposium on European farming and Rural Systels Research and Extension into the Next Millenium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets comparés de deux modalités de graissage de surface sur la protéolyse dans des jambons secs corses après 20 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Mediterranean Pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles formes d'organisation technique pour construire la typicité des viandes bovines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The work of scientific valuation in the justification of the geographical origin of food products under PGI : constitution and collective appropriation of local knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. EAAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amorce d'une gestion collective de la race porcine corse. Construire un standard et élaborer les contrôles de reproducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Mediterranean Pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dénominations protégées (AOP et IGP) et leur inscription dans le droit français. Première analyse de la situation du secteur des charcuteries salaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Mediterranean Pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des conditions à réunir pour une démarche de recherche participative. Le cas de l'élevage porcin en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appui à l'organisation de la production agricole dans le Nord du Vietnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Hanoï, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typical food products and sensory assessment : designing and implementing typicality trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. EAAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives pour les AOC en charcuterie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité des produits liée à leur origine - Rapport AIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'intégration des points de vue disciplinaires dans l'approche des &amp;quot;produits de terroir&amp;quot;. Les enjeux de la certification pour les fromages de Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Convegno Internazionale sulla Montagna Ligure e Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Gênes, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La codification des liens entre le terroir et le produit dans le cas des produits carnés : analyse de situation et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER-INRA-ENITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un nouveau programme INRA de recherche pluridisciplinaire sur la qualité liée à l'origine des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Sylvander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité des produits liée à leur origine - Rapport AIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification AOC et milieux insulaires. Stratégies des industries fromagères en Sardaigne et en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ile laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre caractérisation et définition d'un produit typique non industrialisé : &amp;quot;le prisuttu&amp;quot; ou jambon sec corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Basis Quality of Typical Mediterranean Animal Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Badajoz, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités d'élevage porcin en Corse. Des difficultés de la transition entre économie souterraine et économie formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corsica - Isola problema tra Europea e Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Salerne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification des produits agricoles de Corse. Eléments d'analyse d'une situation paradoxale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corsica - Isola problema tra Europa e Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Salerne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving farmers in institutionalization procedures. The case of AOC unions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Saint Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Symposium Européen de la FSRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and reality of product quality from outdoor pig systems in Northen and Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More than food production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Foulum, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing negotiation aids for milk quality in the Corsican dairy sheep sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Livestock Farming Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Foulum, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des populations porcines méditerranéennes : modalités techniques et enjeux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mediterranean Animal Germplasm and Future Human Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Benevento, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La raison a ses réseaux que le réseau ne connaît pas. Savoirs distribués pour l'intelligence collective d'une filière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIRVAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'une supplémentation avant engraissement en châtegneraie sur la composition tissulaire des carcasses de porcs corses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Secondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Benevento, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una investigacion-accion sobre las representaciones que los organismos de investigacion y de desarrollo tienen del saber de los agricultores. Las condiciones previas a la paricipacion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Red Internacional de Metodologia de Investigacion de Sistemas de Produccion RIMISP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajustement des populations animales aux evolutions economiques et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance, développement tissulaire et composition des carcasses de porcs corses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Secondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Benevento, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in carcass composition and in lipid composition of Longissimus dorsi and backfat during fattening of corsican pigs in chestnut plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Secondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. International Congress on Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemes d'elevage sylvopastoraux dans l'est algerien : connaissance, diagnostics et propositions d'amelioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Livestock Farming Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Zaragoza, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerer les races locales d'animaux domestiques : une dialectique entre ressources genetiques et developpement regional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BRG/INRA. Ressources génétiques animales et végétales. Méthodologies d'étude et de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamisation d'un systeme agraire regional par l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Saint-Maximin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des innovations pour les produits typiques. Quelques enseignements des charcuteries sèches corses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. EAAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Parma, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques caracteristiques de la salaison en Corse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journees de la Recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1983, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un compromis biosécuritaire? L'élevage porcin corse sur parcours face à de nouvelles contraintes sanitaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Preparedness » face à la Peste Porcine Africaine. Un comité technique pluri-acteurs pour adapter les règles de biosécurité aux élevages sur parcours en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Gallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53èmes journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of the meadow spittlebug (Philaenus spumarius) and its major host plant (Cistus monspeliensis) in the spread of Xylella fastidiosa in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Chartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Quiquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European conference on Xylella fastidiosa: how research can support solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ajaccio, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les populations animales locales de petits ruminants en méditerranée : l’exemple des ovins corses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gambotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21e Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns and determinants of contacts between traditional freeranging pig herds perceived by farmers in Corsica Island. Implications for disease transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Relun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chavernac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31 annual meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, MADRID, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of husbandry systems on the environmental impact of pig production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International symposium on the Mediterranean pig (ISMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Ljubjana, Slovenia. , Acta Agriculturae Slovenica, Supplement 4, 2013, Acta argiculturae Slovenica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage d’un outil générique dans la gestion d’une race locale : le cas de l’IA en Brebis Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gambotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées 3R Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. , 2012, 19. Journées 3R</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points of view on adaptation of local breeds to local conditions, the Corsican cattle breed case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Coquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pretrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Meeting of the European Association for animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeders’ visions of the role of a local pig breed in an extensive farming system : the Nustrale pig case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcu Alesiu Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, pp.440, 2011, Book of abstracts of the 62nd annual meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxoplasmosis in corsican wild boar : a first epidemiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaig Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Multicolloquium of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Paris, France. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting food to place : ou comment ancrer l'alimentation au territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tafani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albiana, 6, 143p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sustainable use of biodiversity in Med area: The contribution of the QUBIC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Spartà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Diaferia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Bonanzinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notis Argiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sicily Region, 190 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking people, places and products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandecandelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marescotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 194 p., 2009, 9789251066560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in farming systems approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Darnhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IP Publishing Ltd, 38 (2), 212 p., 2009, Outlook on Agriculture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les pas de Bertrand Vissac, un bâtisseur : De la génétique animale aux systèmes agraires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bonnemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA Editions, 536 p., 2009, 978-2-7380-1261-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, 30, 212 p., 1997, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0760-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">344 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan a cinq ans du departement, (SAD) (1992-1996)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Deffontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35 p., 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de gestion des maladies infectieuses animales et émergence d’un territoire de santé en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Quae. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches interdisciplinaires en santé animale. Dialogue entre sciences sociales et vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Collection : Nature et société, 978-2-7592-3971-9. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3972-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité domestique animale et gestion durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Lauvie (coordination scientifique), Annick Audiot (coordination scientifique), Etienne Verrier (coordination scientifique). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité domestique, vers de nouveaux liens entre élevage, territoires et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-184, 2023, 9782759236817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction des activités caprines au prisme des singularités méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guinamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-book : Histoire des régions caprines Françaises: entre internalisation et relocalisation, modernité et tradition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-7380-1443-7. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/t528-2045-ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage caprin en Corse : un fort ancrage pastoral entre marginalisation et relance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires des régions caprines Françaises: entre internalisation et relocalisation, modernité et tradition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-7380-1443-7. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/t528-2045-ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage caprin en Corse: Un fort ancrage entre marginalisation et relance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire des régions caprines françaises entre mondialisation et relocalisation, modernité et tradition : Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105, Groupe d'éthozootechnie Caprine, 93 p., 2019, Ethnozootechnie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les viandes bovines sous signe de qualité et d'origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chaîne de la viande bovine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 324 p., 2018, Sciences et Techniques Agroalimentaires, 978-2-7430-2331-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la mise en œuvre de la sélection génomique. Jeu de rôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Deretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Selmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélection génomique : Théorie et mise en oeuvre en relation avec les programmes d'amélioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formasciences, FPN, INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 255 p., 2016, Ecoles-chercheurs INRA, 978-2-7380-1387-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien au terroir des viandes: Une construction originale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Beranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire des vins et des produits d'AOC : L'INAO de 1935 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, 279 p., 2015, Sociétés (Dijon), 978-2-36441-133-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des normes locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 328 p., 2015, 978-2-271-08300-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la démarche et des terrains d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Arranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Dockes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Forray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriation et utilisation du développement durable par les filières fromagères AOP : Recueil d'expériences et enseignements transversaux issus des six terrains d'expérimentation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 36 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de ressources territoriales en élevage porcin. Quelques enseignements des recherches sur le porc en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevages et territoires : concepts, méthodes, outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FormaScience</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 279 p., 2014, Inra FormaSciences, 978-2-7380-1364-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vins et terroirs: du concept à la réalisation; ou la nécessaire appropriation individuelle d'un patrimoine collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan, Questions alimentaires et gastronomiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 424 p., 2014, Questions alimentaires et gastronomiques, 978-2-343-02739-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local food quality and local resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marescotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local agri-food systems in a global world. Market, Social and Environmental challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.278, 2012, 978-1-4438-366 4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical origin: a complex feature of agro-food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Thévenod-Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labels of origin for food. Local development, global recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAB International</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-1-84593-352-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine des viandes et des produits carnés : le terroir reconstruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Poitevin de Fontguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mode du terroir et les produis alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 357 p., 2011, Boutique de l'Histoire, 978-2-84654-278-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine des viandes et des produits carnés : le terroir reconstruit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. De Fontguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delfosse, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mode du terroir et les produits alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indes Savantes, pp.235-260, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir et Typicité : un enjeu de terminologie pour les Indications Géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Sylvander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mode du terroir et les produits alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357, 2011, 978-2-84654-278-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire émerger des savoir-faire pour qualifier l'origine d'un produit alimentaire : la découpe des viandes bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Trift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy R. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps des Syal : techniques, vivres et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Update Sciences and Technologies, 978-2-7592-0500-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caractérisation des résultats de la recherche-action en partenariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover avec les acteurs du monde rural : la recherche-action en partenariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae CTA Les Presses Agronomiques de Gembloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Agricultures Tropicales en Poche, 978-2-7592-0607-0 978-92-9081-428-3 978-2-87016-095-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vide, une condition pour construire l'action ? Comment ont émergé des propositions d'action dans une démarche participative en Pays Basque interieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique des savoirs, dynamique des changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, 2009, Collection Travail et Activité Humaine, 978-2-915346-72-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les pas de Bertrand Vissac, un bâtisseur : De la génétique animale aux systèmes agraires. Avant propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bonnemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans les pas de Bertrand Vissac, un bâtisseur. De la génétique animale aux systèmes agraires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2009, 978-2-7380-1261-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des conclusions et propositions des groupes. Partie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bonnemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Darre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques innovantes de pérennisation de l'agropastoralisme au Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre logique individuelle et intégration : la &amp;quot;fruitière&amp;quot; comme modèle d'organisation pour des producteurs fermiers de charcuterie en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des exploitations et des ressources rurales : Entreprendre, négocier, évaluer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, INRA, 437 p., 1998, Etudes et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments sur les travaux menés par les groupes. Partie 2. Document de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bonnemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques innovantes de pérennisation de l'agropastoralisme au Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour un débat autour des pratiques de recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche-action : Ambitions, pratiques, débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, INRA, 212 p., 1997, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0760-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche-action : Ambitions, pratiques, débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, INRA, 212 p., 1997, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0760-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des multiples légitimités de la recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche-action : Ambitions, pratiques, débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, INRA, 212 p., 1997, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0760-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INRA et la qualité des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation et gestion du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Letablier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation et gestion du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Letablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la qualité et solidarité des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing local breeds of domestic animals. Dialectics between genetic resources and sustainable regional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems studies in agriculture and rural development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification des produits, un levier pour le développement de l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Casalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une qualité à une autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bouché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using farmers know-how as a basis for constructing technical support and action modems in extensive livestock production ( an example in Corsica (France))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems studies in agriculture and rural development. A selection of papers published by researchers in the Agrarian Systems and Development Department of INRA Institut National de la Recherche Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1993, 2-7380-0582-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social construction of quality : the interests vested in the &amp;quot;Brocciu Corse&amp;quot; label of origin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Casalta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems studies in agriculture and rural development. A selection of papers published by researchers in the Agrarian Systems and Development Department of INRA Institut National de la Recherche Agronomique 1990-1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1993, 2-7380-0582-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing local breeds of domestic animals. Dialectics between genetic resources and sustainable regional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems studies in agriculture and rural development. A selection of papers published by researchers in the Agrarian Systems and Development Department of INRA Institut National de la recherche Agronomique 1990-1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1993, 2-7380-0582-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels besoins de recherche pour améliorer conjointement la santé et le bien-être des animaux dans la transition agroécologique de l’élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belén Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coexistence entre fromage au lait cru et fromages au lait pasteurisé: impensable ou impensée?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagiulia Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage bovin et le marché de la viande halal en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles approches pour la gestion des pathosystèmes (NovPath) - Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LISIS; SELMET LRDE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospect'Agrum: des visions d'avenir sur la filière agrumicole corse en 2040. Résumé de la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Julhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrae. 2018, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospect'Agrum Prospective pour la mobilisation des ressources génétiques et la compétitivité des filières structurées autour de labels de qualité : cas de l’agrumiculture Corse à l’horizon 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Julhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA. 2018, 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour la construction de conditions favorables à la lutte contre la maladie d’Aujeszky en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - Corse; LISIS; GDS Corse. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACMAN - Pathosystem Coordination, Management of Animal and Human Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD); Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES); ONCFS - Office National de la Chasse et de la Faune Sauvage. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de recherche sur les risques liés à la PPA en Corse. Document de synthèse des résultats et des débats lors de la journée de restitution des projets ASForce et RiskSur aux acteurs à Corte, le 22 mai 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trabucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Relun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d'intégration des composantes pastorales aux cahiers des charges des AOP framgères corses. Analyse des dimensions organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation en production végétale en Corse : un système inscrit dans des dynamiques de territorialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inconnu. 2015, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction de méthodes d’appropriation du développement durable par et pour les filières fromagères valorisant leur terroir, démarche et terrains d’expérimentation. Livret 1 : Présentation de la démarche et des terrains d'expérimentation : livret introductif et de synthèse du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Arranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Forray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Fromages de terroirs. 2014, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de l'élevage au Nord et au Sud. Analyse des dynamiques de l'élevage dans 8 territoires d'élevage extensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Servière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] MOUVE LIVRABLE T3.1.1, auto-saisine. 2012, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du dispositif de protection des produits agricoles et denrées alimentaires (AOP – appellation d’origine protégée, IGP – indication géographique protégée et STG – spécialité traditionnelle garantie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] RO 2006/IB/AG-04 TL, 2009, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agro – écologie pour les activités d’élevage en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3ème cycle. Programme « Enseigner à Produire autrement » (L’agro – écologie pour les activités d’élevage en Corse), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId819"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Millet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sorba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.8149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495275v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101100" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185909v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fabre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708375v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellerin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Trabucco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandru Capai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14621" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792881v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Jori" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Civil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14704" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florjan Bombaj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.16006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagiulia Mariani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerdan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuri Peri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13095265" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gontard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263008v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aderghal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Berriane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;vre Michon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sorba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198006v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326793v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.689163" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03265753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devleeshouwer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18618" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belmin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Julhia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00686-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04946865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Farigoule" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mesmin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Quiquerez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173403v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cicculli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Decarreaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ayhan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lamballerie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-020-00527-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956007v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harbers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ortiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blanc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Laurens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.192039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984043v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Keast" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gonano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12177148" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferraris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas Peyrefitte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2605.191465" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621778v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devillers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13393" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107672v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00106-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611588v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Villechenaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Masse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13304" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195492v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Peytavin de Garam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-019-06261-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alary" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Araba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Boujenane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Belmin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00754" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273373v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11174520" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02617055v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maestrini Oscar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Charrel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens8030138" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618149v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe La Rosa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallee" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Marucci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Bandino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2939-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265918v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosia Anthopoulou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-08722-9.P.0031" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618127v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pailhes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627325v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181086v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628262v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787505v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dubeuf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garde" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guinamard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162580v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12137" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270549v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0521-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627080v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.06.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963009v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Piorkowski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Falchi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01049-18" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626563v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2017.10.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533983v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderghal Mohammed" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Michon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622171v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Marie Vivien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence B&#233;rard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2015.01.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620190v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627104v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Relun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00198" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637391v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8080236" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636480v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0179" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631661v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carduza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Champredonde" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354020v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bouche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/chdj.2016.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631342v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pavio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2212.160612" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354023v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacombe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7438" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631420v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Relun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2015.07.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6CRPV8F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354019v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vitrolles" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354021v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636016v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Belletti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marescotti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Cristovao" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643567v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869684v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornelis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642821v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Derkimba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633612000483" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643508v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013084" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646589v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Chatibi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Araba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Linck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353747v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ligda" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S207863361300026X" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755218v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ughetto-Monfrin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642133v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00845156v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Duffraisse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030272" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354022v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Derkimba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019761v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.03.025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXQP5LPH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628437v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Amoros" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arena" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arrighi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024471" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019739v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lambert-Derkimba" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193584v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Min&#233;ry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001333" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667524v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Lacour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.04.026" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z5ND8LZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00506068v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Boschiroli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655308v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661399v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656719v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen de Greef" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195203v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Darnhofer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Greef" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193478v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danchin-Burge" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brives" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.01.004" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85PDGZMW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661171v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665407v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656960v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Audiot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2007042" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654911v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barragan Lopez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654875v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672409v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Lenoir" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672296v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670385v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685531v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutron-Gambotti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695936v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687987v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231562v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte Marie" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231600v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albaladejo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687519v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683693v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Edwards" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231561v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231560v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688134v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bouch&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubeuf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698141v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Secondi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Santucci" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687143v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708726v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702843v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutron" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700562v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Desmazeaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231536v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vallerand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte-Marie" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702702v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231538v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prost" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casalta" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vallerand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231537v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santucci" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894074v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vallerand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712444v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Luciani" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701802v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santucci" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700625v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723387v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Hari" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Franceschi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boscher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Popescu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888234v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molenat" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poterre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724763v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720981v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02731636v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02730934v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671284v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465026v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978280v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791221v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Casabianca" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791628v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Marie-Vivien" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708430v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506988v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708444v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03840096v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4882856" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107377v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389133v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403731v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592125v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790732v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quiquerez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265917v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786343v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738205v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736387v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734501v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786775v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734415v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736793v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/az.v67iSupplement.3590" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734414v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786770v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268301v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791708v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791603v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tramoni" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819708v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788010v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737707v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786776v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819707v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aderghal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berriane Mohamed" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michon Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorba Jeanmichel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172517v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785659v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798925v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742960v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Hadjipavlou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795929v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744239v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742961v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Piredda" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Pitzalis" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794174v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800931v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580649v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Champeaux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791830v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793556v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740250v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801485v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281260v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801565v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742146v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742976v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235855v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740385v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Riera" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Zanella" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743588v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hauwuy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dockes" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Forray" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059083v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799352v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189930v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749904v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807419v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749716v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806202v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512102v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745006v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749377v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tzouramani" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sossidou" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hadjipavlou" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749735v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578860v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Thevenod-Mottet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810044v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernardoni" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594352v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rolland" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802750v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745998v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747214v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578852v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gabbriellini" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749307v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746415v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746548v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delfosse" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744908v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747218v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cadot" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caille" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749494v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744695v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Bouche" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004514v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745619v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745573v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casas&#250;s" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gabina" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747765v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carayol" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teinturier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gambotti" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747228v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Muchnik" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189893v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix-Blanc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001155v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Verrier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806497v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823046v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756864v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754873v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193590v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751376v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754781v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchenay" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193480v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823604v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Game" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754684v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert-Derkimba" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752268v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Commandeur" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Guen" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757306v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753092v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756815v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758289v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193464v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754592v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753321v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Montel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755706v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bordeaux" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Prost" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758380v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beranger" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Coulon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roncin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193653v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752238v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champredonde" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vitrolles" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerdan" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753534v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754581v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maathuis" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811788v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Richomme" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754082v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754369v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752052v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Bruins" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758236v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756242v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Aim&#233; Aumaitre" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193492v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Regaldo" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823214v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Poggi" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193467v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulanger" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751502v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756430v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gambotti" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753376v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Astruc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulanger" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752755v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755575v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812395v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816462v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752262v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avon" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757674v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758347v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verrier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814225v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823470v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756616v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759118v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764318v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trift" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759523v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Fontguyon" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trift" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763082v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825888v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760576v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760788v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760951v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764189v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Agustin Champredonde" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Renault" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maestrini" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761193v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vu Trong" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759836v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764087v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. de Sainte Marie" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Agostini" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762304v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matassino" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760170v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763651v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759666v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760608v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759030v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768322v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771458v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poggioli" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Rossi" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765761v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765630v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Virgili" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parolari" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765631v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770767v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765088v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771764v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766144v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765618v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769769v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764946v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767630v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765064v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767871v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Saint Marie" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767014v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767499v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835505v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837752v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839011v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764676v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torre" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773198v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Flamant" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibon" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776375v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773469v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776709v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774629v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779047v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Madani" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845320v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782107v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781582v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781695v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465002v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786926v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gallois" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790433v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgomano" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741141v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/284882.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210509v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333691v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavernac" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746945v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746228v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Coquelle" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pretrel" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744871v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcu Alesiu Santucci" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821520v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naig Halos" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Alliot" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263009v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807326v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Spart&#224;" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Diaferia" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Bonanzinga" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notis Argiriou" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198036v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandecandelaere" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/docrep/013/i1760e/i1760e.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195295v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823652v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bonnemaire" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Flamant" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839521v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840153v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845485v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vissac" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Deffontaines" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982011v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/320/9782759239726/approches-interdisciplinaires-en-sante-animale" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3972-6" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198481v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1807/9782759236824/la-biodiversite-domestique" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539107v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t528-2045-ch7" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539219v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardes" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t528-2045-ch10" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789703v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181075v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/viande-bovine/ellies/descriptif-9782743023317" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800024v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Deretz" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Selmi" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elearning.formation-permanente.inra.fr/course/index.php?categoryid=105" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797051v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beranger" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354211v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/biologie-science-de-la-terre/7101-lalimentation-a-decouvert.html" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354024v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elearning.formation-permanente.inra.fr/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801530v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andriot" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371102v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rioux" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Coulon" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43768" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354016v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/download/sample/59467" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808059v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Th&#233;venod-Mottet" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/45335.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811332v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Poitevin de Fontguyon" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/40276.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179784v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sans" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Fontguyon" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boutonnet" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594214v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande No&#235;l" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesindessavantes.com/recherche?keys=La+mode+du+terroir+et+les+produits+alimentaires" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815400v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1052-le-temps-des-syal.html" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817613v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kwa" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1028-innover-avec-les-acteurs-du-monde-rural.html" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458546v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823839v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837043v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Darre" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834293v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842934v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caron" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839487v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839460v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836901v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839230v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836623v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Letablier" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836004v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835611v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicolas" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851921v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte-Marie" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prost" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848495v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846617v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845964v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847109v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847774v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846594v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586551v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107682v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642452v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357948v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135177v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232237v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359618v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787016v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794964v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795844v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177350v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600632v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dock&#232;s" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813833v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791738v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Millet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sorba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.8149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495275v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101100" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185909v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fabre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792881v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Jori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Petit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Civil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14704" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708375v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellerin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Trabucco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandru Capai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14621" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florjan Bombaj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.16006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagiulia Mariani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerdan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuri Peri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13095265" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aderghal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Berriane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;vre Michon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sorba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113962v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gontard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020049" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326793v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.689163" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275029v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belmin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Julhia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00686-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03265753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devleeshouwer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18618" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04946865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Farigoule" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mesmin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Quiquerez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956007v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harbers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ortiz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Laurens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.192039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173403v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cicculli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Decarreaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ayhan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lamballerie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-020-00527-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984043v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Keast" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gonano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12177148" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferraris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas Peyrefitte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2605.191465" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621778v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devillers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13393" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107672v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00106-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611588v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Villechenaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Masse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13304" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273373v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11174520" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Belmin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00754" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195492v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Peytavin de Garam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-019-06261-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622739v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Araba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Boujenane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02617055v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maestrini Oscar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Charrel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens8030138" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618149v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe La Rosa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallee" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Marucci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Bandino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2939-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627325v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618127v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pailhes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181086v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628262v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265918v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosia Anthopoulou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-08722-9.P.0031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270549v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0521-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787505v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dubeuf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garde" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guinamard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162580v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12137" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627080v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.06.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963009v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Piorkowski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Falchi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01049-18" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626563v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2017.10.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622171v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Marie Vivien" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence B&#233;rard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2015.01.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533983v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderghal Mohammed" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Michon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620190v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627104v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Relun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00198" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637391v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8080236" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636480v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0179" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631661v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carduza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Champredonde" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354020v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bouche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/chdj.2016.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631342v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pavio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2212.160612" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354023v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacombe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7438" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631420v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Relun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2015.07.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6CRPV8F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354019v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vitrolles" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354021v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636016v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Belletti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marescotti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Cristovao" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642821v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Derkimba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633612000483" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869684v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornelis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643567v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643508v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013084" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646589v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Chatibi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Araba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Linck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353747v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ligda" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S207863361300026X" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755218v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ughetto-Monfrin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642133v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00845156v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Duffraisse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030272" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019761v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.03.025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXQP5LPH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354022v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Derkimba" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628437v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Amoros" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arena" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arrighi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024471" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019739v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lambert-Derkimba" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193584v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Min&#233;ry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001333" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667524v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Lacour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.04.026" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z5ND8LZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00506068v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Boschiroli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655308v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661399v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656719v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen de Greef" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195203v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Darnhofer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Greef" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193478v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danchin-Burge" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brives" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.01.004" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85PDGZMW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661171v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665407v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656960v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Audiot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2007042" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654911v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barragan Lopez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654875v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672409v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Lenoir" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672296v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670385v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685531v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutron-Gambotti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687987v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695936v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231562v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte Marie" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231600v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albaladejo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687519v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683693v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Edwards" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688134v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bouch&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubeuf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231561v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231560v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698141v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Secondi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Santucci" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687143v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702843v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutron" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708726v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700562v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Desmazeaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702702v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vallerand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231536v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte-Marie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894074v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vallerand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231538v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prost" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casalta" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vallerand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231537v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santucci" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712444v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Luciani" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701802v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santucci" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700625v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723387v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Hari" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Franceschi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boscher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Popescu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888234v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molenat" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poterre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720981v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724763v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02731636v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02730934v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671284v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465026v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978280v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791221v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Casabianca" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791628v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Marie-Vivien" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506988v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708430v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708444v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03840096v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4882856" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107377v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403731v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592125v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389133v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790732v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quiquerez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265917v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734501v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736387v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786343v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738205v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786775v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734414v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786770v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736793v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/az.v67iSupplement.3590" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734415v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268301v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791708v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791603v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tramoni" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819708v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788010v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737707v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172517v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786776v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819707v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aderghal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berriane Mohamed" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michon Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorba Jeanmichel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785659v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742960v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Hadjipavlou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795929v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798925v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742961v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Piredda" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Pitzalis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744239v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794174v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793556v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740250v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801485v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281260v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791830v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800931v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580649v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Champeaux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801565v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742146v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742976v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235855v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740385v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Riera" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Zanella" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743588v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hauwuy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dockes" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Forray" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799352v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189930v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059083v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749904v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749716v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807419v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806202v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512102v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749377v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tzouramani" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sossidou" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hadjipavlou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745006v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578860v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Thevenod-Mottet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749735v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810044v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernardoni" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594352v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rolland" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745998v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802750v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747214v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578852v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gabbriellini" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749307v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746415v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746548v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delfosse" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747218v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cadot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caille" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744908v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749494v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744695v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Bouche" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004514v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747228v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Muchnik" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189893v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix-Blanc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747765v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carayol" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teinturier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gambotti" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745573v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casas&#250;s" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gabina" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745619v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001155v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Verrier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806497v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823046v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756864v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754873v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193590v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751376v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193480v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754781v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchenay" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823604v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Game" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754684v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert-Derkimba" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752268v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Commandeur" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Guen" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757306v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193464v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754592v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753092v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753321v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Montel" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756815v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755706v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bordeaux" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Prost" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758289v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758380v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beranger" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Coulon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roncin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753534v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193653v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752238v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champredonde" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vitrolles" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerdan" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754581v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maathuis" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811788v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Richomme" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754082v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754369v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752052v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Bruins" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758236v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756242v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Aim&#233; Aumaitre" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823214v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Poggi" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193492v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Regaldo" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193467v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulanger" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751502v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756430v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gambotti" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753376v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Astruc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulanger" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752755v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755575v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816462v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752262v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avon" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812395v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757674v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758347v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verrier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823470v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814225v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756616v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759118v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764318v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trift" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763082v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759523v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Fontguyon" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trift" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825888v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760576v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760788v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764189v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Agustin Champredonde" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Renault" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maestrini" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760951v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761193v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vu Trong" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759836v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760170v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764087v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. de Sainte Marie" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Agostini" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762304v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matassino" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763651v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759666v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760608v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759030v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765631v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765630v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Virgili" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parolari" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765761v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768322v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771458v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poggioli" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Rossi" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770767v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765088v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771764v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766144v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765618v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769769v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764946v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767630v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765064v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767014v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767499v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767871v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Saint Marie" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835505v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837752v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839011v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764676v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torre" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776709v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773469v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773198v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Flamant" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibon" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776375v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774629v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779047v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Madani" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845320v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782107v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781582v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781695v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465002v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786926v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gallois" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790433v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgomano" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741141v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/284882.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333691v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavernac" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210509v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746945v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746228v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Coquelle" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pretrel" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744871v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcu Alesiu Santucci" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821520v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naig Halos" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Alliot" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263009v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807326v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Spart&#224;" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Diaferia" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Bonanzinga" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notis Argiriou" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198036v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandecandelaere" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/docrep/013/i1760e/i1760e.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195295v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823652v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bonnemaire" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Flamant" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839521v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840153v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845485v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vissac" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Deffontaines" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982011v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/320/9782759239726/approches-interdisciplinaires-en-sante-animale" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3972-6" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198481v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1807/9782759236824/la-biodiversite-domestique" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539219v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardes" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t528-2045-ch10" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539107v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t528-2045-ch7" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789703v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181075v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/viande-bovine/ellies/descriptif-9782743023317" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800024v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Deretz" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Selmi" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elearning.formation-permanente.inra.fr/course/index.php?categoryid=105" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797051v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beranger" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354211v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/biologie-science-de-la-terre/7101-lalimentation-a-decouvert.html" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801530v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andriot" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354024v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elearning.formation-permanente.inra.fr/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371102v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rioux" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Coulon" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43768" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354016v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/download/sample/59467" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808059v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Th&#233;venod-Mottet" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/45335.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811332v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Poitevin de Fontguyon" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/40276.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179784v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sans" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Fontguyon" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boutonnet" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594214v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande No&#235;l" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesindessavantes.com/recherche?keys=La+mode+du+terroir+et+les+produits+alimentaires" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815400v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1052-le-temps-des-syal.html" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817613v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kwa" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1028-innover-avec-les-acteurs-du-monde-rural.html" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458546v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823839v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837043v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Darre" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834293v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842934v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caron" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839487v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836901v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839460v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839230v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836623v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Letablier" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836004v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835611v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicolas" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851921v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte-Marie" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prost" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846617v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848495v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845964v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847109v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847774v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846594v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586551v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107682v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642452v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357948v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135177v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232237v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359618v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787016v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794964v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795844v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177350v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600632v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dock&#232;s" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813833v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791738v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>