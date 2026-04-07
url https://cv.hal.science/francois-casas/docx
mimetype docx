--- v0 (2026-03-05)
+++ v1 (2026-04-07)
@@ -3580,697 +3580,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle expression of p43, a truncated thyroid hormone receptor α, affects lipid composition and metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Casas</w:t>
+                <w:t xml:space="preserve">Spirulina platensis and silicon-enriched spirulina equally improve glucose tolerance and decrease the enzymatic activity of hepatic NADPH oxidase in obesogenic diet-fed rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Vidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melha Benlebna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lecomte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+                <w:t xml:space="preserve">Joel Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioenergetics and Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (1), pp.71-79. </w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.6166-6179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10863-018-9743-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8fo02037j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837663v1</w:t>
+                <w:t xml:space="preserve">hal-01925481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirulina platensis and silicon-enriched spirulina equally improve glucose tolerance and decrease the enzymatic activity of hepatic NADPH oxidase in obesogenic diet-fed rats</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glucocorticoid-dependent REDD1 expression reduces muscle metabolism to enable adaptation under energetic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Poupon</w:t>
+                <w:t xml:space="preserve">Florian A Britto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cortade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Belloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8fo02037j⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-018-0525-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925481v1</w:t>
+                <w:t xml:space="preserve">hal-01815521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucocorticoid-dependent REDD1 expression reduces muscle metabolism to enable adaptation under energetic stress</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitochondrial MDM2 regulates respiratory complex i activity independently of p53</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Gallot</w:t>
+                <w:t xml:space="preserve">Giuseppe Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Yann Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pyrdziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Riscal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-018-0525-4⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (4), pp.594-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815521v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial MDM2 regulates respiratory complex i activity independently of p53</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Skeletal muscle overexpression of short isoform Sirt3 altered mitochondrial cardiolipin content and fatty acid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Riscal</w:t>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cortade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.01.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bioenergetics and Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (2), pp.131-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10863-018-9752-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837662v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle overexpression of short isoform Sirt3 altered mitochondrial cardiolipin content and fatty acid composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+                <w:t xml:space="preserve">Skeletal muscle expression of p43, a truncated thyroid hormone receptor α, affects lipid composition and metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bioenergetics and Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 50 (2), pp.131-142. </w:t>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.71-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10863-018-9752-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10863-018-9743-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837665v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity of natural deep eutectic solvent betaine: Glycerol in rats</w:t>
               </w:r>
@@ -5526,575 +5526,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acide chicorique est une molécule antioxydante stimulant la voie AMP Kinase, l’expression de PGC1 α et l’activité mitochondriale dans un modèle de cellules musculaires striées</w:t>
+                <w:t xml:space="preserve">Antagonistic functions of LMNA isoforms in energy expenditure and lifespan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Schlernitzauer</w:t>
+                <w:t xml:space="preserve">Isabel C Lopez-Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Oiry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+                <w:t xml:space="preserve">Marion de Toledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Cros</w:t>
+                <w:t xml:space="preserve">Carine Chavey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lapasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cavelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1262-3636(13)71786-5⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (5), pp.529-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/embr.201338126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837583v1</w:t>
+                <w:t xml:space="preserve">hal-01421024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of long-term administration of saturated and n-3 fatty acid-rich diets on lipid utilisation and oxidative stress in rat liver and muscle tissues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depletion of the p43 mitochondrial T3 receptor increases Sertoli cell proliferation in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manar Aoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+                <w:t xml:space="preserve">Betty Fumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Ramos</w:t>
+                <w:t xml:space="preserve">Stéphanie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Livera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Simone Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114513001311⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837566v1</w:t>
+                <w:t xml:space="preserve">hal-01129770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonistic functions of LMNA isoforms in energy expenditure and lifespan.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’acide chicorique est une molécule antioxydante stimulant la voie AMP Kinase, l’expression de PGC1 α et l’activité mitochondriale dans un modèle de cellules musculaires striées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Cavelier</w:t>
+                <w:t xml:space="preserve">Audrey Schlernitzauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/embr.201338126⟩</w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (1), pp.A41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1262-3636(13)71786-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421024v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depletion of the p43 mitochondrial T3 receptor increases Sertoli cell proliferation in mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+                <w:t xml:space="preserve">Effects of long-term administration of saturated and n-3 fatty acid-rich diets on lipid utilisation and oxidative stress in rat liver and muscle tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Livera</w:t>
+                <w:t xml:space="preserve">Manar Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Simone Parent</w:t>
+                <w:t xml:space="preserve">Jeanne Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (9), pp.1-15. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (10), pp.1789-1802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114513001311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129770v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mice lacking the p43 mitochondrial T3 receptor become glucose intolerant and insulin resistant during aging</w:t>
               </w:r>
@@ -6214,64 +6214,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicoric Acid Is an Antioxidant Molecule That Stimulates AMP Kinase Pathway in L6 Myotubes and Extends Lifespan in Caenorhabditis elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schlernitzauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6476,523 +6476,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial T3 receptor p43 regulates insulin secretion and glucose homeostasis</w:t>
+                <w:t xml:space="preserve">Oxidative stress, inflammation, and autophagic stress as the key mechanisms of premature age-related hearing loss in SAMP8 mouse cochlea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Blanchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bertrand</w:t>
+                <w:t xml:space="preserve">Julien Menardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. S. Annicotte</w:t>
+                <w:t xml:space="preserve">Yong Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Ladrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schlernitzauer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Pessemesse</w:t>
+                <w:t xml:space="preserve">Christophe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.11-186841⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (3), pp.263-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2011.4037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193048v1</w:t>
+                <w:t xml:space="preserve">hal-02650777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein sequences involved in the mitochondrial import of the 3,5,3'-L-triiodothyronine receptor p43.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Carazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Carazo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Casas</w:t>
+                <w:t xml:space="preserve">Pascal Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 227 (12), pp.3768-3777. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.24085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcp.24085⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress, inflammation, and autophagic stress as the key mechanisms of premature age-related hearing loss in SAMP8 mouse cochlea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial T3 receptor p43 regulates insulin secretion and glucose homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Menardo</w:t>
+                <w:t xml:space="preserve">J. S. Annicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Tang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Casas</w:t>
+                <w:t xml:space="preserve">A. Schlernitzauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Michel</w:t>
+                <w:t xml:space="preserve">L. Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (3), pp.263-274. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (1), pp.40--50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ars.2011.4037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.11-186841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650777v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depletion of the p43 mitochondrial T3 receptor in mice affects skeletal muscle development and activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schlernitzauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamroeun Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (2), pp.748-756. </w:t>
@@ -7164,64 +7164,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P43-dependent mitochondrial activity regulates myoblast differentiation and slow myosin isoform expression by control of Calcineurin expression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Seyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7310,64 +7310,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E2F transcription factor-1 regulates oxidative metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. S. Annicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7444,51 +7444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polyphenol extract modifies quantity but not quality of liver fatty acid content in high-fat–high-sucrose diet-fed rats: possible implication of the sirtuin pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7604,64 +7604,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7725,51 +7725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recepteurs mitochondriaux de la triiodothyronine: import et mécanismes d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Carazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7868,51 +7868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naig Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7957,489 +7957,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a novel thyroid hormone receptor alpha variant involved in the regulation of myoblast differentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’activité mitochondriale est un régulateur majeur de la différenciation des myoblastes et de l’expression des isoformes de myosine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Seyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Angel Carazo</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (4), pp.279-286</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658539v1</w:t>
+                <w:t xml:space="preserve">hal-02664081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activité mitochondriale est un régulateur majeur de la différenciation des myoblastes et de l’expression des isoformes de myosine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avian MyoD and c-Jun Coordinately Induce Transcriptional Activity of the 3,5,3'-Triiodothyronine Nuclear Receptor c-ErbAalpha1 in Proliferating Myoblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Daury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Seyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Seyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerard Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 147 (7), pp.3408-3418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2006-0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664081v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian MyoD and c-Jun Coordinately Induce Transcriptional Activity of the 3,5,3'-Triiodothyronine Nuclear Receptor c-ErbAalpha1 in Proliferating Myoblasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a novel thyroid hormone receptor alpha variant involved in the regulation of myoblast differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Carazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 147 (7), pp.3408-3418. </w:t>
+              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (4), pp.749-763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/en.2006-0101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/me.2005-0074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663290v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial activity regulates myoblast differentiation by control of c-Myc expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Seyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Seyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Carazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gamaléri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9020,51 +9020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opposing functions of ATF2 and Fos-like transcription factors in c-Jun-mediated myogenic expression and terminal differentiation of avian myoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Daury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11147,51 +11147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétique des évènements protéolytiques et métaboliques dans le muscle post-mortem des souris KO myostatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11766,428 +11766,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial dysfunction reveals defective poly(A) tail regulation of specific mRNAs as a primary defect in oculopharyngeal muscular dystrophy</w:t>
+                <w:t xml:space="preserve">Mitochondrial actions of thyroid hormone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Trollet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerard Wrutniak Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Congress of the World Muscle Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Berlin, Germany. pp.793-794</w:t>
+              <w:t xml:space="preserve">38. Annual Meeting of the European Thyroid Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740677v1</w:t>
+                <w:t xml:space="preserve">hal-02797582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of mitochondrial and cytosolic isoforms of NAD+ dependent deacetylase SIRT3 in skeletal muscle homeostasis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitochondrial dysfunction reveals defective poly(A) tail regulation of specific mRNAs as a primary defect in oculopharyngeal muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waed Abdel Khalek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Casas</w:t>
+                <w:t xml:space="preserve">Capucine Trollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Gidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMIT 2014, 9. International Meeting on Mitochondrial Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tampere, Finland. 1 p</w:t>
+              <w:t xml:space="preserve">19. International Congress of the World Muscle Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Berlin, Germany. pp.793-794</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837637v1</w:t>
+                <w:t xml:space="preserve">hal-02740677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial actions of thyroid hormone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of mitochondrial and cytosolic isoforms of NAD+ dependent deacetylase SIRT3 in skeletal muscle homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Wrutniak Cabello</w:t>
+                <w:t xml:space="preserve">Waed Abdel Khalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Annual Meeting of the European Thyroid Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">EUROMIT 2014, 9. International Meeting on Mitochondrial Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tampere, Finland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797582v1</w:t>
+                <w:t xml:space="preserve">hal-01837637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle physiologique des isoformes M1 et M3 de Sirt3 dans le tissu musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waed Abdel Khalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12236,290 +12236,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamus: phénotypage musculaire et étude du métabolisme in vivo chez la souris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chicoric acid is an anti-oxidant molecule stimulating AMP Kinase, PGC-1alpha expression and mitochondrial activity in a model of skeletal muscular cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schlernitzauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RAM-ROCAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Montpellier, France. 37 p</w:t>
+              <w:t xml:space="preserve">8. Congrès de Physiologie, de Pharmacologie et de Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Pharmacology et de Thérapeutique (SFPT). Tours, FRA., Apr 2013, Angers, France. 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837609v1</w:t>
+                <w:t xml:space="preserve">hal-01837556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicoric acid is an anti-oxidant molecule stimulating AMP Kinase, PGC-1alpha expression and mitochondrial activity in a model of skeletal muscular cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiological importance of the mitochondrial T3 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès de Physiologie, de Pharmacologie et de Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Pharmacology et de Thérapeutique (SFPT). Tours, FRA., Apr 2013, Angers, France. 45 p</w:t>
+              <w:t xml:space="preserve">Guest Lecture Series in Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Berlin, Germany. 67 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837556v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological importance of the mitochondrial T3 receptor</w:t>
+                <w:t xml:space="preserve">Métamus: phénotypage musculaire et étude du métabolisme in vivo chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guest Lecture Series in Berlin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Berlin, Germany. 67 p</w:t>
+              <w:t xml:space="preserve">Journées RAM-ROCAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Montpellier, France. 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837608v1</w:t>
+                <w:t xml:space="preserve">hal-01837609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de voies régulatrices des cellules musculaires</w:t>
               </w:r>
@@ -12630,51 +12630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point de la mesure de la signalisation rétrograde mitochondriale au cours de la différenciation musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13368,277 +13368,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La supplémentation en acides gras furaniques corrige certains troubles métaboliques chez les souris obèses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathys Chaslin</w:t>
+                <w:t xml:space="preserve">L'acide gras furanique extrait du latex d'Hevea brasiliensis augmente la masse musculaire chez la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ferrer</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siriluck Liengprayoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849370v1</w:t>
+                <w:t xml:space="preserve">hal-04849389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acide gras furanique extrait du latex d'Hevea brasiliensis augmente la masse musculaire chez la souris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pelletier</w:t>
+                <w:t xml:space="preserve">La supplémentation en acides gras furaniques corrige certains troubles métaboliques chez les souris obèses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathys Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Siriluck Liengprayoon</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849389v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitotoxicity induced synaptopathy: From molecular mechanisms to targeted therapies.</w:t>
               </w:r>
@@ -14758,51 +14758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal muscle overexpression of short isoform sirt3 altered mitochondrial cardiolipin content and fatty acid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14883,77 +14883,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La surexpression de Sirt3 dans le muscle squelettique modifie la composition en lipides des membranes des mitochondries et leur activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15159,51 +15159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15284,51 +15284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gouarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16339,51 +16339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Relier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zagiel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Di Giorgio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Planque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2025.03.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Chaslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camil Merheb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gerbal-Chaloin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Diab-Assaf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Daujat-Chavanieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17061031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04496075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Rym Saidia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Mechaly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Venteo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13020149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doussat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatuporn Chaiyut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bronstein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vaysse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.115330" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.114945" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cort&#233;s-Espinar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2022.109216" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Cort&#233;s-Espinar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Ibarz-Blanch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge R Soliz-Rueda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12081606" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03819049v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Borgne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bensadoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly B&#233;chir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13714" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nassar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108726" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Soliz-Rueda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet&#8208;coudray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14040774" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115296v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha Benlebna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coudray" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.12.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gratias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Nasr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Affortit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ceccato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10121880" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Alvarado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluck Liengprayoon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.01.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02391-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Sultan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cabello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052489" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141679v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ladrech" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bourien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00953-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973322v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197203" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02532921v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2020.108361" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034553v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239046" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281123v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Vid&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jover" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfbc.12979" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cortade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48703-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Benkafadar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin A. Affortit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-019-1493-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bonafos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lipd.12128" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecomte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-018-9743-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925481v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Poupon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fo02037j" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815521v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belloum" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0525-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837662v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arena" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Yann Cisse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pyrdziak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riscal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.01.023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837665v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-018-9752-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837673v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bani Mariana Ruesgas Ramon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01746" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.01.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lopez-Herrera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Apolit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bareche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lapasset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2016.220" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603935v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cabello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2017.01.054" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837650v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Rodier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kirsh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Houles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delpech" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1602754113" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101950v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12129" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231399v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chartier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Klein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pierson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gidaro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005092" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837621v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2015.04.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837572v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bouton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.09.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837579v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-014-9555-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837583v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schlernitzauer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oiry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cros" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(13)71786-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJMD27QS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837566v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Aoun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ramos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513001311" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421024v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C Lopez-Mejia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Toledo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cavelier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/embr.201338126" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129770v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fumel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Simone Parent" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189724v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Annicotte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075111" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189799v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hamad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078788" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274921v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Fritz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henriquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hure" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cristol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.523" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193048v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Annicotte" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlernitzauer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pessemesse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-186841" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747594v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Carazo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Seyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24085" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6GVZ10P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650777v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Menardo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4037" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746541v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-195933" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651296v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lagarrigue" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aguilar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clap&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2309" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747781v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Rochard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.05.020" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8B1CN57-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193308v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarrigue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aguilar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clape" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669157v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Michel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jullien" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510002850" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156261v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005631" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654788v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2008010" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189356v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Grandemange" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naig Gueguen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002501" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658539v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2005-0074" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664081v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663290v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Daury" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-0101" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668009v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gamal&#233;ri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.20539" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43E721BEC5E65F06A63A2842055996A164CEB70C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676240v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Busson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carazo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seyer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandemange" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208373" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681764v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;cuwe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-3652" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679562v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daury" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676218v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179715v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola&#239; Tourkine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673935v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rouault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998574v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berthet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204398" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670375v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674986v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679812v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Tourkine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692693v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694643v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal-Victorion" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692694v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693695v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Domenjoud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hatier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693730v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998589v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal-Victorion" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1999.4486" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S744Z0H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689179v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688528v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fraysse" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charrier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686275v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849220v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902975v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bechir" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940121v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849232v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948484v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837635v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Lecaplain" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837629v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740677v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Trollet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837637v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Abdel Khalek" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797582v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837641v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837609v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837556v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oiry" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cros" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837608v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756662v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gouarne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818331v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824371v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821328v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813038v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gueguen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768713v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849370v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferrer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849389v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903030v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ruel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bahloul" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849353v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849311v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816250v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849272v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849295v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941438v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940229v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940597v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941653v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Lecomte" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837653v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837627v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837647v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823558v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787382v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/mitochondria-in-obesity-and-type-2-diabetes/morio/978-0-12-811752-1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811752-1.00003-1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831447v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9781493979011" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7902-8_14" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822195v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/h04344t20055k368/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-153-0_3" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832833v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903121v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359778v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Relier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zagiel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Di Giorgio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Planque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2025.03.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Chaslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camil Merheb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gerbal-Chaloin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Diab-Assaf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Daujat-Chavanieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17061031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04496075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Rym Saidia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Mechaly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Venteo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13020149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doussat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatuporn Chaiyut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bronstein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vaysse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.115330" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.114945" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cort&#233;s-Espinar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2022.109216" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Cort&#233;s-Espinar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Ibarz-Blanch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge R Soliz-Rueda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12081606" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03819049v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Borgne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bensadoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly B&#233;chir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13714" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nassar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108726" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Soliz-Rueda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet&#8208;coudray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14040774" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115296v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha Benlebna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coudray" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.12.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gratias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Nasr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Affortit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ceccato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10121880" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Alvarado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluck Liengprayoon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.01.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02391-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Sultan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cabello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052489" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141679v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ladrech" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bourien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00953-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973322v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197203" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02532921v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2020.108361" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034553v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239046" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281123v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Vid&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jover" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfbc.12979" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cortade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48703-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Benkafadar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin A. Affortit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-019-1493-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bonafos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lipd.12128" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925481v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Poupon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fo02037j" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815521v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belloum" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0525-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837662v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arena" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Yann Cisse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pyrdziak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riscal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.01.023" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837665v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecomte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-018-9752-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837663v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-018-9743-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837673v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bani Mariana Ruesgas Ramon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01746" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.01.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lopez-Herrera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Apolit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bareche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lapasset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2016.220" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603935v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cabello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2017.01.054" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837650v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Rodier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kirsh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Houles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delpech" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1602754113" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101950v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12129" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231399v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chartier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Klein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pierson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gidaro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005092" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837621v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2015.04.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837572v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bouton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.09.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837579v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-014-9555-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421024v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C Lopez-Mejia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Toledo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cavelier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/embr.201338126" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129770v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fumel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Simone Parent" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837583v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schlernitzauer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oiry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(13)71786-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJMD27QS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837566v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Aoun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ramos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513001311" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189724v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Annicotte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075111" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189799v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hamad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078788" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274921v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Fritz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henriquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hure" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cristol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.523" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650777v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Menardo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4037" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747594v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Carazo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Seyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24085" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6GVZ10P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193048v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Annicotte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlernitzauer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pessemesse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-186841" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746541v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-195933" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651296v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lagarrigue" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aguilar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clap&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2309" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747781v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Rochard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.05.020" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8B1CN57-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193308v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarrigue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aguilar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clape" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669157v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Michel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jullien" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510002850" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156261v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005631" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654788v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2008010" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189356v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Grandemange" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naig Gueguen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002501" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664081v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663290v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Daury" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-0101" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658539v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2005-0074" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668009v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gamal&#233;ri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.20539" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43E721BEC5E65F06A63A2842055996A164CEB70C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676240v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Busson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carazo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seyer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandemange" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208373" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681764v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;cuwe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-3652" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679562v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daury" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676218v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179715v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola&#239; Tourkine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673935v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rouault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998574v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berthet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204398" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670375v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674986v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679812v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Tourkine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692693v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694643v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal-Victorion" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692694v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693695v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Domenjoud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hatier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693730v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998589v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal-Victorion" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1999.4486" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S744Z0H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689179v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688528v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fraysse" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charrier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686275v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849220v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902975v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bechir" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940121v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849232v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948484v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837635v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Lecaplain" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837629v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797582v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740677v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Trollet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837637v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Abdel Khalek" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837641v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837556v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oiry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cros" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837608v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837609v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756662v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gouarne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818331v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824371v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821328v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813038v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gueguen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768713v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849389v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849370v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferrer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903030v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ruel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bahloul" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849353v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849311v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816250v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849272v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849295v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941438v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940229v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940597v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941653v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Lecomte" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837653v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837627v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837647v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823558v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787382v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/mitochondria-in-obesity-and-type-2-diabetes/morio/978-0-12-811752-1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811752-1.00003-1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831447v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9781493979011" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7902-8_14" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822195v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/h04344t20055k368/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-153-0_3" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832833v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903121v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359778v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>