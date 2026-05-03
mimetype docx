--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1302,1665 +1302,1665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single short reprogramming early in life initiates and propagates an epigenetically related mechanism improving fitness and promoting an increased healthy lifespan</w:t>
+                <w:t xml:space="preserve">Time-of-Day Circadian Modulation of Grape-Seed Procyanidin Extract (GSPE) in Hepatic Mitochondrial Dynamics in Cafeteria-Diet-Induced Obese Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Alle</w:t>
+                <w:t xml:space="preserve">Romina Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cortés-Espinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Le Borgne</w:t>
+                <w:t xml:space="preserve">Jorge Soliz-Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bensadoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nelly Béchir</w:t>
+                <w:t xml:space="preserve">Christine Feillet‐coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acel.13714⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14040774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819049v1</w:t>
+                <w:t xml:space="preserve">hal-03586034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myostatin gene inactivation increases post-mortem calpain-dependent muscle proteolysis in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A single short reprogramming early in life initiates and propagates an epigenetically related mechanism improving fitness and promoting an increased healthy lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Alle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Nassar</w:t>
+                <w:t xml:space="preserve">Paul Bensadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
+                <w:t xml:space="preserve">Camille Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Carnac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Goustard</w:t>
+                <w:t xml:space="preserve">Nelly Béchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108726⟩</w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acel.13714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503780v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-of-Day Circadian Modulation of Grape-Seed Procyanidin Extract (GSPE) in Hepatic Mitochondrial Dynamics in Cafeteria-Diet-Induced Obese Rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Myostatin gene inactivation increases post-mortem calpain-dependent muscle proteolysis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romina Rodríguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Cortés-Espinar</w:t>
+                <w:t xml:space="preserve">Gilles Carnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Soliz-Rueda</w:t>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Feillet‐coudray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Casas</w:t>
+                <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (4), pp.774. </w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185, pp.108726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu14040774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586034v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential physio-pathological effects of branched fatty acid esters of hydroxy fatty acids</w:t>
+                <w:t xml:space="preserve">Exacerbated age-related hearing loss in mice lacking the p43 mitochondrial T3 receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melha Benlebna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Balas</w:t>
+                <w:t xml:space="preserve">Corentin Affortit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Gaillet</w:t>
+                <w:t xml:space="preserve">Sabine Ladrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Durand</w:t>
+                <w:t xml:space="preserve">Jean-Charles Ceccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Coudray</w:t>
+                <w:t xml:space="preserve">Jerome Bourien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 182, pp.13-22. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.12.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-021-00953-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115296v1</w:t>
+                <w:t xml:space="preserve">hal-03141679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulse Noise Induced Hidden Hearing Loss, Hair Cell Ciliary Changes and Oxidative Stress in Mice</w:t>
+                <w:t xml:space="preserve">Potential physio-pathological effects of branched fatty acid esters of hydroxy fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Gratias</w:t>
+                <w:t xml:space="preserve">Melha Benlebna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Nasr</w:t>
+                <w:t xml:space="preserve">Sylvie Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Affortit</w:t>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Ceccato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence François</w:t>
+                <w:t xml:space="preserve">Charles Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (12), 17p. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 182, pp.13-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox10121880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461633v1</w:t>
+                <w:t xml:space="preserve">hal-03115296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets bénéfiques potentiels des acides gras furaniques, des lipides alimentaires bioactifs</w:t>
+                <w:t xml:space="preserve">Impulse Noise Induced Hidden Hearing Loss, Hair Cell Ciliary Changes and Oxidative Stress in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Alvarado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vaysse</w:t>
+                <w:t xml:space="preserve">Paul Gratias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siriluck Liengprayoon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gaillet</w:t>
+                <w:t xml:space="preserve">Jamal Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Affortit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Ceccato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 56 (2), pp.117-125. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (12), 17p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox10121880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184467v1</w:t>
+                <w:t xml:space="preserve">hal-03461633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term intake of 9-PAHPA or 9-OAHPA modulates favorably the basal metabolism and exerts an insulin sensitizing effect in obesogenic diet-fed mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fouret</w:t>
+                <w:t xml:space="preserve">Effets bénéfiques potentiels des acides gras furaniques, des lipides alimentaires bioactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siriluck Liengprayoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-020-02391-1⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (2), pp.117-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962441v1</w:t>
+                <w:t xml:space="preserve">hal-03184467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential favourable health effects of some dietary uncommon fatty acids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwann Durand</w:t>
+                <w:t xml:space="preserve">Long-term intake of 9-PAHPA or 9-OAHPA modulates favorably the basal metabolism and exerts an insulin sensitizing effect in obesogenic diet-fed mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melha Benlebna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Casas</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (2013–2027), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02391-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2021028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03321938v1</w:t>
+                <w:t xml:space="preserve">hal-02962441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p43, a Truncated Form of Thyroid Hormone Receptor α, Regulates Maturation of Pancreatic β Cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Potential favourable health effects of some dietary uncommon fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Cabello</w:t>
+                <w:t xml:space="preserve">Ariane Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (5), </w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22052489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2021028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184462v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exacerbated age-related hearing loss in mice lacking the p43 mitochondrial T3 receptor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">p43, a Truncated Form of Thyroid Hormone Receptor α, Regulates Maturation of Pancreatic β Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Ladrech</w:t>
+                <w:t xml:space="preserve">Emilie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet-Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Ceccato</w:t>
+                <w:t xml:space="preserve">Charles Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Bourien</w:t>
+                <w:t xml:space="preserve">Chantal Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (1), </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-021-00953-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22052489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141679v1</w:t>
+                <w:t xml:space="preserve">hal-03184462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Changes of Metabolism at the Pronuclear Stage in Mice Influences Skeletal Muscle Phenotype in Adulthood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term high intake of 9-PAHPA or 9-OAHPA increases basal metabolism and insulin sensitivity but disrupts liver homeostasis in healthy mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melha Benlebna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.108361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2020.108361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973322v1</w:t>
+                <w:t xml:space="preserve">hal-02532921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term high intake of 9-PAHPA or 9-OAHPA increases basal metabolism and insulin sensitivity but disrupts liver homeostasis in healthy mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+                <w:t xml:space="preserve">Transient Changes of Metabolism at the Pronuclear Stage in Mice Influences Skeletal Muscle Phenotype in Adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Letheule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 79, pp.108361. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2020.108361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532921v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAHFAs Regulate the Proliferation of C2C12 Myoblasts and Induce a Shift toward a More Oxidative Phenotype in Mouse Skeletal Muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melha Benlebna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2968,51 +2968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (23), pp.9046. </w:t>
@@ -3076,51 +3076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Vidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3210,51 +3210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tintignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3370,51 +3370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin A. Affortit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Ceccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 56 (8), pp.5950-5969. </w:t>
@@ -3465,64 +3465,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Measures of Dyslipidemia, Inflammation, and Oxidative Stress in Rats Fed a High-Fat/High-Fructose Diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet-Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3580,965 +3580,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirulina platensis and silicon-enriched spirulina equally improve glucose tolerance and decrease the enzymatic activity of hepatic NADPH oxidase in obesogenic diet-fed rats</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Les FAHFAs, une nouvelle classe de lipides endogènes bioactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melha Benlebna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joel Poupon</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8fo02037j⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Online (2), 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925481v1</w:t>
+                <w:t xml:space="preserve">hal-01837664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucocorticoid-dependent REDD1 expression reduces muscle metabolism to enable adaptation under energetic stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial MDM2 regulates respiratory complex i activity independently of p53</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian A Britto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Cortade</w:t>
+                <w:t xml:space="preserve">Madi Yann Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Belloum</w:t>
+                <w:t xml:space="preserve">Samuel Pyrdziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Blaquière</w:t>
+                <w:t xml:space="preserve">Laurent Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Gallot</w:t>
+                <w:t xml:space="preserve">Romain Riscal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (1), pp.65. </w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (4), pp.594-609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-018-0525-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815521v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial MDM2 regulates respiratory complex i activity independently of p53</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spirulina platensis and silicon-enriched spirulina equally improve glucose tolerance and decrease the enzymatic activity of hepatic NADPH oxidase in obesogenic diet-fed rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Vidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melha Benlebna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Arena</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Romain Riscal</w:t>
+                <w:t xml:space="preserve">Joel Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.01.023⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.6166-6179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8fo02037j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837662v1</w:t>
+                <w:t xml:space="preserve">hal-01925481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle overexpression of short isoform Sirt3 altered mitochondrial cardiolipin content and fatty acid composition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lecomte</w:t>
+                <w:t xml:space="preserve">Glucocorticoid-dependent REDD1 expression reduces muscle metabolism to enable adaptation under energetic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian A Britto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Belloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioenergetics and Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10863-018-9752-1⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-018-0525-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837665v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle expression of p43, a truncated thyroid hormone receptor α, affects lipid composition and metabolism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Skeletal muscle overexpression of short isoform Sirt3 altered mitochondrial cardiolipin content and fatty acid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bioenergetics and Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 50 (1), pp.71-79. </w:t>
+              <w:t xml:space="preserve">, 2018, 50 (2), pp.131-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10863-018-9743-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10863-018-9752-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837663v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of natural deep eutectic solvent betaine: Glycerol in rats</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Skeletal muscle expression of p43, a truncated thyroid hormone receptor α, affects lipid composition and metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Casas</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cortade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01746⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bioenergetics and Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.71-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10863-018-9743-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837673v1</w:t>
+                <w:t xml:space="preserve">hal-01837663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les FAHFAs, une nouvelle classe de lipides endogènes bioactifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Toxicity of natural deep eutectic solvent betaine: Glycerol in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melha Benlebna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Balas</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bani Mariana Ruesgas Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Online (2), 6 p. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (24), pp.6205-6212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2018.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837664v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacological modulation of LMNA SRSF1-dependent splicing abrogates diet-induced obesity in mice</w:t>
               </w:r>
@@ -4658,51 +4658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial T3 receptor and targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4896,51 +4896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature homeostasis in mice lacking the p43 mitochondrial T3 receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5173,77 +5173,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cardiolipides, des phospholipides clés pour la fonction mitochondriale. Relation avec les apports lipidiques et la physiopathologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coudray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50 (6), pp.331-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5424,77 +5424,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high dietary lipid intake and related metabolic disorders on the abundance and acyl composition of the unique mitochondrial phospholipid, cardiolipin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coudray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bioenergetics and Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46 (5), pp.447-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5526,977 +5526,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonistic functions of LMNA isoforms in energy expenditure and lifespan.</w:t>
+                <w:t xml:space="preserve">Metabolic intervention on lipid synthesis converging pathways abrogates prostate cancer growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel C Lopez-Mejia</w:t>
+                <w:t xml:space="preserve">Vivian Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion de Toledo</w:t>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Chavey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Lapasset</w:t>
+                <w:t xml:space="preserve">C. Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Cavelier</w:t>
+                <w:t xml:space="preserve">S Hure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/embr.201338126⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (42), pp.5101-5110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2012.523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421024v1</w:t>
+                <w:t xml:space="preserve">hal-01274921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depletion of the p43 mitochondrial T3 receptor increases Sertoli cell proliferation in mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antagonistic functions of LMNA isoforms in energy expenditure and lifespan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Roy</w:t>
+                <w:t xml:space="preserve">Isabel C Lopez-Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+                <w:t xml:space="preserve">Marion de Toledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Livera</w:t>
+                <w:t xml:space="preserve">Carine Chavey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lapasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Simone Parent</w:t>
+                <w:t xml:space="preserve">Patricia Cavelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (9), pp.1-15. </w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (5), pp.529-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/embr.201338126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129770v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acide chicorique est une molécule antioxydante stimulant la voie AMP Kinase, l’expression de PGC1 α et l’activité mitochondriale dans un modèle de cellules musculaires striées</w:t>
+                <w:t xml:space="preserve">Depletion of the p43 mitochondrial T3 receptor increases Sertoli cell proliferation in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Schlernitzauer</w:t>
+                <w:t xml:space="preserve">Betty Fumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Oiry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+                <w:t xml:space="preserve">Stéphanie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Cros</w:t>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Livera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Simone Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1262-3636(13)71786-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837583v1</w:t>
+                <w:t xml:space="preserve">hal-01129770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of long-term administration of saturated and n-3 fatty acid-rich diets on lipid utilisation and oxidative stress in rat liver and muscle tissues</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’acide chicorique est une molécule antioxydante stimulant la voie AMP Kinase, l’expression de PGC1 α et l’activité mitochondriale dans un modèle de cellules musculaires striées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Ramos</w:t>
+                <w:t xml:space="preserve">Audrey Schlernitzauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114513001311⟩</w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (1), pp.A41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1262-3636(13)71786-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837566v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mice lacking the p43 mitochondrial T3 receptor become glucose intolerant and insulin resistant during aging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Coudray</w:t>
+                <w:t xml:space="preserve">Effects of long-term administration of saturated and n-3 fatty acid-rich diets on lipid utilisation and oxidative stress in rat liver and muscle tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075111⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (10), pp.1789-1802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114513001311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189724v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicoric Acid Is an Antioxidant Molecule That Stimulates AMP Kinase Pathway in L6 Myotubes and Extends Lifespan in Caenorhabditis elegans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Cortade</w:t>
+                <w:t xml:space="preserve">Mice lacking the p43 mitochondrial T3 receptor become glucose intolerant and insulin resistant during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sebastien Annicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (11), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0078788⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189799v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic intervention on lipid synthesis converging pathways abrogates prostate cancer growth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Henriquet</w:t>
+                <w:t xml:space="preserve">Chicoric Acid Is an Antioxidant Molecule That Stimulates AMP Kinase Pathway in L6 Myotubes and Extends Lifespan in Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schlernitzauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Hure</w:t>
+                <w:t xml:space="preserve">Raphaël Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Cristol</w:t>
+                <w:t xml:space="preserve">Simon Galas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (42), pp.5101-5110. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/onc.2012.523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0078788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274921v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stress, inflammation, and autophagic stress as the key mechanisms of premature age-related hearing loss in SAMP8 mouse cochlea</w:t>
               </w:r>
@@ -6508,51 +6508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Menardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ladrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6610,389 +6610,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein sequences involved in the mitochondrial import of the 3,5,3'-L-triiodothyronine receptor p43.</w:t>
+                <w:t xml:space="preserve">Mitochondrial T3 receptor p43 regulates insulin secretion and glucose homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Carazo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Casas</w:t>
+                <w:t xml:space="preserve">E. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Seyer</w:t>
+                <w:t xml:space="preserve">J. S. Annicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+                <w:t xml:space="preserve">A. Schlernitzauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcp.24085⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (1), pp.40--50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.11-186841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747594v1</w:t>
+                <w:t xml:space="preserve">hal-02193048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial T3 receptor p43 regulates insulin secretion and glucose homeostasis</w:t>
+                <w:t xml:space="preserve">Protein sequences involved in the mitochondrial import of the 3,5,3'-L-triiodothyronine receptor p43.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Blanchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bertrand</w:t>
+                <w:t xml:space="preserve">Angel Carazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. S. Annicotte</w:t>
+                <w:t xml:space="preserve">Pascal Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schlernitzauer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Pessemesse</w:t>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 227 (12), pp.3768-3777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.24085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.11-186841⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193048v1</w:t>
+                <w:t xml:space="preserve">hal-00747594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depletion of the p43 mitochondrial T3 receptor in mice affects skeletal muscle development and activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schlernitzauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamroeun Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (2), pp.748-756. </w:t>
@@ -7030,491 +7030,491 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E2F transcription factor-1 regulates oxidative metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Blanchet</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. Annicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Annicotte</w:t>
+                <w:t xml:space="preserve">S. Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Lagarrigue</w:t>
+                <w:t xml:space="preserve">V. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Aguilar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Clapé</w:t>
+                <w:t xml:space="preserve">C. Clape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13 (9), pp.1146-1152. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+              <w:t xml:space="preserve">, 2011, 13 (9), pp.1146--52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncb2309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651296v1</w:t>
+                <w:t xml:space="preserve">hal-02193308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P43-dependent mitochondrial activity regulates myoblast differentiation and slow myosin isoform expression by control of Calcineurin expression.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+                <w:t xml:space="preserve">E2F transcription factor-1 regulates oxidative metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Annicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Rochard</w:t>
+                <w:t xml:space="preserve">Sylviane Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Busson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+                <w:t xml:space="preserve">Victor Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Clapé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2011.05.020⟩</w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (9), pp.1146-1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncb2309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00747781v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E2F transcription factor-1 regulates oxidative metabolism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P43-dependent mitochondrial activity regulates myoblast differentiation and slow myosin isoform expression by control of Calcineurin expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. S. Annicotte</w:t>
+                <w:t xml:space="preserve">Pascal Seyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lagarrigue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Clape</w:t>
+                <w:t xml:space="preserve">Muriel Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncb2309⟩</w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 317 (14), pp.2059-2071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2011.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193308v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polyphenol extract modifies quantity but not quality of liver fatty acid content in high-fat–high-sucrose diet-fed rats: possible implication of the sirtuin pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7604,64 +7604,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7725,51 +7725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recepteurs mitochondriaux de la triiodothyronine: import et mécanismes d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Carazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7868,51 +7868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naig Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7957,566 +7957,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activité mitochondriale est un régulateur majeur de la différenciation des myoblastes et de l’expression des isoformes de myosine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial activity regulates myoblast differentiation by control of c-Myc expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gerard Cabello</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Carazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gamaléri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 207 (1), pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.20539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664081v1</w:t>
+                <w:t xml:space="preserve">hal-02668009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian MyoD and c-Jun Coordinately Induce Transcriptional Activity of the 3,5,3'-Triiodothyronine Nuclear Receptor c-ErbAalpha1 in Proliferating Myoblasts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">L’activité mitochondriale est un régulateur majeur de la différenciation des myoblastes et de l’expression des isoformes de myosine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (4), pp.279-286</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663290v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a novel thyroid hormone receptor alpha variant involved in the regulation of myoblast differentiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Avian MyoD and c-Jun Coordinately Induce Transcriptional Activity of the 3,5,3'-Triiodothyronine Nuclear Receptor c-ErbAalpha1 in Proliferating Myoblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Daury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Seyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angel Carazo</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 147 (7), pp.3408-3418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2006-0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/me.2005-0074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02658539v1</w:t>
+                <w:t xml:space="preserve">hal-02663290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial activity regulates myoblast differentiation by control of c-Myc expression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Characterization of a novel thyroid hormone receptor alpha variant involved in the regulation of myoblast differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Carazo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gamaléri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (4), pp.749-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/me.2005-0074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcp.20539⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02668009v1</w:t>
+                <w:t xml:space="preserve">hal-02658539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coactivation of nuclear receptors and myogenic factors induces the major BTG1 influence on muscle differentiation</w:t>
               </w:r>
@@ -9014,89 +9014,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposing functions of ATF2 and Fos-like transcription factors in c-Jun-mediated myogenic expression and terminal differentiation of avian myoblasts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Busson</w:t>
+                <w:t xml:space="preserve">Opposing functions of ATF2 and fos-like transcription factors in c-Jun-mediated myogenin expression and terminal differentiation of avian myoblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolaï Tourkine</w:t>
+                <w:t xml:space="preserve">Nikolai Tourkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9115,1564 +9115,1564 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20, pp.7998-8008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00179715v1</w:t>
+                <w:t xml:space="preserve">hal-02679812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of functional domains involved in BTG1 cell localization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opposing functions of ATF2 and Fos-like transcription factors in c-Jun-mediated myogenic expression and terminal differentiation of avian myoblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Daury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rodier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.P. Rouault</w:t>
+                <w:t xml:space="preserve">Nicolaï Tourkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 20, pp.2691-2703</w:t>
+              <w:t xml:space="preserve">, 2001, 20, pp.7998-8008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673935v1</w:t>
+                <w:t xml:space="preserve">ensl-00179715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of functional domains involved in BTG1 cell localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Rouault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C Berthet</w:t>
+                <w:t xml:space="preserve">J.P. Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 20 (21), pp.2691-2703. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 20, pp.2691-2703</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998574v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid hormone action in mitochondria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
+                <w:t xml:space="preserve">Identification of functional domains involved in BTG1 cell localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 20 (21), pp.2691-2703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1204398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670375v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The triiodothyronine nuclear receptor c-ErbAalpha1 inhibits avian MyoD transcriptional activity in myoblasts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Busson</w:t>
+                <w:t xml:space="preserve">Thyroid hormone action in mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 508, pp.236-240</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 26, pp.67-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674986v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposing functions of ATF2 and fos-like transcription factors in c-Jun-mediated myogenin expression and terminal differentiation of avian myoblasts</w:t>
+                <w:t xml:space="preserve">The triiodothyronine nuclear receptor c-ErbAalpha1 inhibits avian MyoD transcriptional activity in myoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 20, pp.7998-8008</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 508, pp.236-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679812v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The direct tri-lodothyronine mitochondrial pathway: science or mythology ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 45 kDa protein related to PPAR gamma 2, induced by peroxisome proliferators, is located in the mitochondrial matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thyroid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 10 (11), pp.965-969</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 478, pp.4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692693v1</w:t>
+                <w:t xml:space="preserve">hal-02693695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial activity is involved in the regulation of myoblast differenciation through myogenin expression and activity of myogenic factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marchal-Victorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 275 (4), pp.2733-2744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New molecular aspects of regulation of mitochondrial activity by fenofibrate and fasting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The direct tri-lodothyronine mitochondrial pathway: science or mythology ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 482, pp.71-74</w:t>
+              <w:t xml:space="preserve">Thyroid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (11), pp.965-969</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692694v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 45 kDa protein related to PPAR gamma 2, induced by peroxisome proliferators, is located in the mitochondrial matrix</w:t>
+                <w:t xml:space="preserve">New molecular aspects of regulation of mitochondrial activity by fenofibrate and fasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 478, pp.4-8</w:t>
+              <w:t xml:space="preserve">, 2000, 482, pp.71-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693695v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variant form of the nuclear triiodothyronine receptor c-ErbA alpha 1 plays a direct role in regulation of mitochondrial RNA synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BTG1: a triiodothyronine target involved in the myogenic influence of the hormone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marchal-Victorion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Marchal-Victorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 19 (12), pp.7913-7924</w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 249, pp.337-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693730v1</w:t>
+                <w:t xml:space="preserve">hal-02689179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BTG1: A Triiodothyronine Target Involved in the Myogenic Influence of the Hormone</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A variant form of the nuclear triiodothyronine receptor c-ErbA alpha 1 plays a direct role in regulation of mitochondrial RNA synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marchal-Victorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 19 (12), pp.7913-7924</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998589v1</w:t>
+                <w:t xml:space="preserve">hal-02693730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BTG1: a triiodothyronine target involved in the myogenic influence of the hormone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Rochard</w:t>
+                <w:t xml:space="preserve">BTG1: A Triiodothyronine Target Involved in the Myogenic Influence of the Hormone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchal-Victorion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 249, pp.337-348</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 249 (2), pp.337-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/excr.1999.4486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689179v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological importance of the T3 mitochondrial pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wrutniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10766,51 +10766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11022,90 +11022,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single short reprogramming early in life improves fitness and increases lifespan in old age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Alle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bensadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bechir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11147,103 +11147,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétique des évènements protéolytiques et métaboliques dans le muscle post-mortem des souris KO myostatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Groupe Muscle-Viande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Theix, France. 19p</w:t>
@@ -11272,51 +11272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de lipides bioactifs 9-PAHPA ou 9-OAHPA sur les désordres métaboliques chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melha Benlebna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11324,51 +11324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Journée Scientifique de l’IMBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
@@ -11397,77 +11397,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging link between oxidative stress handling and autophagy in post-mortem maturation of mice skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11992,51 +11992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of mitochondrial and cytosolic isoforms of NAD+ dependent deacetylase SIRT3 in skeletal muscle homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12117,51 +12117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle physiologique des isoformes M1 et M3 de Sirt3 dans le tissu musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12242,90 +12242,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicoric acid is an anti-oxidant molecule stimulating AMP Kinase, PGC-1alpha expression and mitochondrial activity in a model of skeletal muscular cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schlernitzauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12630,51 +12630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point de la mesure de la signalisation rétrograde mitochondriale au cours de la différenciation musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12749,489 +12749,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is TR alpha an oncogene ? Overexpression of P43 induces human dermal fibroblast transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequences involved in the different cellular localizations of mitochondrial and nuclear TR alpha 1 proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Cabello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Annual Meeting of the European Thyroid Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, Naples, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">, Sep 2006, Naples, Italy. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818331v1</w:t>
+                <w:t xml:space="preserve">hal-02821328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The myogenic T3 influence is mediated by regulation of the expression of a common TR and myogenic factor coactivator</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Involvement of the direct T3 mitochondrial pathway in mouse muscle development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Seyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Annual Meeting of the European Thyroid Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, Naples, Italy. n.p</w:t>
+              <w:t xml:space="preserve">, Sep 2006, Naples, Italy. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824371v1</w:t>
+                <w:t xml:space="preserve">hal-02813038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequences involved in the different cellular localizations of mitochondrial and nuclear TR alpha 1 proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Carazo</w:t>
+                <w:t xml:space="preserve">Is TR alpha an oncogene ? Overexpression of P43 induces human dermal fibroblast transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Cabello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Annual Meeting of the European Thyroid Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, Naples, Italy. n.p</w:t>
+              <w:t xml:space="preserve">, Sep 2006, Naples, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821328v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the direct T3 mitochondrial pathway in mouse muscle development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The myogenic T3 influence is mediated by regulation of the expression of a common TR and myogenic factor coactivator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Annual Meeting of the European Thyroid Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, Naples, Italy. 1p</w:t>
+              <w:t xml:space="preserve">, Sep 2006, Naples, Italy. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813038v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The T3 mitochondrial pathway</w:t>
               </w:r>
@@ -13243,51 +13243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wrutniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13426,51 +13426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siriluck Liengprayoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France. </w:t>
@@ -13926,51 +13926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melha Benlebna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
@@ -13999,474 +13999,474 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des changements transitoires du métabolisme du zygote chez la souris influencent le phénotype musculaire à l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. 21, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les FAHFAs régulent la prolifération des myoblastes C2C12 et favorisent un phénotype plus oxydatif dans le muscle squelettique chez la souris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Le 9-PAHPA et le 9-OAHPA modulent le métabolisme basal et améliorent la sensibilité à l’insuline chez des souris nourries avec un régime obésogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melha Benlebna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849272v1</w:t>
+                <w:t xml:space="preserve">hal-04849295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le 9-PAHPA et le 9-OAHPA modulent le métabolisme basal et améliorent la sensibilité à l’insuline chez des souris nourries avec un régime obésogène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Les FAHFAs régulent la prolifération des myoblastes C2C12 et favorisent un phénotype plus oxydatif dans le muscle squelettique chez la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melha Benlebna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Vigor</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849295v1</w:t>
+                <w:t xml:space="preserve">hal-04849272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l’apoptose et de l’autophagie aux mécanismes de transformation post-mortem du muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14508,77 +14508,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the proteolytic events by the Myostatin in the post-mortem skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14633,77 +14633,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for autophagy attenuation during post-mortem maturation of hypertrophied muscle in myostatin deficient mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14758,64 +14758,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal muscle overexpression of short isoform sirt3 altered mitochondrial cardiolipin content and fatty acid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14877,402 +14877,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La surexpression de Sirt3 dans le muscle squelettique modifie la composition en lipides des membranes des mitochondries et leur activité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Impact de génotypes musculaires sur les caractéristiques fonctionnelles et métaboliques du muscle in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Cortade</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tintignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 221 p., 2016, Journées francophones de nutrition</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837653v1</w:t>
+                <w:t xml:space="preserve">hal-01837647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du statut énergétique de l’œuf sur deux modèles génétiques d’hypertrophie musculaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+                <w:t xml:space="preserve">La surexpression de Sirt3 dans le muscle squelettique modifie la composition en lipides des membranes des mitochondries et leur activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 221 p., 2016, Journées francophones de nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837627v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de génotypes musculaires sur les caractéristiques fonctionnelles et métaboliques du muscle in vivo</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+                <w:t xml:space="preserve">Impact du statut énergétique de l’œuf sur deux modèles génétiques d’hypertrophie musculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bertrand Favier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Tintignac</w:t>
+                <w:t xml:space="preserve">Bernadette Banrezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837647v1</w:t>
+                <w:t xml:space="preserve">hal-01837627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction du récepteur mitochondrial de la T3 (p43) avec VDAC et β-F1-ATPase : conséquences sur l’import de p43, l’apoptose et la production d’ATP</w:t>
               </w:r>
@@ -15284,51 +15284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gouarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15792,51 +15792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cabello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15932,51 +15932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet-Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siriluck Liengprayoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16052,103 +16052,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single short reprogramming early in life improves fitness and increases lifespan in old age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Alle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bensadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Béchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16339,51 +16339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Relier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zagiel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Di Giorgio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Planque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2025.03.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Chaslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camil Merheb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gerbal-Chaloin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Diab-Assaf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Daujat-Chavanieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17061031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04496075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Rym Saidia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Mechaly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Venteo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13020149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doussat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatuporn Chaiyut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bronstein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vaysse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.115330" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.114945" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cort&#233;s-Espinar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2022.109216" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Cort&#233;s-Espinar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Ibarz-Blanch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge R Soliz-Rueda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12081606" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03819049v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Borgne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bensadoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly B&#233;chir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13714" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nassar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108726" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Soliz-Rueda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet&#8208;coudray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14040774" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115296v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha Benlebna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coudray" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.12.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gratias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Nasr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Affortit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ceccato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10121880" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Alvarado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluck Liengprayoon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.01.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02391-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Sultan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cabello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052489" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141679v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ladrech" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bourien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00953-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973322v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197203" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02532921v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2020.108361" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034553v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239046" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281123v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Vid&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jover" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfbc.12979" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cortade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48703-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Benkafadar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin A. Affortit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-019-1493-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bonafos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lipd.12128" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925481v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Poupon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fo02037j" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815521v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belloum" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0525-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837662v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arena" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Yann Cisse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pyrdziak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riscal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.01.023" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837665v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecomte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-018-9752-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837663v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-018-9743-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837673v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bani Mariana Ruesgas Ramon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01746" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.01.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lopez-Herrera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Apolit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bareche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lapasset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2016.220" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603935v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cabello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2017.01.054" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837650v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Rodier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kirsh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Houles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delpech" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1602754113" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101950v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12129" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231399v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chartier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Klein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pierson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gidaro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005092" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837621v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2015.04.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837572v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bouton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.09.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837579v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-014-9555-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421024v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C Lopez-Mejia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Toledo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cavelier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/embr.201338126" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129770v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fumel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Simone Parent" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837583v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schlernitzauer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oiry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(13)71786-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJMD27QS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837566v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Aoun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ramos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513001311" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189724v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Annicotte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075111" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189799v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hamad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078788" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274921v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Fritz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henriquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hure" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cristol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.523" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650777v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Menardo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4037" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747594v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Carazo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Seyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24085" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6GVZ10P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193048v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Annicotte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlernitzauer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pessemesse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-186841" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746541v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-195933" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651296v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lagarrigue" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aguilar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clap&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2309" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747781v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Rochard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.05.020" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8B1CN57-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193308v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarrigue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aguilar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clape" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669157v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Michel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jullien" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510002850" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156261v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005631" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654788v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2008010" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189356v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Grandemange" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naig Gueguen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002501" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664081v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663290v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Daury" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-0101" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658539v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2005-0074" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668009v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gamal&#233;ri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.20539" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43E721BEC5E65F06A63A2842055996A164CEB70C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676240v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Busson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carazo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seyer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandemange" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208373" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681764v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;cuwe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-3652" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679562v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daury" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676218v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179715v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola&#239; Tourkine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673935v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rouault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998574v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berthet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204398" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670375v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674986v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679812v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Tourkine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692693v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694643v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal-Victorion" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692694v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693695v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Domenjoud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hatier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693730v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998589v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal-Victorion" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1999.4486" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S744Z0H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689179v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688528v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fraysse" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charrier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686275v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849220v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902975v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bechir" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940121v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849232v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948484v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837635v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Lecaplain" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837629v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797582v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740677v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Trollet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837637v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Abdel Khalek" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837641v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837556v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oiry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cros" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837608v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837609v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756662v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gouarne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818331v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824371v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821328v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813038v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gueguen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768713v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849389v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849370v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferrer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903030v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ruel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bahloul" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849353v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849311v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816250v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849272v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849295v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941438v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940229v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940597v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941653v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Lecomte" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837653v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837627v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837647v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823558v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787382v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/mitochondria-in-obesity-and-type-2-diabetes/morio/978-0-12-811752-1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811752-1.00003-1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831447v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9781493979011" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7902-8_14" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822195v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/h04344t20055k368/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-153-0_3" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832833v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903121v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359778v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Relier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zagiel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Di Giorgio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Planque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2025.03.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Chaslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camil Merheb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gerbal-Chaloin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Diab-Assaf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Daujat-Chavanieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17061031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04496075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Rym Saidia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Mechaly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Venteo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13020149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doussat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatuporn Chaiyut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bronstein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vaysse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.115330" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.114945" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cort&#233;s-Espinar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2022.109216" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Cort&#233;s-Espinar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Ibarz-Blanch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge R Soliz-Rueda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12081606" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Soliz-Rueda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet&#8208;coudray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14040774" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03819049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Borgne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bensadoun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly B&#233;chir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13714" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nassar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108726" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141679v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Affortit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ladrech" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ceccato" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bourien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00953-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha Benlebna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coudray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.12.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gratias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Nasr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10121880" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184467v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Alvarado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluck Liengprayoon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.01.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02391-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Sultan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184462v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cabello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052489" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02532921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2020.108361" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973322v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197203" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034553v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239046" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281123v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Vid&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jover" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfbc.12979" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cortade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48703-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Benkafadar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin A. Affortit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-019-1493-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bonafos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lipd.12128" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837664v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.01.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arena" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Yann Cisse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pyrdziak" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riscal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.01.023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925481v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Poupon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fo02037j" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belloum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0525-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837665v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecomte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-018-9752-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837663v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-018-9743-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837673v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bani Mariana Ruesgas Ramon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01746" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lopez-Herrera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Apolit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bareche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lapasset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2016.220" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603935v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cabello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2017.01.054" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837650v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Rodier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kirsh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Houles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delpech" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1602754113" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101950v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12129" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231399v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chartier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Klein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pierson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gidaro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005092" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837621v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2015.04.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837572v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bouton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.09.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837579v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-014-9555-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274921v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Fritz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henriquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hure" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cristol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.523" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421024v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C Lopez-Mejia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Toledo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cavelier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/embr.201338126" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129770v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fumel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Simone Parent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837583v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schlernitzauer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oiry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cros" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(13)71786-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJMD27QS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837566v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Aoun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ramos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513001311" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189724v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Annicotte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075111" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189799v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hamad" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078788" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650777v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Menardo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4037" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193048v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Annicotte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlernitzauer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pessemesse" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-186841" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747594v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Carazo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Seyer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24085" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6GVZ10P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746541v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-195933" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193308v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarrigue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aguilar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clape" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2309" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651296v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lagarrigue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aguilar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clap&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747781v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Rochard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.05.020" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8B1CN57-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669157v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Michel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jullien" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510002850" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156261v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005631" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654788v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2008010" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189356v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Grandemange" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naig Gueguen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002501" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668009v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gamal&#233;ri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.20539" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43E721BEC5E65F06A63A2842055996A164CEB70C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664081v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663290v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Daury" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-0101" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658539v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2005-0074" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676240v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Busson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carazo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seyer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandemange" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208373" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681764v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;cuwe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-3652" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679562v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daury" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676218v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679812v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Tourkine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179715v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola&#239; Tourkine" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673935v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rouault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998574v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berthet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204398" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670375v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674986v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693695v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Domenjoud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hatier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694643v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal-Victorion" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692693v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692694v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689179v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693730v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998589v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal-Victorion" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1999.4486" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S744Z0H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688528v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fraysse" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charrier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686275v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849220v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902975v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bechir" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940121v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849232v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948484v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837635v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Lecaplain" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837629v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797582v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740677v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Trollet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837637v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Abdel Khalek" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837641v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837556v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oiry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cros" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837608v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837609v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756662v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gouarne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821328v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813038v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gueguen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818331v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824371v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768713v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849389v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849370v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferrer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903030v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ruel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bahloul" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849353v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849311v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816250v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849295v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849272v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941438v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940229v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940597v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941653v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Lecomte" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837647v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837653v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837627v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823558v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787382v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/mitochondria-in-obesity-and-type-2-diabetes/morio/978-0-12-811752-1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811752-1.00003-1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831447v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9781493979011" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7902-8_14" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822195v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/h04344t20055k368/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-153-0_3" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832833v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903121v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359778v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>