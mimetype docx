--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1302,1665 +1302,1665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-of-Day Circadian Modulation of Grape-Seed Procyanidin Extract (GSPE) in Hepatic Mitochondrial Dynamics in Cafeteria-Diet-Induced Obese Rats</w:t>
+                <w:t xml:space="preserve">Myostatin gene inactivation increases post-mortem calpain-dependent muscle proteolysis in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romina Rodríguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Cortés-Espinar</w:t>
+                <w:t xml:space="preserve">Rim Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Soliz-Rueda</w:t>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Feillet‐coudray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Casas</w:t>
+                <w:t xml:space="preserve">Gilles Carnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14040774⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185, pp.108726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586034v1</w:t>
+                <w:t xml:space="preserve">hal-03503780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single short reprogramming early in life initiates and propagates an epigenetically related mechanism improving fitness and promoting an increased healthy lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Alle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bensadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Béchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/acel.13714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myostatin gene inactivation increases post-mortem calpain-dependent muscle proteolysis in mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-of-Day Circadian Modulation of Grape-Seed Procyanidin Extract (GSPE) in Hepatic Mitochondrial Dynamics in Cafeteria-Diet-Induced Obese Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Carnac</w:t>
+                <w:t xml:space="preserve">Romina Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cortés-Espinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Fouret</w:t>
+                <w:t xml:space="preserve">Jorge Soliz-Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Goustard</w:t>
+                <w:t xml:space="preserve">Christine Feillet‐coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 185, pp.108726. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu14040774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503780v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exacerbated age-related hearing loss in mice lacking the p43 mitochondrial T3 receptor</w:t>
+                <w:t xml:space="preserve">Potential physio-pathological effects of branched fatty acid esters of hydroxy fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Affortit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Casas</w:t>
+                <w:t xml:space="preserve">Melha Benlebna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Ladrech</w:t>
+                <w:t xml:space="preserve">Sylvie Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Ceccato</w:t>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Bourien</w:t>
+                <w:t xml:space="preserve">Charles Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (1), </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 182, pp.13-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-021-00953-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141679v1</w:t>
+                <w:t xml:space="preserve">hal-03115296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential physio-pathological effects of branched fatty acid esters of hydroxy fatty acids</w:t>
+                <w:t xml:space="preserve">Impulse Noise Induced Hidden Hearing Loss, Hair Cell Ciliary Changes and Oxidative Stress in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melha Benlebna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Balas</w:t>
+                <w:t xml:space="preserve">Paul Gratias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Gaillet</w:t>
+                <w:t xml:space="preserve">Jamal Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Durand</w:t>
+                <w:t xml:space="preserve">Corentin Affortit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Coudray</w:t>
+                <w:t xml:space="preserve">Jean-Charles Ceccato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 182, pp.13-22. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (12), 17p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.12.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox10121880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115296v1</w:t>
+                <w:t xml:space="preserve">hal-03461633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulse Noise Induced Hidden Hearing Loss, Hair Cell Ciliary Changes and Oxidative Stress in Mice</w:t>
+                <w:t xml:space="preserve">Effets bénéfiques potentiels des acides gras furaniques, des lipides alimentaires bioactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Gratias</w:t>
+                <w:t xml:space="preserve">Katherine Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Nasr</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence François</w:t>
+                <w:t xml:space="preserve">Siriluck Liengprayoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (12), 17p. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (2), pp.117-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox10121880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461633v1</w:t>
+                <w:t xml:space="preserve">hal-03184467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets bénéfiques potentiels des acides gras furaniques, des lipides alimentaires bioactifs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gaillet</w:t>
+                <w:t xml:space="preserve">Long-term intake of 9-PAHPA or 9-OAHPA modulates favorably the basal metabolism and exerts an insulin sensitizing effect in obesogenic diet-fed mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melha Benlebna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.01.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (2013–2027), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02391-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184467v1</w:t>
+                <w:t xml:space="preserve">hal-02962441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term intake of 9-PAHPA or 9-OAHPA modulates favorably the basal metabolism and exerts an insulin sensitizing effect in obesogenic diet-fed mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melha Benlebna</w:t>
+                <w:t xml:space="preserve">Potential favourable health effects of some dietary uncommon fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fouret</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-020-02391-1⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2021028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962441v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential favourable health effects of some dietary uncommon fatty acids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">p43, a Truncated Form of Thyroid Hormone Receptor α, Regulates Maturation of Pancreatic β Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet-Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Sultan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Casas</w:t>
+                <w:t xml:space="preserve">Chantal Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28, </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2021028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22052489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321938v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p43, a Truncated Form of Thyroid Hormone Receptor α, Regulates Maturation of Pancreatic β Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exacerbated age-related hearing loss in mice lacking the p43 mitochondrial T3 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Affortit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Blanchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Feillet-Coudray</w:t>
+                <w:t xml:space="preserve">Sabine Ladrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Coudray</w:t>
+                <w:t xml:space="preserve">Jean-Charles Ceccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Cabello</w:t>
+                <w:t xml:space="preserve">Jerome Bourien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (5), </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22052489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-021-00953-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184462v1</w:t>
+                <w:t xml:space="preserve">hal-03141679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term high intake of 9-PAHPA or 9-OAHPA increases basal metabolism and insulin sensitivity but disrupts liver homeostasis in healthy mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+                <w:t xml:space="preserve">Transient Changes of Metabolism at the Pronuclear Stage in Mice Influences Skeletal Muscle Phenotype in Adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Letheule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2020.108361⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532921v1</w:t>
+                <w:t xml:space="preserve">hal-02973322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Changes of Metabolism at the Pronuclear Stage in Mice Influences Skeletal Muscle Phenotype in Adulthood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
+                <w:t xml:space="preserve">Long-term high intake of 9-PAHPA or 9-OAHPA increases basal metabolism and insulin sensitivity but disrupts liver homeostasis in healthy mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melha Benlebna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Letheule</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (19), </w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.108361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2020.108361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973322v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAHFAs Regulate the Proliferation of C2C12 Myoblasts and Induce a Shift toward a More Oxidative Phenotype in Mouse Skeletal Muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melha Benlebna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2968,51 +2968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (23), pp.9046. </w:t>
@@ -3076,51 +3076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Vidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3210,51 +3210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tintignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3370,51 +3370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin A. Affortit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Ceccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 56 (8), pp.5950-5969. </w:t>
@@ -3465,64 +3465,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Measures of Dyslipidemia, Inflammation, and Oxidative Stress in Rats Fed a High-Fat/High-Fructose Diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet-Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3580,619 +3580,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les FAHFAs, une nouvelle classe de lipides endogènes bioactifs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Coudray</w:t>
+                <w:t xml:space="preserve">Mitochondrial MDM2 regulates respiratory complex i activity independently of p53</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Yann Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pyrdziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Riscal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2018.01.004⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (4), pp.594-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837664v1</w:t>
+                <w:t xml:space="preserve">hal-01837662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial MDM2 regulates respiratory complex i activity independently of p53</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Riscal</w:t>
+                <w:t xml:space="preserve">Spirulina platensis and silicon-enriched spirulina equally improve glucose tolerance and decrease the enzymatic activity of hepatic NADPH oxidase in obesogenic diet-fed rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Vidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melha Benlebna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.01.023⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.6166-6179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8fo02037j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837662v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirulina platensis and silicon-enriched spirulina equally improve glucose tolerance and decrease the enzymatic activity of hepatic NADPH oxidase in obesogenic diet-fed rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joel Poupon</w:t>
+                <w:t xml:space="preserve">Glucocorticoid-dependent REDD1 expression reduces muscle metabolism to enable adaptation under energetic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian A Britto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cortade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Belloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8fo02037j⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-018-0525-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925481v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucocorticoid-dependent REDD1 expression reduces muscle metabolism to enable adaptation under energetic stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian A Britto</w:t>
+                <w:t xml:space="preserve">Skeletal muscle expression of p43, a truncated thyroid hormone receptor α, affects lipid composition and metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Gallot</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-018-0525-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bioenergetics and Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.71-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10863-018-9743-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815521v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal muscle overexpression of short isoform Sirt3 altered mitochondrial cardiolipin content and fatty acid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4220,325 +4220,325 @@
               <w:t xml:space="preserve">Journal of Bioenergetics and Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (2), pp.131-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10863-018-9752-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle expression of p43, a truncated thyroid hormone receptor α, affects lipid composition and metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxicity of natural deep eutectic solvent betaine: Glycerol in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melha Benlebna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bani Mariana Ruesgas Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioenergetics and Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10863-018-9743-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (24), pp.6205-6212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837663v1</w:t>
+                <w:t xml:space="preserve">hal-01837673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of natural deep eutectic solvent betaine: Glycerol in rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Les FAHFAs, une nouvelle classe de lipides endogènes bioactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melha Benlebna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fouret</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66 (24), pp.6205-6212. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Online (2), 6 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837673v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacological modulation of LMNA SRSF1-dependent splicing abrogates diet-induced obesity in mice</w:t>
               </w:r>
@@ -4658,51 +4658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial T3 receptor and targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4896,51 +4896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature homeostasis in mice lacking the p43 mitochondrial T3 receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5173,77 +5173,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cardiolipides, des phospholipides clés pour la fonction mitochondriale. Relation avec les apports lipidiques et la physiopathologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coudray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50 (6), pp.331-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5424,77 +5424,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high dietary lipid intake and related metabolic disorders on the abundance and acyl composition of the unique mitochondrial phospholipid, cardiolipin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coudray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bioenergetics and Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46 (5), pp.447-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5526,977 +5526,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic intervention on lipid synthesis converging pathways abrogates prostate cancer growth</w:t>
+                <w:t xml:space="preserve">Antagonistic functions of LMNA isoforms in energy expenditure and lifespan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivian Fritz</w:t>
+                <w:t xml:space="preserve">Isabel C Lopez-Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+                <w:t xml:space="preserve">Marion de Toledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Henriquet</w:t>
+                <w:t xml:space="preserve">Carine Chavey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lapasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Hure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Cristol</w:t>
+                <w:t xml:space="preserve">Patricia Cavelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/onc.2012.523⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (5), pp.529-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/embr.201338126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274921v1</w:t>
+                <w:t xml:space="preserve">hal-01421024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonistic functions of LMNA isoforms in energy expenditure and lifespan.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’acide chicorique est une molécule antioxydante stimulant la voie AMP Kinase, l’expression de PGC1 α et l’activité mitochondriale dans un modèle de cellules musculaires striées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schlernitzauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel C Lopez-Mejia</w:t>
+                <w:t xml:space="preserve">Catherine Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion de Toledo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patricia Cavelier</w:t>
+                <w:t xml:space="preserve">Gérard Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/embr.201338126⟩</w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (1), pp.A41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1262-3636(13)71786-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421024v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depletion of the p43 mitochondrial T3 receptor increases Sertoli cell proliferation in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of long-term administration of saturated and n-3 fatty acid-rich diets on lipid utilisation and oxidative stress in rat liver and muscle tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betty Fumel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne-Simone Parent</w:t>
+                <w:t xml:space="preserve">Jeanne Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074015⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (10), pp.1789-1802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114513001311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129770v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acide chicorique est une molécule antioxydante stimulant la voie AMP Kinase, l’expression de PGC1 α et l’activité mitochondriale dans un modèle de cellules musculaires striées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depletion of the p43 mitochondrial T3 receptor increases Sertoli cell proliferation in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Fumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Livera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Schlernitzauer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gérard Cros</w:t>
+                <w:t xml:space="preserve">Anne-Simone Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1262-3636(13)71786-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01837583v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of long-term administration of saturated and n-3 fatty acid-rich diets on lipid utilisation and oxidative stress in rat liver and muscle tissues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Ramos</w:t>
+                <w:t xml:space="preserve">Mice lacking the p43 mitochondrial T3 receptor become glucose intolerant and insulin resistant during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sebastien Annicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114513001311⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837566v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mice lacking the p43 mitochondrial T3 receptor become glucose intolerant and insulin resistant during aging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Coudray</w:t>
+                <w:t xml:space="preserve">Chicoric Acid Is an Antioxidant Molecule That Stimulates AMP Kinase Pathway in L6 Myotubes and Extends Lifespan in Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schlernitzauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Galas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (9), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075111⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0078788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189724v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicoric Acid Is an Antioxidant Molecule That Stimulates AMP Kinase Pathway in L6 Myotubes and Extends Lifespan in Caenorhabditis elegans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Oiry</w:t>
+                <w:t xml:space="preserve">Metabolic intervention on lipid synthesis converging pathways abrogates prostate cancer growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Hamad</w:t>
+                <w:t xml:space="preserve">S Hure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Galas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Cortade</w:t>
+                <w:t xml:space="preserve">Jean Paul Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (11), </w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (42), pp.5101-5110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0078788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/onc.2012.523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189799v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stress, inflammation, and autophagic stress as the key mechanisms of premature age-related hearing loss in SAMP8 mouse cochlea</w:t>
               </w:r>
@@ -6508,51 +6508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Menardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ladrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6629,51 +6629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial T3 receptor p43 regulates insulin secretion and glucose homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. S. Annicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6909,51 +6909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depletion of the p43 mitochondrial T3 receptor in mice affects skeletal muscle development and activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schlernitzauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamroeun Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7030,491 +7030,491 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E2F transcription factor-1 regulates oxidative metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. S. Annicotte</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lagarrigue</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Annicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Aguilar</w:t>
+                <w:t xml:space="preserve">Sylviane Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Clape</w:t>
+                <w:t xml:space="preserve">Victor Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Clapé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13 (9), pp.1146--52. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+              <w:t xml:space="preserve">, 2011, 13 (9), pp.1146-1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncb2309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193308v1</w:t>
+                <w:t xml:space="preserve">hal-02651296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E2F transcription factor-1 regulates oxidative metabolism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Annicotte</w:t>
+                <w:t xml:space="preserve">P43-dependent mitochondrial activity regulates myoblast differentiation and slow myosin isoform expression by control of Calcineurin expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Seyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Lagarrigue</w:t>
+                <w:t xml:space="preserve">Pierrick Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Aguilar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Clapé</w:t>
+                <w:t xml:space="preserve">Muriel Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncb2309⟩</w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 317 (14), pp.2059-2071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2011.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651296v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P43-dependent mitochondrial activity regulates myoblast differentiation and slow myosin isoform expression by control of Calcineurin expression.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Rochard</w:t>
+                <w:t xml:space="preserve">E2F transcription factor-1 regulates oxidative metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. Annicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Busson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+                <w:t xml:space="preserve">S. Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2011.05.020⟩</w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (9), pp.1146--52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncb2309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00747781v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polyphenol extract modifies quantity but not quality of liver fatty acid content in high-fat–high-sucrose diet-fed rats: possible implication of the sirtuin pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7957,341 +7957,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial activity regulates myoblast differentiation by control of c-Myc expression</w:t>
+                <w:t xml:space="preserve">L’activité mitochondriale est un régulateur majeur de la différenciation des myoblastes et de l’expression des isoformes de myosine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gamaléri</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (4), pp.279-286</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668009v1</w:t>
+                <w:t xml:space="preserve">hal-02664081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activité mitochondriale est un régulateur majeur de la différenciation des myoblastes et de l’expression des isoformes de myosine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a novel thyroid hormone receptor alpha variant involved in the regulation of myoblast differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gerard Cabello</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Carazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (4), pp.749-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/me.2005-0074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664081v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avian MyoD and c-Jun Coordinately Induce Transcriptional Activity of the 3,5,3'-Triiodothyronine Nuclear Receptor c-ErbAalpha1 in Proliferating Myoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Daury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8313,210 +8301,222 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 147 (7), pp.3408-3418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/en.2006-0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a novel thyroid hormone receptor alpha variant involved in the regulation of myoblast differentiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial activity regulates myoblast differentiation by control of c-Myc expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Seyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Carazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gamaléri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 207 (1), pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.20539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/me.2005-0074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02658539v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coactivation of nuclear receptors and myogenic factors induces the major BTG1 influence on muscle differentiation</w:t>
               </w:r>
@@ -9014,89 +9014,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposing functions of ATF2 and fos-like transcription factors in c-Jun-mediated myogenin expression and terminal differentiation of avian myoblasts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Busson</w:t>
+                <w:t xml:space="preserve">Opposing functions of ATF2 and Fos-like transcription factors in c-Jun-mediated myogenic expression and terminal differentiation of avian myoblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Daury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolai Tourkine</w:t>
+                <w:t xml:space="preserve">Nicolaï Tourkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9115,1564 +9115,1564 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20, pp.7998-8008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679812v1</w:t>
+                <w:t xml:space="preserve">ensl-00179715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposing functions of ATF2 and Fos-like transcription factors in c-Jun-mediated myogenic expression and terminal differentiation of avian myoblasts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of functional domains involved in BTG1 cell localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolaï Tourkine</w:t>
+                <w:t xml:space="preserve">A. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 20, pp.7998-8008</w:t>
+              <w:t xml:space="preserve">, 2001, 20, pp.2691-2703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00179715v1</w:t>
+                <w:t xml:space="preserve">hal-02673935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of functional domains involved in BTG1 cell localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.P. Rouault</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 20, pp.2691-2703</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 20 (21), pp.2691-2703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1204398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673935v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of functional domains involved in BTG1 cell localization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C Berthet</w:t>
+                <w:t xml:space="preserve">Thyroid hormone action in mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 26, pp.67-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998574v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid hormone action in mitochondria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The triiodothyronine nuclear receptor c-ErbAalpha1 inhibits avian MyoD transcriptional activity in myoblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 26, pp.67-77</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 508, pp.236-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670375v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The triiodothyronine nuclear receptor c-ErbAalpha1 inhibits avian MyoD transcriptional activity in myoblasts</w:t>
+                <w:t xml:space="preserve">Opposing functions of ATF2 and fos-like transcription factors in c-Jun-mediated myogenin expression and terminal differentiation of avian myoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Tourkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 508, pp.236-240</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 20, pp.7998-8008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674986v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 45 kDa protein related to PPAR gamma 2, induced by peroxisome proliferators, is located in the mitochondrial matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial activity is involved in the regulation of myoblast differenciation through myogenin expression and activity of myogenic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Domenjoud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Rodier</w:t>
+                <w:t xml:space="preserve">S. Marchal-Victorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 478, pp.4-8</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 275 (4), pp.2733-2744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693695v1</w:t>
+                <w:t xml:space="preserve">hal-02694643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial activity is involved in the regulation of myoblast differenciation through myogenin expression and activity of myogenic factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Rodier</w:t>
+                <w:t xml:space="preserve">The direct tri-lodothyronine mitochondrial pathway: science or mythology ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 275 (4), pp.2733-2744</w:t>
+              <w:t xml:space="preserve">Thyroid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (11), pp.965-969</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694643v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The direct tri-lodothyronine mitochondrial pathway: science or mythology ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New molecular aspects of regulation of mitochondrial activity by fenofibrate and fasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thyroid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 10 (11), pp.965-969</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 482, pp.71-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692693v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New molecular aspects of regulation of mitochondrial activity by fenofibrate and fasting</w:t>
+                <w:t xml:space="preserve">A 45 kDa protein related to PPAR gamma 2, induced by peroxisome proliferators, is located in the mitochondrial matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pineau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">R. Hatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rodier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Daury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 482, pp.71-74</w:t>
+              <w:t xml:space="preserve">, 2000, 478, pp.4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692694v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BTG1: a triiodothyronine target involved in the myogenic influence of the hormone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">A variant form of the nuclear triiodothyronine receptor c-ErbA alpha 1 plays a direct role in regulation of mitochondrial RNA synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marchal-Victorion</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 249, pp.337-348</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 19 (12), pp.7913-7924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689179v1</w:t>
+                <w:t xml:space="preserve">hal-02693730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variant form of the nuclear triiodothyronine receptor c-ErbA alpha 1 plays a direct role in regulation of mitochondrial RNA synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BTG1: A Triiodothyronine Target Involved in the Myogenic Influence of the Hormone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchal-Victorion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Marchal-Victorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 249 (2), pp.337-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/excr.1999.4486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693730v1</w:t>
+                <w:t xml:space="preserve">hal-02998589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BTG1: A Triiodothyronine Target Involved in the Myogenic Influence of the Hormone</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Rochard</w:t>
+                <w:t xml:space="preserve">BTG1: a triiodothyronine target involved in the myogenic influence of the hormone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marchal-Victorion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 249 (2), pp.337-348. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999, 249, pp.337-348</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02998589v1</w:t>
+                <w:t xml:space="preserve">hal-02689179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological importance of the T3 mitochondrial pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wrutniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10766,51 +10766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11022,90 +11022,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single short reprogramming early in life improves fitness and increases lifespan in old age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Alle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bensadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bechir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11147,103 +11147,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétique des évènements protéolytiques et métaboliques dans le muscle post-mortem des souris KO myostatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Groupe Muscle-Viande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Theix, France. 19p</w:t>
@@ -11272,51 +11272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de lipides bioactifs 9-PAHPA ou 9-OAHPA sur les désordres métaboliques chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melha Benlebna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11324,51 +11324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Journée Scientifique de l’IMBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
@@ -11397,77 +11397,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging link between oxidative stress handling and autophagy in post-mortem maturation of mice skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11992,51 +11992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of mitochondrial and cytosolic isoforms of NAD+ dependent deacetylase SIRT3 in skeletal muscle homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12117,51 +12117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle physiologique des isoformes M1 et M3 de Sirt3 dans le tissu musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12281,51 +12281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12361,165 +12361,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological importance of the mitochondrial T3 receptor</w:t>
+                <w:t xml:space="preserve">Métamus: phénotypage musculaire et étude du métabolisme in vivo chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guest Lecture Series in Berlin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Berlin, Germany. 67 p</w:t>
+              <w:t xml:space="preserve">Journées RAM-ROCAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Montpellier, France. 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837608v1</w:t>
+                <w:t xml:space="preserve">hal-01837609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamus: phénotypage musculaire et étude du métabolisme in vivo chez la souris</w:t>
+                <w:t xml:space="preserve">Physiological importance of the mitochondrial T3 receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RAM-ROCAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Montpellier, France. 37 p</w:t>
+              <w:t xml:space="preserve">Guest Lecture Series in Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Berlin, Germany. 67 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837609v1</w:t>
+                <w:t xml:space="preserve">hal-01837608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de voies régulatrices des cellules musculaires</w:t>
               </w:r>
@@ -12630,51 +12630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point de la mesure de la signalisation rétrograde mitochondriale au cours de la différenciation musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12749,489 +12749,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequences involved in the different cellular localizations of mitochondrial and nuclear TR alpha 1 proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Carazo</w:t>
+                <w:t xml:space="preserve">Is TR alpha an oncogene ? Overexpression of P43 induces human dermal fibroblast transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Cabello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Annual Meeting of the European Thyroid Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, Naples, Italy. n.p</w:t>
+              <w:t xml:space="preserve">, Sep 2006, Naples, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821328v1</w:t>
+                <w:t xml:space="preserve">hal-02818331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the direct T3 mitochondrial pathway in mouse muscle development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The myogenic T3 influence is mediated by regulation of the expression of a common TR and myogenic factor coactivator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Annual Meeting of the European Thyroid Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, Naples, Italy. 1p</w:t>
+              <w:t xml:space="preserve">, Sep 2006, Naples, Italy. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813038v1</w:t>
+                <w:t xml:space="preserve">hal-02824371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is TR alpha an oncogene ? Overexpression of P43 induces human dermal fibroblast transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequences involved in the different cellular localizations of mitochondrial and nuclear TR alpha 1 proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Cabello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Annual Meeting of the European Thyroid Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, Naples, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">, Sep 2006, Naples, Italy. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818331v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The myogenic T3 influence is mediated by regulation of the expression of a common TR and myogenic factor coactivator</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Involvement of the direct T3 mitochondrial pathway in mouse muscle development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Seyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Annual Meeting of the European Thyroid Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, Naples, Italy. n.p</w:t>
+              <w:t xml:space="preserve">, Sep 2006, Naples, Italy. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824371v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The T3 mitochondrial pathway</w:t>
               </w:r>
@@ -13243,51 +13243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wrutniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13368,277 +13368,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acide gras furanique extrait du latex d'Hevea brasiliensis augmente la masse musculaire chez la souris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pelletier</w:t>
+                <w:t xml:space="preserve">La supplémentation en acides gras furaniques corrige certains troubles métaboliques chez les souris obèses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathys Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Siriluck Liengprayoon</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849389v1</w:t>
+                <w:t xml:space="preserve">hal-04849370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La supplémentation en acides gras furaniques corrige certains troubles métaboliques chez les souris obèses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathys Chaslin</w:t>
+                <w:t xml:space="preserve">L'acide gras furanique extrait du latex d'Hevea brasiliensis augmente la masse musculaire chez la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ferrer</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siriluck Liengprayoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849370v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitotoxicity induced synaptopathy: From molecular mechanisms to targeted therapies.</w:t>
               </w:r>
@@ -13926,51 +13926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melha Benlebna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
@@ -13999,474 +13999,474 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des changements transitoires du métabolisme du zygote chez la souris influencent le phénotype musculaire à l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. 21, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le 9-PAHPA et le 9-OAHPA modulent le métabolisme basal et améliorent la sensibilité à l’insuline chez des souris nourries avec un régime obésogène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Les FAHFAs régulent la prolifération des myoblastes C2C12 et favorisent un phénotype plus oxydatif dans le muscle squelettique chez la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melha Benlebna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Vigor</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849295v1</w:t>
+                <w:t xml:space="preserve">hal-04849272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les FAHFAs régulent la prolifération des myoblastes C2C12 et favorisent un phénotype plus oxydatif dans le muscle squelettique chez la souris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Le 9-PAHPA et le 9-OAHPA modulent le métabolisme basal et améliorent la sensibilité à l’insuline chez des souris nourries avec un régime obésogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melha Benlebna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849272v1</w:t>
+                <w:t xml:space="preserve">hal-04849295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l’apoptose et de l’autophagie aux mécanismes de transformation post-mortem du muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14508,77 +14508,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the proteolytic events by the Myostatin in the post-mortem skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14633,77 +14633,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for autophagy attenuation during post-mortem maturation of hypertrophied muscle in myostatin deficient mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14758,64 +14758,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal muscle overexpression of short isoform sirt3 altered mitochondrial cardiolipin content and fatty acid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14877,402 +14877,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de génotypes musculaires sur les caractéristiques fonctionnelles et métaboliques du muscle in vivo</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">La surexpression de Sirt3 dans le muscle squelettique modifie la composition en lipides des membranes des mitochondries et leur activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Tintignac</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 221 p., 2016, Journées francophones de nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837647v1</w:t>
+                <w:t xml:space="preserve">hal-01837653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La surexpression de Sirt3 dans le muscle squelettique modifie la composition en lipides des membranes des mitochondries et leur activité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Cortade</w:t>
+                <w:t xml:space="preserve">Impact du statut énergétique de l’œuf sur deux modèles génétiques d’hypertrophie musculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Banrezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 221 p., 2016, Journées francophones de nutrition</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837653v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du statut énergétique de l’œuf sur deux modèles génétiques d’hypertrophie musculaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
+                <w:t xml:space="preserve">Impact de génotypes musculaires sur les caractéristiques fonctionnelles et métaboliques du muscle in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Banrezes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+                <w:t xml:space="preserve">François Bertrand Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tintignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837627v1</w:t>
+                <w:t xml:space="preserve">hal-01837647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction du récepteur mitochondrial de la T3 (p43) avec VDAC et β-F1-ATPase : conséquences sur l’import de p43, l’apoptose et la production d’ATP</w:t>
               </w:r>
@@ -15284,51 +15284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gouarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15792,51 +15792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cabello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15932,51 +15932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet-Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siriluck Liengprayoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16052,103 +16052,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single short reprogramming early in life improves fitness and increases lifespan in old age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Alle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bensadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Béchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16339,51 +16339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Relier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zagiel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Di Giorgio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Planque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2025.03.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Chaslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camil Merheb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gerbal-Chaloin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Diab-Assaf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Daujat-Chavanieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17061031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04496075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Rym Saidia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Mechaly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Venteo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13020149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doussat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatuporn Chaiyut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bronstein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vaysse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.115330" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.114945" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cort&#233;s-Espinar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2022.109216" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Cort&#233;s-Espinar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Ibarz-Blanch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge R Soliz-Rueda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12081606" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Soliz-Rueda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet&#8208;coudray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14040774" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03819049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Borgne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bensadoun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly B&#233;chir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13714" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nassar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108726" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141679v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Affortit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ladrech" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ceccato" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bourien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00953-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha Benlebna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coudray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.12.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gratias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Nasr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10121880" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184467v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Alvarado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluck Liengprayoon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.01.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02391-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Sultan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184462v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cabello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052489" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02532921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2020.108361" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973322v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197203" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034553v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239046" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281123v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Vid&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jover" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfbc.12979" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cortade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48703-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Benkafadar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin A. Affortit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-019-1493-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bonafos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lipd.12128" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837664v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.01.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arena" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Yann Cisse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pyrdziak" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riscal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.01.023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925481v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Poupon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fo02037j" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belloum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0525-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837665v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecomte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-018-9752-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837663v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-018-9743-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837673v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bani Mariana Ruesgas Ramon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01746" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lopez-Herrera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Apolit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bareche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lapasset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2016.220" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603935v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cabello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2017.01.054" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837650v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Rodier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kirsh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Houles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delpech" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1602754113" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101950v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12129" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231399v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chartier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Klein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pierson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gidaro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005092" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837621v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2015.04.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837572v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bouton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.09.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837579v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-014-9555-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274921v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Fritz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henriquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hure" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cristol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.523" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421024v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C Lopez-Mejia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Toledo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cavelier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/embr.201338126" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129770v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fumel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Simone Parent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837583v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schlernitzauer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oiry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cros" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(13)71786-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJMD27QS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837566v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Aoun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ramos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513001311" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189724v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Annicotte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075111" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189799v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hamad" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078788" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650777v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Menardo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4037" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193048v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Annicotte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlernitzauer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pessemesse" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-186841" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747594v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Carazo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Seyer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24085" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6GVZ10P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746541v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-195933" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193308v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarrigue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aguilar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clape" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2309" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651296v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lagarrigue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aguilar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clap&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747781v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Rochard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.05.020" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8B1CN57-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669157v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Michel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jullien" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510002850" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156261v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005631" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654788v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2008010" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189356v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Grandemange" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naig Gueguen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002501" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668009v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gamal&#233;ri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.20539" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43E721BEC5E65F06A63A2842055996A164CEB70C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664081v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663290v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Daury" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-0101" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658539v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2005-0074" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676240v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Busson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carazo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seyer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandemange" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208373" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681764v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;cuwe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-3652" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679562v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daury" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676218v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679812v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Tourkine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179715v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola&#239; Tourkine" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673935v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rouault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998574v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berthet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204398" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670375v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674986v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693695v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Domenjoud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hatier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694643v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal-Victorion" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692693v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692694v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689179v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693730v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998589v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal-Victorion" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1999.4486" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S744Z0H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688528v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fraysse" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charrier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686275v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849220v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902975v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bechir" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940121v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849232v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948484v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837635v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Lecaplain" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837629v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797582v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740677v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Trollet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837637v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Abdel Khalek" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837641v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837556v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oiry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cros" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837608v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837609v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756662v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gouarne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821328v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813038v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gueguen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818331v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824371v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768713v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849389v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849370v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferrer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903030v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ruel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bahloul" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849353v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849311v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816250v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849295v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849272v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941438v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940229v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940597v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941653v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Lecomte" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837647v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837653v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837627v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823558v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787382v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/mitochondria-in-obesity-and-type-2-diabetes/morio/978-0-12-811752-1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811752-1.00003-1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831447v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9781493979011" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7902-8_14" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822195v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/h04344t20055k368/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-153-0_3" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832833v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903121v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359778v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Relier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zagiel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Di Giorgio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Planque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2025.03.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Chaslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camil Merheb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gerbal-Chaloin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Diab-Assaf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Daujat-Chavanieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17061031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04496075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Rym Saidia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Mechaly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Venteo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13020149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doussat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatuporn Chaiyut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bronstein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vaysse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.115330" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.114945" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cort&#233;s-Espinar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2022.109216" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Cort&#233;s-Espinar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Ibarz-Blanch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge R Soliz-Rueda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12081606" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503780v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nassar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108726" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03819049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Borgne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bensadoun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly B&#233;chir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13714" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Soliz-Rueda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet&#8208;coudray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14040774" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115296v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha Benlebna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coudray" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.12.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gratias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Nasr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Affortit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ceccato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10121880" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Alvarado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluck Liengprayoon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.01.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02391-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Sultan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cabello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052489" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141679v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ladrech" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bourien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00953-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973322v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197203" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02532921v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2020.108361" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034553v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239046" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281123v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Vid&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jover" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfbc.12979" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cortade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48703-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Benkafadar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin A. Affortit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-019-1493-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bonafos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lipd.12128" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837662v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arena" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Yann Cisse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pyrdziak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riscal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.01.023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925481v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Poupon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fo02037j" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815521v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belloum" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0525-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837663v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecomte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-018-9743-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837665v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-018-9752-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837673v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bani Mariana Ruesgas Ramon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01746" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.01.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lopez-Herrera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Apolit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bareche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lapasset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2016.220" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603935v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cabello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2017.01.054" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837650v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Rodier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kirsh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Houles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delpech" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1602754113" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101950v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12129" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231399v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chartier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Klein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pierson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gidaro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005092" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837621v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2015.04.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837572v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bouton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.09.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837579v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-014-9555-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421024v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C Lopez-Mejia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Toledo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cavelier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/embr.201338126" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837583v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schlernitzauer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oiry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cros" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(13)71786-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJMD27QS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837566v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Aoun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ramos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513001311" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129770v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fumel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Simone Parent" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189724v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Annicotte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075111" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189799v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hamad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078788" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274921v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Fritz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henriquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hure" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cristol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.523" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650777v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Menardo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4037" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193048v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Annicotte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlernitzauer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pessemesse" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-186841" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747594v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Carazo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Seyer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24085" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6GVZ10P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746541v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-195933" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651296v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lagarrigue" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aguilar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clap&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2309" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747781v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Rochard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.05.020" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8B1CN57-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193308v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarrigue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aguilar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clape" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669157v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Michel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jullien" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510002850" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156261v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005631" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654788v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2008010" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189356v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Grandemange" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naig Gueguen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002501" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664081v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658539v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2005-0074" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663290v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Daury" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-0101" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668009v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gamal&#233;ri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.20539" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43E721BEC5E65F06A63A2842055996A164CEB70C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676240v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Busson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carazo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seyer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandemange" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208373" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681764v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;cuwe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-3652" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679562v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daury" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676218v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179715v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola&#239; Tourkine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673935v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rouault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998574v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berthet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204398" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670375v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674986v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679812v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Tourkine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694643v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal-Victorion" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692693v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692694v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693695v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Domenjoud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hatier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693730v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998589v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal-Victorion" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1999.4486" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S744Z0H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689179v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688528v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fraysse" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charrier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686275v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849220v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902975v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bechir" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940121v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849232v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948484v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837635v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Lecaplain" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837629v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797582v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740677v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Trollet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837637v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Abdel Khalek" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837641v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837556v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oiry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cros" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837609v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837608v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756662v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gouarne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818331v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824371v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821328v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813038v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gueguen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768713v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849370v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferrer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849389v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903030v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ruel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bahloul" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849353v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849311v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816250v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849272v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849295v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941438v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940229v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940597v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941653v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Lecomte" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837653v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837627v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837647v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823558v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787382v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/mitochondria-in-obesity-and-type-2-diabetes/morio/978-0-12-811752-1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811752-1.00003-1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831447v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9781493979011" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7902-8_14" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822195v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/h04344t20055k368/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-153-0_3" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832833v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903121v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359778v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>